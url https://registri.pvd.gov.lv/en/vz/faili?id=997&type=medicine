--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,25097 +1,13646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...251 lines deleted...]
-    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05473B24" w14:textId="2A8EB345" w:rsidR="00403BCD" w:rsidRPr="00F42250" w:rsidRDefault="00403BCD" w:rsidP="00403BCD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AviPro THYMOVAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>iofiliz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D47E7">
-[...53 lines deleted...]
-    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527B9FDA" w14:textId="3FDAD574" w:rsidR="00E23FB8" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA43E0">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002873D2" w:rsidRPr="00CA43E0">
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deva satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226C4962" w14:textId="77777777" w:rsidR="00824D15" w:rsidRPr="00F42250" w:rsidRDefault="00824D15" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB049D5" w14:textId="413C0B5F" w:rsidR="00E23FB8" w:rsidRPr="00F42250" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0010">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0010">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211ECF18" w14:textId="77777777" w:rsidR="000C230F" w:rsidRDefault="000C230F" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="650D4FD6" w14:textId="0F415803" w:rsidR="00E23FB8" w:rsidRPr="00F42250" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cāļu anēmijas vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CAV)</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celms Cux-1: 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABCAE77" w14:textId="466B48F7" w:rsidR="00E23FB8" w:rsidRPr="00933C3C" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*TCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidR="001A20B8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audu kultūru inficējošā deva: vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="001A20B8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> titrs, kas nepieciešams, lai izraisītu 50 % inokulēto šūnu kultūru infekciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517BC1AF" w14:textId="77777777" w:rsidR="00E23FB8" w:rsidRPr="00F42250" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C22780" w14:textId="77777777" w:rsidR="00E23FB8" w:rsidRPr="00F42250" w:rsidRDefault="00E23FB8" w:rsidP="00E23FB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...106 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EECA81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E1512" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="005E1512">
+      <w:tr w:rsidR="00E23FB8" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="00E23FB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB8C0F" w14:textId="30543391" w:rsidR="005E1512" w:rsidRPr="00E57A7D" w:rsidRDefault="005E1512" w:rsidP="008250E7">
+          <w:p w14:paraId="0ADB8C0F" w14:textId="78CA6478" w:rsidR="00E23FB8" w:rsidRPr="00E57A7D" w:rsidRDefault="00E23FB8" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>alīgvielu</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
+              <w:t xml:space="preserve">alīgvielu un citu sastāvdaļu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kvalitatīvais</w:t>
             </w:r>
             <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1FF8" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="001830B4">
+      <w:tr w:rsidR="000616F3" w:rsidRPr="000616F3" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="007F5322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D64428A" w14:textId="22FEDF2B" w:rsidR="004E1FF8" w:rsidRPr="00E57A7D" w:rsidRDefault="004E1FF8" w:rsidP="008250E7">
+          <w:p w14:paraId="7D64428A" w14:textId="504B0628" w:rsidR="000616F3" w:rsidRPr="000616F3" w:rsidRDefault="00A46429" w:rsidP="000616F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:iCs/>
-[...62 lines deleted...]
-                <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA7F77">
+            <w:r w:rsidRPr="00A46429">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Propilēnglikola</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Nātrija hidrogēnfosfāta dihidrāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1FF8" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="001830B4">
+      <w:tr w:rsidR="000616F3" w:rsidRPr="000616F3" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="007F5322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00392A89" w14:textId="06809ABB" w:rsidR="004E1FF8" w:rsidRPr="00E57A7D" w:rsidRDefault="004E1FF8" w:rsidP="008250E7">
+          <w:p w14:paraId="6F56C01E" w14:textId="6937FCEE" w:rsidR="000616F3" w:rsidRPr="000616F3" w:rsidRDefault="00ED35D5" w:rsidP="000616F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
+                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> sojas pupiņu eļļa</w:t>
+            <w:r w:rsidRPr="00ED35D5">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Laktozes monohidrāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1FF8" w14:paraId="3EFF2283" w14:textId="77777777" w:rsidTr="001830B4">
+      <w:tr w:rsidR="000616F3" w:rsidRPr="000616F3" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="007F5322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B370E7" w14:textId="0EBC98FB" w:rsidR="004E1FF8" w:rsidRPr="00E57A7D" w:rsidRDefault="004E1FF8" w:rsidP="008250E7">
+          <w:p w14:paraId="03630E69" w14:textId="23EF17F2" w:rsidR="000616F3" w:rsidRPr="000616F3" w:rsidRDefault="00010EC5" w:rsidP="000616F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
+                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Stearīnskābe</w:t>
+            <w:r w:rsidRPr="00010EC5">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kālija dihidrogēnfosfāts</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1FF8" w14:paraId="5E40A432" w14:textId="77777777" w:rsidTr="001830B4">
+      <w:tr w:rsidR="000616F3" w:rsidRPr="000616F3" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="007F5322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790209D8" w14:textId="74458CA1" w:rsidR="004E1FF8" w:rsidRPr="00E57A7D" w:rsidRDefault="004E1FF8" w:rsidP="008250E7">
+          <w:p w14:paraId="27960972" w14:textId="09D4DD2C" w:rsidR="000616F3" w:rsidRPr="000616F3" w:rsidRDefault="00B9188D" w:rsidP="000616F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
+                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7F77">
-              <w:t>Polivinilhlorīds</w:t>
+            <w:r w:rsidRPr="00B9188D">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vājpiena pulveris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B983DB" w14:textId="140B8FBC" w:rsidR="00497614" w:rsidRPr="000C2A3A" w:rsidRDefault="00497614" w:rsidP="008250E7">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6FCF4460" w14:textId="533470FF" w:rsidR="008C5D9F" w:rsidRPr="00F42250" w:rsidRDefault="00B9188D" w:rsidP="008C5D9F">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Pelēka </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D9F" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arkans līdz brūn</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D9F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D9F" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000C2A3A">
-[...3 lines deleted...]
-        <w:t>kaklasiksna</w:t>
+      <w:r w:rsidR="008C5D9F" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000C2A3A">
-[...30 lines deleted...]
-    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidR="008C5D9F" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FEC3CB" w14:textId="77777777" w:rsidR="008C5D9F" w:rsidRDefault="008C5D9F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F511C5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="000B46FB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
         <w:t>Mērķsugas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="094ADC56" w14:textId="77777777" w:rsidR="00C36E86" w:rsidRDefault="00C36E86" w:rsidP="008250E7">
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BAE63B" w14:textId="32456833" w:rsidR="0064777A" w:rsidRPr="00F42250" w:rsidRDefault="0064777A" w:rsidP="0064777A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D15">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34036EB5" w14:textId="77777777" w:rsidR="0064777A" w:rsidRPr="00E57A7D" w:rsidRDefault="0064777A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
       </w:r>
       <w:r w:rsidR="000B46FB">
-        <w:t xml:space="preserve">katrai </w:t>
+        <w:t>katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9CAED4" w14:textId="567AE4F9" w:rsidR="000F7CF4" w:rsidRPr="00F42250" w:rsidRDefault="000F7CF4" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222152725"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vakcinētu vaislas</w:t>
+      </w:r>
+      <w:r w:rsidR="00810748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vistu</w:t>
+      </w:r>
+      <w:r w:rsidR="00720142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00720142" w:rsidRPr="00720142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un nāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amo</w:t>
+      </w:r>
+      <w:r w:rsidR="00720142" w:rsidRPr="00720142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dējējvistu aizsardzībai</w:t>
+      </w:r>
+      <w:r w:rsidR="00810748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2473" w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sākot </w:t>
+      </w:r>
+      <w:r w:rsidR="00810748" w:rsidRPr="00CF5371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no 8 nedēļu vecuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00810748">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00810748" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000B46FB">
-        <w:t>mērķsugai</w:t>
+      <w:r w:rsidR="00FE2473" w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vir</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2473" w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...48 lines deleted...]
-          <w:lang w:val="lv"/>
+      <w:r w:rsidR="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cāļu anēmijas vīrusa izdalīšanos un vīrusa pārnešanu uz olām.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6F3A304A" w14:textId="77777777" w:rsidR="00BC26E1" w:rsidRDefault="00BC26E1" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC26E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvai imunizācijai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEBC232" w14:textId="3E80D362" w:rsidR="000F7CF4" w:rsidRPr="00F42250" w:rsidRDefault="000F7CF4" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">jauktas </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">munitātes </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7310" w:rsidRPr="00EE7310">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iestāšanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 4 nedēļas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...53 lines deleted...]
-          <w:lang w:val="lv"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c vakcin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E85E76F" w14:textId="07297AD8" w:rsidR="000F7CF4" w:rsidRPr="00F42250" w:rsidRDefault="000F7CF4" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>munitātes ilgums: 43 nedēļ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc vakcinācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pierādīts ar provokācijas pētījumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620C5D0C" w14:textId="77777777" w:rsidR="000F7CF4" w:rsidRPr="00F42250" w:rsidRDefault="000F7CF4" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5A7964" w14:textId="0FEAD081" w:rsidR="000F7CF4" w:rsidRPr="00F42250" w:rsidRDefault="006C20FF" w:rsidP="000F7CF4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasīvai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1089" w:rsidRPr="00AD1089">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaislas vistu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēcnācēju aizsardzībai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas klīniskajām pazīmēm un bojājumiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC64EC" w:rsidRPr="008250E7">
-[...19 lines deleted...]
-          <w:lang w:val="lv"/>
+      <w:r w:rsidR="002D795E" w:rsidRPr="002D795E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šo vaislas vistu</w:t>
+      </w:r>
+      <w:r w:rsidR="002D795E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7CF4" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ēcnācēju aizsardzība tiek garantēta līdz 51. nedēļai pēc vaislas vistu vakcinācijas, un cāļi tiek aizsargāti jau no vienas dienas vecuma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kā pierādīts provokācijas pētījumos)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7CF4" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71912F69" w14:textId="77777777" w:rsidR="00E07B40" w:rsidRDefault="00E07B40" w:rsidP="008250E7">
-[...2178 lines deleted...]
-    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="53531C7D" w14:textId="77777777" w:rsidR="000F7CF4" w:rsidRDefault="000F7CF4" w:rsidP="00E86CEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...116 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B52B1C" w14:textId="6788AD4F" w:rsidR="005C2A40" w:rsidRPr="00F42250" w:rsidRDefault="005C2A40" w:rsidP="0046741E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...24 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0D9C53" w14:textId="67F962FA" w:rsidR="0062761E" w:rsidRPr="00F42250" w:rsidRDefault="006A1049" w:rsidP="0062761E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ērces, k</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Vakcinēt tikai </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...30 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veselus dzīvniekus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664B3713" w14:textId="77777777" w:rsidR="002838C8" w:rsidRPr="00E57A7D" w:rsidRDefault="002838C8" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="7CB9A1F4" w:rsidR="00933C3C" w:rsidRDefault="00933C3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:iCs/>
-[...466 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ieteicams dzīvniekam </w:t>
-[...602 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744ABE59" w14:textId="2376BBC4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF00EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453E4575" w14:textId="72DC2164" w:rsidR="00083BC9" w:rsidRPr="00F42250" w:rsidRDefault="00083BC9" w:rsidP="00083BC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcinācija jāveic no 8 nedēļu vecuma, bet ne vēlāk kā 6 nedēļas pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sākuma, lai nodrošinātu </w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aizsarg</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ājošās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imunitātes izveidošanos pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dēšanas sākuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFF6E3F" w14:textId="77777777" w:rsidR="008F2508" w:rsidRPr="00F42250" w:rsidRDefault="008F2508" w:rsidP="00083BC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0B8B8B" w14:textId="1794C05A" w:rsidR="00083BC9" w:rsidRPr="00F42250" w:rsidRDefault="00CD05D7" w:rsidP="00083BC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
-        <w:rPr>
-[...20 lines deleted...]
-          <w:bCs/>
+        <w:t>Vakcīnas celms var izplatīties</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz nevakcinētām vistām, jo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB766A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB766A" w:rsidRPr="00BB766A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akcinēti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60C59" w:rsidRPr="00E60C59">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cāļi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60C59">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB766A" w:rsidRPr="00BB766A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var izdalīt vakcīnas celmu </w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar f</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 14 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4B51" w:rsidRPr="007A4B51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4B51" w:rsidRPr="007A4B51">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pēc vakcinācijas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tā kā vīruss var izraisīt klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ļoti jauniem cāļiem, jāizvairās no </w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00933C3C">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...49 lines deleted...]
-          <w:u w:val="single"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rusa</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārnešanas uz neaizsargātiem putniem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FA2" w:rsidRPr="00DD1FA2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Piemērot īpašus piesardzības pasākumus, lai novērstu vakcīnas celmu izplatīšanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz </w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dējēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vistām, putniem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uriem</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuvojas</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6877 lines deleted...]
-    <w:p w14:paraId="128228CD" w14:textId="56103E66" w:rsidR="0078538F" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>periods</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un </w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaun</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">putniem līdz 3 nedēļu vecumam. Vakcīnu nedrīkst lietot </w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>novietnēs</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar dažāda vecuma putniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D2C0AD" w14:textId="77777777" w:rsidR="00811B32" w:rsidRPr="00F42250" w:rsidRDefault="00811B32" w:rsidP="00811B32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirms vakcinācijas, tās laikā un pēc tās centieties putnus pasargāt no stresa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D366A24" w14:textId="77777777" w:rsidR="00811B32" w:rsidRPr="00F42250" w:rsidRDefault="00811B32" w:rsidP="00811B32">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B92B0E2" w14:textId="4E6A0A84" w:rsidR="00811B32" w:rsidRPr="00F42250" w:rsidRDefault="00811B32" w:rsidP="00811B32">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vakcīnas vīrusu dažādos orgānos un audos var konstatēt vēl 7</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4598BBB6" w14:textId="77777777" w:rsidR="00811B32" w:rsidRPr="00F42250" w:rsidRDefault="00811B32" w:rsidP="00811B32">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F661C26" w14:textId="1563E799" w:rsidR="00811B32" w:rsidRPr="00F42250" w:rsidRDefault="00811B32" w:rsidP="00811B32">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai samazinātu infekcijas risku pirms imunitātes iestāšanās, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>novietnes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jāaizvāc pakaiši un putnu novietn</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jāiztīra </w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A" w:rsidRPr="007F446E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>starp au</w:t>
+      </w:r>
+      <w:r w:rsidR="00975198" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="003F560A" w:rsidRPr="007F446E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cikliem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F446E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5E130D" w14:textId="77777777" w:rsidR="00083BC9" w:rsidRPr="00E57A7D" w:rsidRDefault="00083BC9" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156FB2FD" w14:textId="28AA9D30" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4EBDBE" w14:textId="47A60D9C" w:rsidR="0007064A" w:rsidRDefault="00385D33" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcīna satur dzīvu vīrusu, tādēļ </w:t>
+      </w:r>
+      <w:r w:rsidR="0047043C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0047043C" w:rsidRPr="006475C2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īkojoties ar šīm veterinārajām zālēm, izmantot individuālos aizsardzības līdzekļus, kas ietver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>us un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizsargbrilles</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. L</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai izvairītos no kontaminācijas, piemēram, apšļakstīšanas vai izliešanas</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazgā</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dezinficē</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3E49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rokas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B4F165" w14:textId="77777777" w:rsidR="0007064A" w:rsidRDefault="0007064A" w:rsidP="00385D33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2FC5F7" w14:textId="2012E617" w:rsidR="00385D33" w:rsidRPr="00F42250" w:rsidRDefault="004C3E49" w:rsidP="00385D33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evēro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkojoties ar putnu f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo vakcīnas vīruss </w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00385D33" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izdalīties vismaz 14 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCA41C2" w14:textId="2F671D15" w:rsidR="00385D33" w:rsidRPr="00F42250" w:rsidRDefault="00385D33" w:rsidP="00385D33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rīkošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazgāt un dezinficēt rokas un aprīkojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B8E222" w14:textId="77777777" w:rsidR="004D7D8F" w:rsidRDefault="004D7D8F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22451917" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C821DE8" w14:textId="5A59BDD5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="77777777" w:rsidR="00F04CA9" w:rsidRPr="00E57A7D" w:rsidRDefault="00F04CA9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9F9631" w14:textId="15DADBE8" w:rsidR="00FD5942" w:rsidRPr="00E57A7D" w:rsidRDefault="00FD5942" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752AAA91" w14:textId="0FA39586" w:rsidR="00295140" w:rsidRDefault="00FD5942" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav zināma</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605BA851" w14:textId="77777777" w:rsidR="00FD5942" w:rsidRPr="00E57A7D" w:rsidRDefault="00FD5942" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7B4437" w14:textId="2AD3186A" w:rsidR="007C2447" w:rsidRDefault="00D70933" w:rsidP="00247A48">
+      <w:bookmarkStart w:id="1" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3085">
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5634E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="003628B2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00B32DC4" w:rsidRDefault="0096755F" w:rsidP="00247A48"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C58C33E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4446CCD5" w14:textId="0B121922" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00E74050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2D3034" w14:textId="42247631" w:rsidR="003D0DE3" w:rsidRPr="00F42250" w:rsidRDefault="00FE7BCC" w:rsidP="00FE7BCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot putniem</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3" w:rsidRPr="003D0DE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3" w:rsidRPr="00E57A7D">
+        <w:t>dēšanas periodā</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3" w:rsidRPr="00E57A7D">
+        <w:t>nedēļas pirms dēšanas perioda sākuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DE3" w:rsidRPr="00F42250" w:rsidDel="003D0DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29793E80" w14:textId="77777777" w:rsidR="00E57A7D" w:rsidRPr="00E57A7D" w:rsidRDefault="00E57A7D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32745FF8" w14:textId="534F25F5" w:rsidR="00C7692F" w:rsidRPr="00F42250" w:rsidRDefault="00C7692F" w:rsidP="00C7692F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par šīs vakcīnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošumu un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00851724">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidR="00851724" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to lieto kopā ar citām veterinārām zālēm. Lēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC65A6">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vakcīnas lietošanu pirms vai pēc citu veterināro zāļu lietošanas pieņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC65A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, izvērtējot katru gadījumu atsevišķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FD295" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00E57A7D" w:rsidRDefault="00C90EDA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35853D89" w14:textId="0A3E63F3" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="0088005D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF368D" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ieto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>šanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF368D" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF368D" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ī pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53968B22" w14:textId="08FE98CB" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katram putnam ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51647370" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AD7299" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:pStyle w:val="Vorgabetext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Devas un lietošana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A120211" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE61FA3" w14:textId="46E401B1" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lietošana dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A58ABC6" w14:textId="7F2E3D4F" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>oteikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnas devu skaitu un nepieciešamo ūdens daudzumu (skatīt zemāk). Lai vakcinētu vairāk kā vienu novietni vai </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dz</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>irdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistēmu, nedal</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t lielos flakonus, jo tādējādi var pieļaut kļūdas sajaukšanā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C2928F" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017D6AAB" w14:textId="258684B3" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ties, ka dzeramais ūdens un visas savienojumu caurules, caurulītes, teknes, dzirdinātavas u.c. ir pilnīgi tīr</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bez dezinfekcijas, mazgājamo līdzekļu u.c. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>paliekām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4371D91E" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A33A2E" w14:textId="1BB5F2E7" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot tikai aukstu un tīru ūdeni, </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vēlams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nehlorētu un bez metāla joniem. Ūdenim var pievienot vājpiena pulveri (2-4 g uz litru) ar zemu tauku saturu (t. i., &lt; 1% tauku) vai vājpienu (20–40 ml uz litru ūdens), lai uzlabotu ūdens kvalitāti un palielinātu vīrusa stabilitāti. Tomēr tas jāveic vismaz 10 minūtes pirms vakcīnas atšķaidīšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFBB353" w14:textId="0A092835" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas ampulu atv</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t ūdenī un saturu rūpīgi izšķīdin</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t. </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jāuzmanās, lai ampula un tās </w:t>
+      </w:r>
+      <w:r w:rsidR="007F446E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gals</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> būtu pilnībā iztukšota, noskalojot tos ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1B7555" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B5F36F" w14:textId="7FE42C28" w:rsidR="00FF368D" w:rsidRPr="0088005D" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms vakcīnas lietošanas ļaut putniem izdzert ūdeni, lai dzirdinātavās tā līmenis būtu minimāls. </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ztukšo</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeramā ūdens caurules, lai dzirdinātavās būtu tikai vakcīn</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u saturošais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948C604" w14:textId="6F7EE946" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot vakcīnu ilgāk par (līdz) divām stundām, nodrošinot, ka šajā laikā padzeras visi putni. Putnu dzeršanas uzvedība atšķiras; dažās vietās var būt nepieciešams pirms vakcinācijas ūdens padevi pārtraukt, lai nodrošinātu, ka visi putni vakcinācijas laikā padzeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E12F04" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D582B3" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Putniem jāveic tikai vienreizēja vienas devas vakcinācija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E03C321" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61618202" w14:textId="0C99B5C2" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcīnu atšķaidīt ar ūdens </w:t>
+      </w:r>
+      <w:r w:rsidR="007F446E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ko putni patērē divu stundu laikā. 1000 vistām lietot 1000 vakcīnu devas, atšķaidītas ar 20–40 litriem auksta tīra ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C56954" w14:textId="1FF90A46" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šaubu gadījumā dienu pirms vakcīnas lietošanas izmēr</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t patērētā ūdens daudzumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Atšķaidīto vakcīnu putniem </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietot nekavējoties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>- Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ties, ka vakcinācijas laikā putniem nav pieejams ūdens bez </w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vakcīnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5466BD37" w14:textId="77777777" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0475D102" w14:textId="300BF5D3" w:rsidR="00FF368D" w:rsidRPr="00F42250" w:rsidRDefault="00FF368D" w:rsidP="00FF368D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzmanīgi izlas</w:t>
+      </w:r>
+      <w:r w:rsidR="0088005D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t pareizas lietošanas norādījumus, lai visi putni saņemtu pareizo devu. Nepietiekama vakcinācija var mazināt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4C78">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E493386" w14:textId="77777777" w:rsidR="00247A48" w:rsidRPr="00E57A7D" w:rsidRDefault="00247A48" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="006C78AB" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t>Bezrecepšu veterinārās zāles.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7ED180A8" w14:textId="77777777" w:rsidR="00806C0A" w:rsidRPr="00E57A7D" w:rsidRDefault="00806C0A" w:rsidP="008250E7">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>as un antidoti, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DAF92E" w14:textId="394F989F" w:rsidR="008A10F5" w:rsidRPr="00F42250" w:rsidRDefault="0088005D" w:rsidP="008A10F5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc d</w:t>
+      </w:r>
+      <w:r w:rsidR="008A10F5" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esmitkārtīgas pārdozēšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blakusparādības netika novērotas</w:t>
+      </w:r>
+      <w:r w:rsidR="008A10F5" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642F491" w14:textId="77777777" w:rsidR="008A10F5" w:rsidRDefault="008A10F5" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="3CF38BB2" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A0B31C" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="3D9EE00E" w:rsidR="009A6509" w:rsidRDefault="0088005D" w:rsidP="009A6509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F344EC" w14:textId="77777777" w:rsidR="0080334C" w:rsidRPr="00E57A7D" w:rsidRDefault="0080334C" w:rsidP="009A6509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="71C7DD45" w:rsidR="00C114FF" w:rsidRPr="0080334C" w:rsidRDefault="0080334C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="7A85BAF8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>IMUNOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="0080334C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0CA83D" w14:textId="59F97FA6" w:rsidR="005B04A8" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0426D" w:rsidRPr="00AD7412">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QI01AD04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77261AA0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18391A67" w14:textId="3E4D99C3" w:rsidR="00C114FF" w:rsidRDefault="008B6B3A" w:rsidP="008B6B3A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AviPro Thymovac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktīvās imunitātes stimulēšanai vaislas vistām </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24DA3" w:rsidRPr="00D24DA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un nākamajām dējējvistām</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24DA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00174FDC" w:rsidRPr="00174FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasīvās imunitātes pārnešanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00174FDC" w:rsidRPr="00174FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas vistu</w:t>
+      </w:r>
+      <w:r w:rsidR="00174FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pēcnācējiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB0F4F0" w14:textId="77777777" w:rsidR="008B6B3A" w:rsidRPr="008B6B3A" w:rsidRDefault="008B6B3A" w:rsidP="008B6B3A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A0642E">
+        <w:t>FARMACEITISKĀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319D7B67" w14:textId="6B834249" w:rsidR="00E84F34" w:rsidRDefault="00E84F34" w:rsidP="00E84F34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot maisījumā ar citām veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333FD5DB" w14:textId="77777777" w:rsidR="000C6FF7" w:rsidRPr="00F42250" w:rsidRDefault="000C6FF7" w:rsidP="00E84F34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="1248AABD" w:rsidR="00C114FF" w:rsidRDefault="000C6FF7" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par iespējamu mijiedarbību vai nesaderību, lietojot šīs veterinārās zāles iekšķīgi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaucot tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tādā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00626D17">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  kas satur citas vielas, ko lieto dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFC3FC6" w14:textId="77777777" w:rsidR="00626D17" w:rsidRPr="00E57A7D" w:rsidRDefault="00626D17" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009507BC" w14:textId="76A4E8E0" w:rsidR="00BB3F32" w:rsidRPr="00F42250" w:rsidRDefault="00BB3F32" w:rsidP="00BB3F32">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7192B">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7192B" w:rsidRPr="00E57A7D">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojumā: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70566108" w14:textId="5536053D" w:rsidR="00BB3F32" w:rsidRPr="00F42250" w:rsidRDefault="00BB3F32" w:rsidP="00BB3F32">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>norādījumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 2 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E34B87" w14:textId="77777777" w:rsidR="00BB3F32" w:rsidRDefault="00BB3F32" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FAA908" w14:textId="1473DCA4" w:rsidR="000607C2" w:rsidRPr="00F42250" w:rsidRDefault="000607C2" w:rsidP="000607C2">
+      <w:pPr>
+        <w:pStyle w:val="UnterTitel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4789" w:rsidRPr="005C4789">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un transportēt atdzesētu</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4789" w:rsidRPr="005C4789" w:rsidDel="005C4789">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2 – 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sargāt no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiešiem saules stariem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00338681" w14:textId="2715C898" w:rsidR="000607C2" w:rsidRPr="00F42250" w:rsidRDefault="001D2041" w:rsidP="000607C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izšķīdināto</w:t>
+      </w:r>
+      <w:r w:rsidR="000607C2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnu sargāt no tiešiem saules stariem un</w:t>
+      </w:r>
+      <w:r w:rsidR="000607C2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000607C2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>temperatūr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as virs</w:t>
+      </w:r>
+      <w:r w:rsidR="000607C2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 °C. Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7136FE9C" w14:textId="77777777" w:rsidR="000607C2" w:rsidRDefault="000607C2" w:rsidP="009E66FE">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1372CF" w14:textId="392AC9DA" w:rsidR="00B00463" w:rsidRPr="00F42250" w:rsidRDefault="00B00463" w:rsidP="00B00463">
+      <w:pPr>
+        <w:pStyle w:val="UnterTitel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīna ir pieejama šādos iepakojum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07284CCA" w14:textId="512B83D4" w:rsidR="00B00463" w:rsidRDefault="00A64964" w:rsidP="00B00463">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kast</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 vai 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipa stikla </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2287">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2287" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar 500, 1000, 2500, 5000 vai 10 000 devām. Š</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iem flakoniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2287" w:rsidRPr="008E2287">
+        <w:t xml:space="preserve"> tipa gumijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizbāznis un t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ie pārklāti ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noņemam</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alumīnija vāciņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00463" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222FF5C7" w14:textId="77777777" w:rsidR="00C711B7" w:rsidRPr="00F42250" w:rsidRDefault="00C711B7" w:rsidP="00B00463">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4B309A" w14:textId="184E9367" w:rsidR="00F35069" w:rsidRDefault="00B00463" w:rsidP="00AD7412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C711B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lielumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D87995" w14:textId="77777777" w:rsidR="00F35069" w:rsidRDefault="00F35069" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="37826E91" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776A910B" w14:textId="77777777" w:rsidR="00B33CCB" w:rsidRPr="00E57A7D" w:rsidRDefault="00B33CCB" w:rsidP="00B33CCB">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4B5286" w14:textId="77777777" w:rsidR="00B33CCB" w:rsidRPr="00E57A7D" w:rsidRDefault="00B33CCB" w:rsidP="00B33CCB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA9BE83" w14:textId="77777777" w:rsidR="00B33CCB" w:rsidRPr="00E57A7D" w:rsidRDefault="00B33CCB" w:rsidP="00B33CCB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="747A698E" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00FD1E45">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58306468" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1705068E" w14:textId="21CC396C" w:rsidR="00C114FF" w:rsidRDefault="009E5280" w:rsidP="00A820FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lohmann Animal Health GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F3AF99" w14:textId="77777777" w:rsidR="00B33CCB" w:rsidRPr="00E57A7D" w:rsidRDefault="00B33CCB" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD04667" w14:textId="77777777" w:rsidR="00096626" w:rsidRPr="00F42250" w:rsidRDefault="00096626" w:rsidP="00096626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/MRP/09/0013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2559D10E" w14:textId="77777777" w:rsidR="00096626" w:rsidRPr="00E57A7D" w:rsidRDefault="00096626" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D06E95B" w14:textId="32C3AB31" w:rsidR="00240080" w:rsidRPr="00F42250" w:rsidRDefault="00240080" w:rsidP="00240080">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33CCB" w:rsidRPr="00B72BBB">
+        <w:t>tirdzniecības atļaujas piešķiršanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33CCB" w:rsidRPr="00F42250" w:rsidDel="00B33CCB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datums: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>23/04/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B14342" w14:textId="77777777" w:rsidR="00B33CCB" w:rsidRPr="00E57A7D" w:rsidRDefault="00B33CCB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CFF642" w14:textId="68EADBAD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00CF5323" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155FB1B" w14:textId="1C8E7722" w:rsidR="003B7EE9" w:rsidRDefault="003B7EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D14D7" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00E57A7D" w:rsidRDefault="00B113B9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D47B12" w14:textId="5DB52E17" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00240080">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2663E9FC" w14:textId="4C7EC4B2" w:rsidR="00B0200E" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128228CD" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="0078538F">
       <w:pPr>
         <w:ind w:right="-318"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Hlk73467306"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2663E9FC" w14:textId="5FB78DE6" w:rsidR="00933C3C" w:rsidRDefault="006C78AB" w:rsidP="0078538F">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk73467306"/>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
       </w:r>
       <w:r w:rsidR="00414E19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00414E19" w:rsidRPr="000569A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00414E19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364CB3E9" w14:textId="77777777" w:rsidR="00B0200E" w:rsidRDefault="00B0200E" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1FCB93E9" w14:textId="77777777" w:rsidR="00933C3C" w:rsidRDefault="00933C3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...286 lines deleted...]
-    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00E34F15">
+    <w:p w14:paraId="1DA861AB" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="0078538F">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="62143426" w14:textId="41524729" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD0F516" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5714ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA89F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B6F3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887854D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4211B004" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A6983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE9B2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00E34F15">
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...275 lines deleted...]
-    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00EF2520">
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00407C22">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9208"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F473A" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172B3E">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="008250E7">
+          <w:p w14:paraId="38D6699B" w14:textId="77777777" w:rsidR="00C13FC8" w:rsidRDefault="00C13FC8" w:rsidP="00A9226B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5136F69E" w14:textId="02111462" w:rsidR="00C114FF" w:rsidRPr="00C44F7B" w:rsidRDefault="003D0E8F" w:rsidP="008250E7">
+          <w:p w14:paraId="5D5BD97D" w14:textId="56B59458" w:rsidR="00C13FC8" w:rsidRPr="002B1995" w:rsidRDefault="00C13FC8" w:rsidP="00C13FC8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B1995">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KARTONA K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ASTE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5136F69E" w14:textId="61282039" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00F24CB2">
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69578F42" w14:textId="58412426" w:rsidR="00004591" w:rsidRPr="00F42250" w:rsidRDefault="00004591" w:rsidP="00004591">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AviPro THYMOVAC</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iofilizāts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ī </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFA577C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FB0025" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00211983">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E1FFD">
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B51150" w14:textId="33C9511C" w:rsidR="0084210E" w:rsidRPr="00F42250" w:rsidRDefault="0084210E" w:rsidP="0084210E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...193 lines deleted...]
-    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deva satur</w:t>
+      </w:r>
+      <w:r w:rsidR="006142A1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zīv</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cāļu anēmijas vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CAV)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celms Cux-1: 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="77777777" w:rsidR="007318FE" w:rsidRDefault="007318FE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AFBED1" w14:textId="77777777" w:rsidR="0084210E" w:rsidRPr="00E57A7D" w:rsidRDefault="0084210E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t xml:space="preserve">IEPAKOJUMA </w:t>
       </w:r>
       <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
         <w:t xml:space="preserve">LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A49106" w14:textId="14FA5B16" w:rsidR="00D56481" w:rsidRPr="00F42250" w:rsidRDefault="00D56481" w:rsidP="00D56481">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="006142A1" w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>2500</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085C3CC5" w14:textId="037EE6C9" w:rsidR="00D56481" w:rsidRPr="00F42250" w:rsidRDefault="00D56481" w:rsidP="00D56481">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10 x 500</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10 x 1000</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10 x 2500</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10 x 5000</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>10 x 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D16ED" w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50275C04" w14:textId="77777777" w:rsidR="00D56481" w:rsidRPr="00D56481" w:rsidRDefault="00D56481" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E16F7F1" w14:textId="50F96431" w:rsidR="002746CB" w:rsidRPr="00F42250" w:rsidRDefault="001D2041" w:rsidP="002746CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:t>Vistas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37673CC2" w14:textId="77777777" w:rsidR="002746CB" w:rsidRPr="00E57A7D" w:rsidRDefault="002746CB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>INDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...427 lines deleted...]
-    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754580FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9443B7" w14:textId="77777777" w:rsidR="006153FA" w:rsidRPr="00E57A7D" w:rsidRDefault="006153FA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007318FE">
         <w:t>LIETOŠANAS</w:t>
       </w:r>
       <w:r w:rsidR="007318FE" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>VEIDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...29 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D2ED34" w14:textId="7455DEF9" w:rsidR="00734434" w:rsidRPr="00F42250" w:rsidRDefault="001D2041" w:rsidP="00020D81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B7EE9">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849694E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E6000B" w14:textId="77777777" w:rsidR="00020D81" w:rsidRPr="00E57A7D" w:rsidRDefault="00020D81" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00172B3E">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>IEROBEŽOJUMU PERIODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...35 lines deleted...]
-    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DAE7F2" w14:textId="6385094C" w:rsidR="003C4E59" w:rsidRPr="00F42250" w:rsidRDefault="003C4E59" w:rsidP="003C4E59">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ierobežojumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE770E" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE770E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A109E2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C87214" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...22 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516594F4" w14:textId="767B139E" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>E</w:t>
       </w:r>
       <w:r>
-        <w:t>xp</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>xp.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t xml:space="preserve"> {m</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2635017B" w14:textId="1C60981F" w:rsidR="00AA457C" w:rsidRPr="00F42250" w:rsidRDefault="00AA457C" w:rsidP="00AA457C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2041">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlietot 2 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41104363" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5AA492" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t>/g</w:t>
-[...44 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CD2302" w14:textId="77777777" w:rsidR="00ED17DF" w:rsidRDefault="00ED17DF" w:rsidP="008250E7">
-[...28 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="35863BEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251EB802" w14:textId="30756C35" w:rsidR="00BA3835" w:rsidRPr="00F42250" w:rsidRDefault="00BA3835" w:rsidP="00BA3835">
+      <w:pPr>
+        <w:pStyle w:val="UnterTitel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1732" w:rsidRPr="00BB1732">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un transportēt atdzesētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2 – 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sargāt no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiešiem saules stariem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD3CEA" w14:textId="77777777" w:rsidR="001D2041" w:rsidRPr="00F42250" w:rsidRDefault="001D2041" w:rsidP="001D2041">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izšķīdināto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnu sargāt no tiešiem saules stariem un temperatūras virs 25 °C. Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFE8B9F" w14:textId="77777777" w:rsidR="00BA3835" w:rsidRDefault="00BA3835" w:rsidP="00B075D6">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD0CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC95367" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00DE67C4" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00DE67C4" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F717E2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E4E38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00C40CFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Lietošanai dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618DFEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F93E432" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008610E2">
         <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003A31B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3B2CEC" w14:textId="01C28C31" w:rsidR="00B75CF0" w:rsidRPr="00F42250" w:rsidRDefault="00B75CF0" w:rsidP="00B75CF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B25B9E">
-        <w:t>Elanco</w:t>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lohmann</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B25B9E">
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00B25B9E">
-[...30 lines deleted...]
-    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GmbH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="07E848AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7538C3C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008610E2">
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>NUMURI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...19 lines deleted...]
-          <w:caps/>
+    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7CD4F7" w14:textId="77777777" w:rsidR="00D66910" w:rsidRPr="00F42250" w:rsidRDefault="00D66910" w:rsidP="00D66910">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA43E0">
-[...1 lines deleted...]
-          <w:caps/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V/DCP/11/0061</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:t>V/MRP/09/0013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C57D8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462BCC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="008250E7">
-[...22 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72063F68" w14:textId="3C60497F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BB5D8F" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRPr="00E57A7D" w:rsidRDefault="00A9226B" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="74BB5D8F" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRPr="00E57A7D" w:rsidRDefault="00A9226B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53011CA0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...102 lines deleted...]
-    <w:p w14:paraId="14B8A749" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="2B40E23E" w14:textId="1732BC2E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00027100">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639E1895" w14:textId="6ADDA695" w:rsidR="00001C44" w:rsidRPr="008E37A2" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UZ </w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAZA IZMĒRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIEŠĀ IEPAKOJUMA NORĀDĀM</w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ā INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3485FBC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13183C23" w14:textId="034E38F4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00DA2BC3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0731">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2BC3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IKLA FLAKONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C7CB74" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D4F895" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF65DFC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="008250E7">
-[...79 lines deleted...]
-    <w:p w14:paraId="223BA7AF" w14:textId="698DDEF3" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="7F5144FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C36FE9" w14:textId="77777777" w:rsidR="00B7075D" w:rsidRPr="00F42250" w:rsidRDefault="00B7075D" w:rsidP="00B7075D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AviPro THYMOVAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC13417" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F826C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F39021" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED2FE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A964101" w14:textId="646AA5F4" w:rsidR="00F8216A" w:rsidRPr="00F42250" w:rsidRDefault="006A0731" w:rsidP="003B7EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E01" w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E01">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2500</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E01">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E01">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>10000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="3D4471F2" w14:textId="5F5C4599" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidR="00F8216A" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CAV</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E01">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8216A" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cux-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753C307" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BE9913" w14:textId="77777777" w:rsidR="00F8216A" w:rsidRPr="00E57A7D" w:rsidRDefault="00F8216A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136DC507" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>MĒRĶSUGAS</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C5D14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FBC9AB" w14:textId="544CA458" w:rsidR="00F40449" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00F40449">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="792B47A7" w14:textId="71E6DEDD" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73747345" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00E57A7D" w:rsidRDefault="00F40449" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55770937" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A9533A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>4.</w:t>
-      </w:r>
-[...111 lines deleted...]
-        <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D3835" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="008250E7">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="007912A0">
+    <w:p w14:paraId="44EAC684" w14:textId="77777777" w:rsidR="0058621D" w:rsidRPr="00E57A7D" w:rsidRDefault="0058621D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCE85C0" w14:textId="7607D525" w:rsidR="00C40CFF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00C40CFF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65889EDC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="008250E7">
-[...187 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="79EBA777" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00E74050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...275 lines deleted...]
-    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00EF2520">
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00407C22">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00EF2520">
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="634EF4E2" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00E57A7D" w:rsidRDefault="00951118" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Veterināro zāļu nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...33 lines deleted...]
-      <w:r w:rsidR="00A300AB" w:rsidRPr="000A1B1B">
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A0D448" w14:textId="6A6D7135" w:rsidR="00520F44" w:rsidRPr="00F42250" w:rsidRDefault="00520F44" w:rsidP="008B2FE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AviPro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THYMOVAC</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iofilizāts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    </w:p>
+    <w:p w14:paraId="12FCCED0" w14:textId="77777777" w:rsidR="00520F44" w:rsidRPr="00F42250" w:rsidRDefault="00520F44" w:rsidP="00520F44">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD7465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007318FE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Sastāvs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B9CED6" w14:textId="150B235D" w:rsidR="00C114FF" w:rsidRDefault="004F1DFA" w:rsidP="008250E7">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Katra pelēka 38 cm (12,5 g) </w:t>
+    <w:p w14:paraId="1C41A82E" w14:textId="21059A9E" w:rsidR="00427795" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deva satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E241E3" w14:textId="77777777" w:rsidR="00CF5323" w:rsidRPr="00F42250" w:rsidRDefault="00CF5323" w:rsidP="00427795">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDDA91B" w14:textId="30D7C688" w:rsidR="00427795" w:rsidRPr="00F42250" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD33B8" w14:textId="54BA21AA" w:rsidR="00427795" w:rsidRPr="00F42250" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cāļu anēmijas vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CAV)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celms Cux-1: 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA5FB8D" w14:textId="3AFC2B90" w:rsidR="00427795" w:rsidRPr="00F42250" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*TCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="001A20B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 % </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>audu kultūru inficējošā deva: vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="001A20B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> titrs, kas nepieciešams, lai izraisītu 50 % inokulēto šūnu kultūru infekciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F57946" w14:textId="77777777" w:rsidR="007D643C" w:rsidRDefault="007D643C" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607B82CB" w14:textId="35C423BE" w:rsidR="00427795" w:rsidRDefault="00CF5323" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00427795" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arkans līdz brūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00427795">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00427795" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004F1DFA">
-[...3 lines deleted...]
-        <w:t>kaklasiksna</w:t>
+      <w:r w:rsidR="00427795" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004F1DFA">
-[...94 lines deleted...]
-    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD49949" w14:textId="77777777" w:rsidR="00427795" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4737829F" w14:textId="77777777" w:rsidR="00427795" w:rsidRPr="00F42250" w:rsidRDefault="00427795" w:rsidP="00427795">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
         <w:t>Mērķsugas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A8F502" w14:textId="2158B422" w:rsidR="000F4960" w:rsidRDefault="000F4960" w:rsidP="000F4960">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584C6CBA" w14:textId="77777777" w:rsidR="000F4960" w:rsidRDefault="000F4960" w:rsidP="000F4960">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C397F5A" w14:textId="77777777" w:rsidR="000F4960" w:rsidRPr="00F42250" w:rsidRDefault="000F4960" w:rsidP="000F4960">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...49 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD1AE62" w14:textId="77777777" w:rsidR="003D79DC" w:rsidRPr="00F42250" w:rsidRDefault="003D79DC" w:rsidP="003D79DC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vakcinētu vaislas</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> jauktas</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vistu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un nāk</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lietot</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dējējvistu aizsardzībai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t>ir indicēts</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sākot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no 8 nedēļu vecuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t>kus</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008730A2">
-[...3 lines deleted...]
-        <w:t>pret</w:t>
+      <w:r w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
-[...7 lines deleted...]
-        <w:t>parazītiem</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lv"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cāļu anēmijas vīrusa izdalīšanos un vīrusa pārnešanu uz olām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E536441" w14:textId="77777777" w:rsidR="00F938D4" w:rsidRDefault="00F938D4" w:rsidP="004B2ED9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F938D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvai imunizācijai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B92341" w14:textId="48757D44" w:rsidR="004B2ED9" w:rsidRPr="00F42250" w:rsidRDefault="004B2ED9" w:rsidP="004B2ED9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">munitātes </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4512" w:rsidRPr="00EE7310">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iestāšanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 4 nedēļas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c vakcin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668A7C02" w14:textId="1A821200" w:rsidR="004B2ED9" w:rsidRPr="00F42250" w:rsidRDefault="004B2ED9" w:rsidP="004B2ED9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>munitātes ilgums: 43 nedēļ</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c vakcin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855A72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jas</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pierādīts ar provokācijas pētījumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A2EFE0" w14:textId="77777777" w:rsidR="00A300AB" w:rsidRDefault="00A300AB" w:rsidP="008250E7">
-[...41 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="69C43B41" w14:textId="77777777" w:rsidR="004B2ED9" w:rsidRPr="00F42250" w:rsidRDefault="004B2ED9" w:rsidP="004B2ED9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28222759" w14:textId="09F69282" w:rsidR="004B2ED9" w:rsidRPr="00F42250" w:rsidRDefault="008B2FE2" w:rsidP="004B2ED9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasīvai </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44C72" w:rsidRPr="00F44C72">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaislas vistu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēcnācēju aizsardzībai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C20FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas klīniskajām pazīmēm un bojājumiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F44C72" w:rsidRPr="00F44C72">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šo vaislas vistu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07B6B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2ED9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ēcnācēju aizsardzība tiek garantēta līdz 51. nedēļai pēc vaislas vistu vakcinācijas, un cāļi tiek aizsargāti jau no vienas dienas vecuma</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...113 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kā pierādīts provokācijas pētījumos)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2ED9" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15382E64" w14:textId="77777777" w:rsidR="00354968" w:rsidRPr="00CA43E0" w:rsidRDefault="00354968" w:rsidP="008250E7">
-[...1997 lines deleted...]
-    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="5872ACD1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654918D0" w14:textId="77777777" w:rsidR="004B2ED9" w:rsidRPr="00E57A7D" w:rsidRDefault="004B2ED9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...102 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6597C7BE" w14:textId="4D24A047" w:rsidR="00EB457B" w:rsidRDefault="00A707A0" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00112423">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6597C7BE" w14:textId="77777777" w:rsidR="00EB457B" w:rsidRDefault="00EB457B" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="62710D5D" w14:textId="77777777" w:rsidR="00775737" w:rsidRDefault="00775737" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C19A18C" w14:textId="77777777" w:rsidR="00F07B6B" w:rsidRPr="00E57A7D" w:rsidRDefault="00F07B6B" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1BB7C6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2F17DF30" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F354C5" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D9FD0B" w14:textId="17DFB5FB" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5351E29C" w14:textId="444F6295" w:rsidR="00A300AB" w:rsidRDefault="00A300AB" w:rsidP="008250E7">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+    <w:p w14:paraId="5971D73D" w14:textId="50FCB7A4" w:rsidR="00CF4B2D" w:rsidRPr="00F42250" w:rsidRDefault="00CF4B2D" w:rsidP="00CF4B2D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Vakcinēt tikai </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veselus dzīvniekus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CD6935" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F354C5" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4A0AC4" w14:textId="7C552DE7" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D3B76" w14:textId="2AE69A6E" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcinācija jāveic no 8 nedēļu vecuma, bet ne vēlāk kā 6 nedēļas pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sākuma, lai nodrošinātu </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aizsargājošās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imunitātes izveidošanos pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dēšanas sākuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AEE6C7" w14:textId="77777777" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D809A8" w14:textId="405590EE" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="00C92DA2" w:rsidP="005B2037">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas celms var izplatīties</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz nevakcinētām vistām, jo </w:t>
+      </w:r>
+      <w:r w:rsidR="0062301E" w:rsidRPr="0062301E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vakcinēti cāļi var izdalīt vakcīnas celmu</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar f</w:t>
+      </w:r>
+      <w:r w:rsidR="007F446E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 14 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5F24" w:rsidRPr="003F5F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc vakcinācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Tā kā vīruss var izraisīt klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ās pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ļoti jauniem cāļiem, jāizvairās no </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00981D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00981D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00981D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rusa</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00981D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārnešanas uz neaizsargātiem putniem. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C29F0" w:rsidRPr="003C29F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Piemērot īpašus piesardzības pasākumus, lai novērstu vakcīnas celmu izplatīšanos</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dējēj</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vistām, putniem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>uriem</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuvojas </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dēšanas periods</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jaun</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">putniem līdz 3 nedēļu vecumam. Vakcīnu nedrīkst lietot </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>novietnēs</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2037" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar dažāda vecuma putniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF72FB3" w14:textId="77777777" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EDAC4F" w14:textId="23FD5863" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vakcīnas vīrusu dažādos orgānos un audos var konstatēt vēl 7</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF83B13" w14:textId="77777777" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FF22CB" w14:textId="3F49F64C" w:rsidR="005B2037" w:rsidRPr="00F42250" w:rsidRDefault="005B2037" w:rsidP="005B2037">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai samazinātu infekcijas risku pirms imunitātes iestāšanās, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novietnes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jāaizvāc pakaiši un putnu novietn</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jāiztīra </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>starp audzēšanas cikliem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8BEC5A" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F354C5" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF708F2" w14:textId="2272206C" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27F42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ABA697" w14:textId="3E32EE86" w:rsidR="008B2FE2" w:rsidRDefault="00687D06" w:rsidP="00687D06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcīna satur dzīvu vīrusu, tādēļ </w:t>
+      </w:r>
+      <w:r w:rsidR="00767043" w:rsidRPr="00767043">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rīkojoties ar šīm veterinārajām zālēm, izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidR="00767043" w:rsidRPr="00767043" w:rsidDel="00767043">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>us un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizsargbrilles</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai izvairītos no kontaminācijas, piemēram, apšļakstīšanas vai izliešanas</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazgā</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dezinficē</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rokas</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2FE2" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3067B0B0" w14:textId="3694B620" w:rsidR="00687D06" w:rsidRPr="00F42250" w:rsidRDefault="008B2FE2" w:rsidP="00687D06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D06" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evēro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D06" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00687D06" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojoties ar putnu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D06" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo vakcīnas vīruss </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no fekālijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D06" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izdalīties vismaz 14 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F22462" w14:textId="2A51E441" w:rsidR="00687D06" w:rsidRPr="00F42250" w:rsidRDefault="00687D06" w:rsidP="00687D06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rīkošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazgāt un dezinficēt rokas un aprīkojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727DD6E" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F66B341" w14:textId="435C41D4" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47433725" w14:textId="1AF7729A" w:rsidR="00AB234D" w:rsidRPr="00F42250" w:rsidRDefault="00CC63E7" w:rsidP="00AB234D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot putniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D" w:rsidRPr="00E57A7D">
+        <w:t>dēšanas periodā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D" w:rsidRPr="00E57A7D">
+        <w:t>nedēļas pirms dēšanas perioda sākuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB234D" w:rsidRPr="00F42250" w:rsidDel="003D0DE3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129704F6" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A61ACC" w14:textId="7262E34E" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BC7B45" w14:textId="300D4E6D" w:rsidR="00255D87" w:rsidRPr="00F42250" w:rsidRDefault="00255D87" w:rsidP="00255D87">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ērces, k</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par šīs vakcīnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>uras</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+        <w:t xml:space="preserve">drošumu un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="0019156F">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jau atrodas uz kaķa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C145E0">
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidR="0019156F" w:rsidRPr="00F42250">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">vai suņa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">pirms ārstēšanas, var netikt nogalinātas 48 stundu laikā pēc </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">to lieto kopā ar citām veterinārām zālēm. Lēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55C9E">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>kaklasiksna</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+        <w:t>vakcīnas lietošanu pirms vai pēc citu veterināro zāļu lietošanas pieņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uzlikšanas un var palikt pieķērušās un redzamas. Tāpēc</w:t>
-      </w:r>
+        <w:t>, izvērtējot katru gadījumu atsevišķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5EDE3F" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B81046E" w14:textId="5EF45121" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5C8CC8" w14:textId="056151E7" w:rsidR="0079405C" w:rsidRPr="00F42250" w:rsidRDefault="00CB5A0F" w:rsidP="0079405C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc d</w:t>
+      </w:r>
+      <w:r w:rsidR="0079405C" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esmitkārtīgas pārdozēšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidR="0079405C" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> netika novērotas</w:t>
+      </w:r>
+      <w:r w:rsidR="0079405C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F93DF61" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F4469A" w14:textId="526688C8" w:rsidR="00CB5A0F" w:rsidRPr="00933C3C" w:rsidRDefault="00CB5A0F" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933C3C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A0BC97" w14:textId="0E0418A0" w:rsidR="00CB5A0F" w:rsidRPr="00E57A7D" w:rsidRDefault="00CB5A0F" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D075837" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCFF90A" w14:textId="47B989D8" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1375D9E9" w14:textId="400B8991" w:rsidR="00F3500E" w:rsidRDefault="00F3500E" w:rsidP="00F3500E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot maisījumā ar citām veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF90B1E" w14:textId="77777777" w:rsidR="00CF5323" w:rsidRPr="00F42250" w:rsidRDefault="00CF5323" w:rsidP="00F3500E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E91E446" w14:textId="2D827C4E" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="000C6FF7" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par iespējamu mijiedarbību vai nesaderību, lietojot šīs veterinārās zāles iekšķīgi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaucot tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tādā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5323">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83874">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas satur citas vielas, ko lieto dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEF4426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C9AEA8" w14:textId="77777777" w:rsidR="003B7EE9" w:rsidRPr="00E57A7D" w:rsidRDefault="003B7EE9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BCAC1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266B4A23" w14:textId="41681DB8" w:rsidR="005126CF" w:rsidRPr="00E57A7D" w:rsidRDefault="005126CF" w:rsidP="005126CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7D07F4B5" w14:textId="060102DD" w:rsidR="005126CF" w:rsidRDefault="005126CF" w:rsidP="005126CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav zināma</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B99368" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1035 lines deleted...]
-      <w:r w:rsidRPr="00BB642E">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F5E7EE" w14:textId="2B81D925" w:rsidR="002E1853" w:rsidRDefault="006819D0" w:rsidP="00676C6C">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="lv"/>
-[...2984 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006819D0">
         <w:t>Ir svarīgi ziņot par blakusparādībām</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="006819D0">
         <w:t>. Tas</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
       </w:r>
       <w:r w:rsidR="00B90F3F" w:rsidRPr="00504C5A">
         <w:t>veterināro</w:t>
       </w:r>
       <w:r w:rsidR="008448D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve">zāļu drošumu. </w:t>
       </w:r>
       <w:r w:rsidRPr="006819D0">
         <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="007E7856">
         <w:t xml:space="preserve">Jūs varat ziņot par </w:t>
       </w:r>
       <w:r w:rsidRPr="007E7856">
         <w:t xml:space="preserve">jebkurām </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="007E7856">
         <w:t xml:space="preserve">blakusparādībām arī </w:t>
       </w:r>
       <w:r w:rsidR="0029740B" w:rsidRPr="00490BF3">
         <w:t>tirdzniecības atļaujas turētā</w:t>
       </w:r>
       <w:r w:rsidR="000D512F" w:rsidRPr="00490BF3">
         <w:t>jam</w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00490BF3">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
       </w:r>
       <w:r w:rsidR="00385347">
         <w:t>nacionālo</w:t>
       </w:r>
       <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t>ziņošanas sistēmu</w:t>
       </w:r>
       <w:r w:rsidR="004B55F3">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk165020370"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="002B2996" w:rsidRPr="00692E6B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="003A526B" w:rsidRPr="00692E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CF5323">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>https://www.pvd.gov.lv</w:t>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7858DEB6" w14:textId="3E07AE1E" w:rsidR="00F520FE" w:rsidRDefault="00F520FE" w:rsidP="00F520FE"/>
+    <w:p w14:paraId="2B5E1F0F" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DECA10D" w14:textId="77777777" w:rsidR="002B2996" w:rsidRPr="00E57A7D" w:rsidRDefault="002B2996" w:rsidP="008250E7">
-[...12 lines deleted...]
-    <w:p w14:paraId="54DA3A58" w14:textId="141A3713" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t xml:space="preserve">Deva </w:t>
       </w:r>
       <w:r w:rsidR="00263C1F">
         <w:t>katrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> dzīvnieku suga</w:t>
       </w:r>
       <w:r w:rsidR="00263C1F">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00385347">
         <w:t>lietošanas</w:t>
       </w:r>
       <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
         <w:t>veid</w:t>
       </w:r>
       <w:r w:rsidR="00692200">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...44 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088E397A" w14:textId="53F9E712" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00CB5A0F" w:rsidP="00F57961">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>kaklasiksna</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī pēc izšķīdināšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533FB06C" w14:textId="35686301" w:rsidR="00F57961" w:rsidRPr="000C6FF7" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katram putnam ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F" w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F" w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A0F" w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4D8D">
-[...13 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5FF46D" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="000C6FF7" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7530E797" w14:textId="00AAFFD3" w:rsidR="00F57961" w:rsidRPr="000C6FF7" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcinēt no 8 nedēļu vecuma, vismaz 6 nedēļas pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139" w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sākuma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70317E91" w14:textId="293E4617" w:rsidR="003B7EE9" w:rsidRDefault="003B7EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D1847A" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Devas un lietošana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D40347" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00415036" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8E9527" w14:textId="15C8C267" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lietošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FCFB9E" w14:textId="0E115391" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnas devu skaitu un nepieciešamo ūdens daudzumu (skatīt zemāk). Lai vakcinētu vairāk kā vienu novietni vai dz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>irdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistēmu, nedal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t liel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s flakonus, jo tādējādi var pieļaut kļūdas sajaukšanā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414DBF61" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB3C40D" w14:textId="56B8601B" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ties, ka dzeramais ūdens un visas savienojumu caurules, caurulītes, teknes, dzirdinātavas u.c. ir pilnīgi tīr</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bez dezinfekcijas, mazgājamo līdzekļu u.c. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>paliekām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3175226E" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B6AB87" w14:textId="48549E31" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot tikai aukstu un tīru ūdeni, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vēlams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nehlorētu un bez metāla joniem. Ūdenim var pievienot vājpiena pulveri (2-4 g uz litru) ar zemu tauku saturu (t. i., &lt; 1% tauku) vai vājpienu (20–40 ml uz litru ūdens), lai uzlabotu ūdens kvalitāti un palielinātu vīrusa stabilitāti. Tomēr tas jāveic vismaz 10 minūtes pirms vakcīnas atšķaidīšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDF4483" w14:textId="6FFBFFE9" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas ampulu atv</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t ūdenī un saturu rūpīgi izšķīdin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jāuzmanās, lai ampula un tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gals</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139" w:rsidRPr="0088005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> būtu pilnībā iztukšota, noskalojot tos ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F545A23" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2212D6FE" w14:textId="017C9B05" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms vakcīnas lietošanas ļaut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>putniem izdzert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdeni, lai dzirdinātavās tā līmenis būtu minimāls. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ztukšo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeramā ūdens caurules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, lai dzirdinātavās būtu tikai vakcīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u saturošais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEA5CA" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBB1637" w14:textId="2453C777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot vakcīnu ilgāk par (līdz) divām stundām, nodrošinot, ka šajā laikā padzeras visi putni. Putnu dzeršanas uzvedība atšķiras; dažās vietās var būt nepieciešams pirms vakcinācijas ūdens padevi pārtraukt, lai nodrošinātu, ka visi putni vakcinācijas laikā padzeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D502208" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363675E2" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Putniem jāveic tikai vienreizēja vienas devas vakcinācija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62552502" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:ind w:left="426" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7779A99F" w14:textId="5F37B744" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00933C3C">
+      <w:pPr>
+        <w:pStyle w:val="Einr150"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnu ieteicams atšķaidīt ar ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ko putni patērē divu stundu laikā. 1000 vistām lietot 1000 vakcīnu devas, atšķaidītas ar 20–40 litriem auksta tīra ūdens. Šaubu gadījumā dienu pirms vakcīnas lietošanas izmēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t patērētā ūdens daudzumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Atšķaidīto vakcīnu putniem </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietot nekavējoties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>- Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ties, ka vakcinācijas laikā putniem nav pieejams ūdens bez</w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116D282F" w14:textId="777E90B4" w:rsidR="00F57961" w:rsidRPr="00F42250" w:rsidRDefault="00F57961" w:rsidP="00F57961">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzmanīgi izlas</w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t pareizas lietošanas norādījumus, lai visi putni saņemtu pareizo devu. Nepietiekama vakcinācija var mazināt efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56064481" w14:textId="77777777" w:rsidR="00C80401" w:rsidRDefault="00C80401" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C24C64" w14:textId="77777777" w:rsidR="00F57961" w:rsidRPr="00E57A7D" w:rsidRDefault="00F57961" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C3EBE" w:rsidRPr="002C3EBE">
         <w:t xml:space="preserve">Ieteikumi </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>pareiz</w:t>
       </w:r>
       <w:r w:rsidR="00263C1F">
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00385347">
         <w:t>lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="008250E7">
-[...22 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00F520FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3997BF2A" w14:textId="338CEF42" w:rsidR="00ED2724" w:rsidRPr="00F42250" w:rsidRDefault="00771587" w:rsidP="00ED2724">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771587">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot putniem dēšanas periodā un </w:t>
+      </w:r>
       <w:r>
-        <w:t>kaklasiksnu</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771587">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nedēļas pirms dēšanas perioda sākuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tieši</w:t>
-[...208 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD7267F" w14:textId="77777777" w:rsidR="00C16CE4" w:rsidRPr="00CA43E0" w:rsidRDefault="00C16CE4" w:rsidP="008250E7">
-[...68 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5E97974F" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E97974F" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="24BF05F5" w14:textId="77777777" w:rsidR="003D79DC" w:rsidRPr="00E57A7D" w:rsidRDefault="003D79DC" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidR="002E245A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Ierobežojumu period</w:t>
       </w:r>
       <w:r w:rsidR="002E245A">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0375F2F7" w14:textId="77777777" w:rsidR="0084090E" w:rsidRPr="00CA43E0" w:rsidRDefault="0084090E" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="45E21514" w14:textId="77777777" w:rsidR="0003110D" w:rsidRPr="00F42250" w:rsidRDefault="0003110D" w:rsidP="0003110D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32274D73" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78FC5D4A" w14:textId="77777777" w:rsidR="00F03818" w:rsidRPr="00E57A7D" w:rsidRDefault="00F03818" w:rsidP="008250E7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0E95184F" w14:textId="77777777" w:rsidR="0003110D" w:rsidRPr="00E57A7D" w:rsidRDefault="0003110D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
+    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="67191CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6D8CAA" w14:textId="40C38906" w:rsidR="007405AD" w:rsidRDefault="007B6354" w:rsidP="007B6354">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt bērniem </w:t>
+      </w:r>
+      <w:r w:rsidR="007405AD" w:rsidRPr="00E57A7D">
+        <w:t>neredzamā un nepieejamā</w:t>
+      </w:r>
+      <w:r w:rsidR="007405AD" w:rsidRPr="00F42250" w:rsidDel="007405AD">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A57B3BF" w14:textId="286C810D" w:rsidR="007B6354" w:rsidRPr="00F42250" w:rsidRDefault="007B6354" w:rsidP="007B6354">
+      <w:pPr>
+        <w:pStyle w:val="UnterTitel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1200F" w:rsidRPr="00E1200F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un transportēt atdzesētu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1200F" w:rsidRPr="00E1200F" w:rsidDel="00E1200F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2 – 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sargāt no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiešiem saules stariem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31977942" w14:textId="659F8957" w:rsidR="007B6354" w:rsidRPr="00F42250" w:rsidRDefault="007B6354" w:rsidP="007B6354">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>norādīts marķējumā</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095" w:rsidRPr="003E4095">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095" w:rsidRPr="00E57A7D">
+        <w:t>pē</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095">
+        <w:t>c Exp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095" w:rsidRPr="003E4095">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4095" w:rsidRPr="00E57A7D">
+        <w:t>Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B13AEC6" w14:textId="77777777" w:rsidR="007B6354" w:rsidRPr="00F42250" w:rsidRDefault="007B6354" w:rsidP="007B6354">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F72A2A" w14:textId="2F741C9D" w:rsidR="00771587" w:rsidRPr="00F42250" w:rsidRDefault="007B6354" w:rsidP="007B6354">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Derīgum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3EE7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00771587">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00761B3D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>norādījumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 2 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F64E9E0" w14:textId="2CBCEC98" w:rsidR="007B6354" w:rsidRPr="00F42250" w:rsidRDefault="00771587" w:rsidP="007B6354">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izšķīdināto</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6354" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnu sargāt no tiešiem saules stariem un temperatūras virs 25 °C. Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C6C23" w14:textId="3B19C605" w:rsidR="00933C3C" w:rsidRDefault="00933C3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">Derīguma termiņš </w:t>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t xml:space="preserve">attiecas </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">uz </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19363AA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0299D480" w14:textId="147A780C" w:rsidR="00404DE4" w:rsidRPr="00E57A7D" w:rsidRDefault="00404DE4" w:rsidP="00404DE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6279E347" w14:textId="77777777" w:rsidR="00404DE4" w:rsidRPr="00E57A7D" w:rsidRDefault="00404DE4" w:rsidP="00404DE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7910FE26" w14:textId="77777777" w:rsidR="00404DE4" w:rsidRPr="00E57A7D" w:rsidRDefault="00404DE4" w:rsidP="00404DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
-        <w:t xml:space="preserve">norādītā </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="496FEAE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF2E31B" w14:textId="77777777" w:rsidR="00404DE4" w:rsidRPr="00E57A7D" w:rsidRDefault="00404DE4" w:rsidP="00404DE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C013660" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC084E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43707260" w14:textId="77777777" w:rsidR="00F8360C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F8360C" w:rsidP="00F8360C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...21 lines deleted...]
-    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5386C205" w14:textId="77777777" w:rsidR="00F8360C" w:rsidRDefault="00F8360C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372F0AB7" w14:textId="77777777" w:rsidR="00F8360C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F8360C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="7A61509A" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>12.</w:t>
+        <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
-[...260 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidR="000D512F">
         <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>numur</w:t>
       </w:r>
       <w:r w:rsidR="002E245A">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> un iepakojuma </w:t>
       </w:r>
       <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
         <w:t>lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CEB034" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="008250E7">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="56CEB034" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742980C1" w14:textId="77777777" w:rsidR="00EC4527" w:rsidRDefault="00EC4527" w:rsidP="00EC4527">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:bCs/>
           <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/MRP/09/0013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9D5476" w14:textId="77777777" w:rsidR="00F8360C" w:rsidRPr="00F42250" w:rsidRDefault="00F8360C" w:rsidP="00EC4527">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E66B37" w14:textId="395C2300" w:rsidR="004C35F3" w:rsidRPr="00F42250" w:rsidRDefault="003D79DC" w:rsidP="004C35F3">
+      <w:pPr>
+        <w:pStyle w:val="UnterTitel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AC1A09" w14:textId="675784E0" w:rsidR="004C35F3" w:rsidRPr="00F42250" w:rsidRDefault="00365067" w:rsidP="004C35F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:caps/>
+        <w:t xml:space="preserve">Kartona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V/DCP/11/0061</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="002877F0" w:rsidRPr="00CA43E0">
+        <w:t>kast</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36CF0" w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="004C35F3" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 vai 10 stikla </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB059A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>flakoni</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB059A" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="002877F0">
+      <w:r w:rsidR="004C35F3" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar 500, 1000, 2500, 5000 vai 10 000 devām</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0E7E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00987A80">
-[...78 lines deleted...]
-    <w:p w14:paraId="783ED1EC" w14:textId="228D324C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+      <w:r w:rsidR="006A0E7E" w:rsidRPr="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>flakonā</w:t>
+      </w:r>
+      <w:r w:rsidR="004C35F3" w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E030F08" w14:textId="77777777" w:rsidR="003D79DC" w:rsidRDefault="003D79DC" w:rsidP="004C35F3">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306FAB2E" w14:textId="422C0686" w:rsidR="004C35F3" w:rsidRPr="00F42250" w:rsidRDefault="004C35F3" w:rsidP="004C35F3">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4A91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F5BBA" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0CEE53" w14:textId="77777777" w:rsidR="004C35F3" w:rsidRPr="00E57A7D" w:rsidRDefault="004C35F3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF5749F" w14:textId="1D37B90C" w:rsidR="003D79DC" w:rsidRPr="00E57A7D" w:rsidRDefault="003D79DC" w:rsidP="00DB468A">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>0</w:t>
-[...29 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">02/2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D45F55B" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE27B0E" w14:textId="4DA24376" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
       </w:r>
       <w:r w:rsidR="007C41C3">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C41C3">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00E57A7D" w:rsidRDefault="00E70337" w:rsidP="008250E7">
-[...23 lines deleted...]
-    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00E57A7D" w:rsidRDefault="00E70337" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB0B1B" w14:textId="77777777" w:rsidR="00172B3E" w:rsidRPr="00E57A7D" w:rsidRDefault="00172B3E" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00172B3E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="008250E7">
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEBE662" w14:textId="5EB7878B" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="000D512F" w:rsidP="00DB468A">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk73552578"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk73552578"/>
       <w:r w:rsidRPr="00172B3E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>un kontaktinformācij</w:t>
       </w:r>
       <w:r w:rsidR="009F3687">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, lai ziņotu par iespējamām</w:t>
       </w:r>
       <w:r w:rsidR="009F3687">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>blakusparādībām</w:t>
       </w:r>
       <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...121 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="13EA3E43" w14:textId="77777777" w:rsidR="00811372" w:rsidRPr="00F42250" w:rsidRDefault="00811372" w:rsidP="00811372">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lohmann Animal Health GmbH, Heinz-Lohmann-Str. 4, 27472 Cuxhaven, Vācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D190889" w14:textId="28F28731" w:rsidR="00FD774D" w:rsidRDefault="00FD774D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9274A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9274A" w:rsidRPr="00D9274A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3728840391</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1FE1E" w14:textId="4740D430" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00FD774D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD774D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PV.LTU@elancoah.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D01C16" w14:textId="77777777" w:rsidR="00D9274A" w:rsidRDefault="00D9274A" w:rsidP="003841FC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AE8770" w14:textId="72274D5F" w:rsidR="003841FC" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="003841FC">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667152EA" w14:textId="77777777" w:rsidR="006522D8" w:rsidRPr="00CA43E0" w:rsidRDefault="006522D8" w:rsidP="008250E7">
-[...25 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="033D890D" w14:textId="77777777" w:rsidR="00811372" w:rsidRPr="00F42250" w:rsidRDefault="00811372" w:rsidP="00811372">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lohmann Animal Health GmbH, Heinz-Lohmann-Str. 4, 27472 Cuxhaven, Vācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8E928E" w14:textId="77777777" w:rsidR="003841FC" w:rsidRPr="00E57A7D" w:rsidRDefault="003841FC" w:rsidP="003841FC">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8D2FFF" w14:textId="77777777" w:rsidR="006522D8" w:rsidRPr="00E57A7D" w:rsidRDefault="006522D8" w:rsidP="008250E7">
-[...8 lines deleted...]
-    <w:p w14:paraId="055F98E4" w14:textId="01786A05" w:rsidR="005F346D" w:rsidRDefault="006C78AB" w:rsidP="008250E7">
+    <w:p w14:paraId="0AD5A8AC" w14:textId="77777777" w:rsidR="006D075E" w:rsidRPr="00E57A7D" w:rsidRDefault="006D075E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CC9AE8" w14:textId="3C8FADA5" w:rsidR="00BB2539" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Cita informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B93081" w14:textId="77777777" w:rsidR="00653EEF" w:rsidRDefault="00653EEF" w:rsidP="008250E7">
+    <w:p w14:paraId="3F3EF9EA" w14:textId="77777777" w:rsidR="00A729A5" w:rsidRDefault="00A729A5" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...59 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08642D56" w14:textId="3837F4D8" w:rsidR="00A729A5" w:rsidRPr="00F42250" w:rsidRDefault="00A729A5" w:rsidP="00A729A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0056002A">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vaislas vistu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81525" w:rsidRPr="00E81525">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="0EC3A4"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81525" w:rsidRPr="00E81525">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un nāk</w:t>
+      </w:r>
+      <w:r w:rsidR="003D79DC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81525" w:rsidRPr="00E81525">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dējējvistu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcinācija ierosina imunitāti pret cāļu anēmijas vīrusa izraisītām infekcijām. Tas novērš </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF3A2C" w:rsidRPr="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vir</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7EE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A2C" w:rsidRPr="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="0056002A">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00CA43E0">
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vīrusa izdalīšanos, novērš vertikālu/tiešu izplatīšanos uz olām un horizontālo/pastarpināto izplatīšanos ar f</w:t>
+      </w:r>
+      <w:r w:rsidR="004866E4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vaislas vistas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A2C" w:rsidRPr="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un nāk</w:t>
+      </w:r>
+      <w:r w:rsidR="003D79DC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amās</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A2C" w:rsidRPr="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dējējvistas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA43E0">
-[...503 lines deleted...]
-    <w:p w14:paraId="037B3F7F" w14:textId="77777777" w:rsidR="00653EEF" w:rsidRPr="00E57A7D" w:rsidRDefault="00653EEF" w:rsidP="008250E7">
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vakcinē vecumā, kādā cāļu anēmijas vīruss vairs neizraisa klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="004866E4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; vakcinācijas mērķis ir pārnest mātes antivielas </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92663" w:rsidRPr="00F92663">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas vistu pēcnācējiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42250">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, lai tos aizsargātu pret infekciju laikā starp izšķilšanos un pašu rezistences attīstīšanos pret cāļu infekciozo anēmiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C06EB8" w14:textId="77777777" w:rsidR="00A729A5" w:rsidRPr="00E57A7D" w:rsidRDefault="00A729A5" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055F98E4" w14:textId="77777777" w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidRDefault="005F346D" w:rsidP="006D075E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidSect="003351EB">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E5AD488" w14:textId="77777777" w:rsidR="002E3B6C" w:rsidRDefault="002E3B6C">
+    <w:p w14:paraId="46876769" w14:textId="77777777" w:rsidR="00AA675F" w:rsidRDefault="00AA675F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04044DF8" w14:textId="77777777" w:rsidR="002E3B6C" w:rsidRDefault="002E3B6C">
+    <w:p w14:paraId="634152E4" w14:textId="77777777" w:rsidR="00AA675F" w:rsidRDefault="00AA675F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000081" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E57A7D">
@@ -25136,61 +13685,61 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E57A7D">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00E57A7D">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0465A8EB" w14:textId="77777777" w:rsidR="002E3B6C" w:rsidRDefault="002E3B6C">
+    <w:p w14:paraId="04A22188" w14:textId="77777777" w:rsidR="00AA675F" w:rsidRDefault="00AA675F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706C8909" w14:textId="77777777" w:rsidR="002E3B6C" w:rsidRDefault="002E3B6C">
+    <w:p w14:paraId="52302FA7" w14:textId="77777777" w:rsidR="00AA675F" w:rsidRDefault="00AA675F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
@@ -26947,65 +15496,85 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0C66C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE00F36C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
     <w:lvl w:ilvl="0" w:tplc="D568B444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27101,51 +15670,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
     <w:lvl w:ilvl="0" w:tplc="99A4B000">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27217,51 +15786,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
     <w:lvl w:ilvl="0" w:tplc="F84407CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27357,51 +15926,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50115A79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BBAF4A4"/>
+    <w:lvl w:ilvl="0" w:tplc="EEB4329C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
     <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27497,93 +16179,93 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -27630,51 +16312,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612935A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A56228B0"/>
+    <w:lvl w:ilvl="0" w:tplc="EEB4329C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
     <w:lvl w:ilvl="0" w:tplc="7934419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27770,88 +16565,128 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C125C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE00F36C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F91104"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE00F36C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27947,90 +16782,90 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
     <w:lvl w:ilvl="0" w:tplc="A2A0532A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28099,51 +16934,51 @@
     <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
     <w:lvl w:ilvl="0" w:tplc="E67262D4">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28215,51 +17050,200 @@
     <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72352945"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC763B60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="708"/>
+        </w:tabs>
+        <w:ind w:left="708" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2232"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3168"/>
+        </w:tabs>
+        <w:ind w:left="3168" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3456"/>
+        </w:tabs>
+        <w:ind w:left="3456" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4104"/>
+        </w:tabs>
+        <w:ind w:left="4104" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5C3D80"/>
     <w:lvl w:ilvl="0" w:tplc="77FEEE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28301,51 +17285,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
     <w:lvl w:ilvl="0" w:tplc="9BC8E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28441,51 +17425,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28581,1556 +17565,1444 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2046559347">
+  <w:num w:numId="1" w16cid:durableId="1829785657">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1868714151">
+  <w:num w:numId="2" w16cid:durableId="1073746733">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="252858492">
+  <w:num w:numId="3" w16cid:durableId="1348214524">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1263755593">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="30691154">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1157260205">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1299532421">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="541405305">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="23555697">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1162938190">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2144033110">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="717507710">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="337201181">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1689521821">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1996494022">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1805082528">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="111941422">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2045055073">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="926689766">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="451943669">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="842009925">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1069957184">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1925533012">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="754017616">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1679113086">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="923684896">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="221717420">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="79185434">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1329596136">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1148283817">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="649361680">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="401105733">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="76101718">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="795026533">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1199901297">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="198208380">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="943730309">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="195703821">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1796943089">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="292446734">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="724527933">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1699888417">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1276985801">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="40401425">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="52898490">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1590120134">
+  <w:num w:numId="45" w16cid:durableId="1966737476">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1291746387">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="348067706">
+  <w:num w:numId="46" w16cid:durableId="108744257">
     <w:abstractNumId w:val="30"/>
-  </w:num>
-[...91 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C114FF"/>
     <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00004591"/>
     <w:rsid w:val="00007129"/>
-    <w:rsid w:val="000119BF"/>
-    <w:rsid w:val="000159C8"/>
+    <w:rsid w:val="00010EC5"/>
+    <w:rsid w:val="00020D81"/>
     <w:rsid w:val="00021B82"/>
     <w:rsid w:val="00024777"/>
     <w:rsid w:val="00024E21"/>
     <w:rsid w:val="00027100"/>
-    <w:rsid w:val="00031814"/>
+    <w:rsid w:val="00030C85"/>
+    <w:rsid w:val="0003110D"/>
     <w:rsid w:val="00032580"/>
-    <w:rsid w:val="000326B4"/>
     <w:rsid w:val="00036C50"/>
-    <w:rsid w:val="00036D75"/>
     <w:rsid w:val="00042C59"/>
-    <w:rsid w:val="000457BD"/>
-    <w:rsid w:val="000465CE"/>
     <w:rsid w:val="00052D2B"/>
-    <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00054F55"/>
     <w:rsid w:val="000569A3"/>
     <w:rsid w:val="00057044"/>
+    <w:rsid w:val="000607C2"/>
+    <w:rsid w:val="000616F3"/>
     <w:rsid w:val="00062945"/>
+    <w:rsid w:val="0007064A"/>
+    <w:rsid w:val="00071254"/>
+    <w:rsid w:val="00071E91"/>
     <w:rsid w:val="0007630A"/>
     <w:rsid w:val="000777B7"/>
     <w:rsid w:val="00080453"/>
     <w:rsid w:val="00080978"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00082200"/>
+    <w:rsid w:val="00083BC9"/>
     <w:rsid w:val="000860CE"/>
-    <w:rsid w:val="00090D64"/>
     <w:rsid w:val="00092A37"/>
     <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096626"/>
     <w:rsid w:val="00096E78"/>
     <w:rsid w:val="00097C1E"/>
-    <w:rsid w:val="000A1B1B"/>
     <w:rsid w:val="000A1DF5"/>
-    <w:rsid w:val="000A6A4B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B2635"/>
     <w:rsid w:val="000B309D"/>
     <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B5F32"/>
     <w:rsid w:val="000B7873"/>
     <w:rsid w:val="000C02A1"/>
     <w:rsid w:val="000C1D4F"/>
-    <w:rsid w:val="000C230F"/>
-    <w:rsid w:val="000C2A3A"/>
     <w:rsid w:val="000C3ED7"/>
     <w:rsid w:val="000C55E6"/>
-    <w:rsid w:val="000C598F"/>
     <w:rsid w:val="000C687A"/>
     <w:rsid w:val="000C6EA2"/>
-    <w:rsid w:val="000D1929"/>
+    <w:rsid w:val="000C6FF7"/>
     <w:rsid w:val="000D512F"/>
     <w:rsid w:val="000D67D0"/>
-    <w:rsid w:val="000E0D7F"/>
     <w:rsid w:val="000E195C"/>
     <w:rsid w:val="000E3602"/>
-    <w:rsid w:val="000E616F"/>
     <w:rsid w:val="000E705A"/>
-    <w:rsid w:val="000F1DA2"/>
     <w:rsid w:val="000F3755"/>
     <w:rsid w:val="000F38DA"/>
     <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F4960"/>
     <w:rsid w:val="000F5822"/>
     <w:rsid w:val="000F59B1"/>
     <w:rsid w:val="000F796B"/>
-    <w:rsid w:val="000F7DEF"/>
+    <w:rsid w:val="000F7CF4"/>
     <w:rsid w:val="0010031E"/>
     <w:rsid w:val="001012EB"/>
     <w:rsid w:val="001078D1"/>
     <w:rsid w:val="00111185"/>
-    <w:rsid w:val="00114BEF"/>
+    <w:rsid w:val="00112269"/>
+    <w:rsid w:val="00112423"/>
     <w:rsid w:val="0011511E"/>
     <w:rsid w:val="00115782"/>
     <w:rsid w:val="00124F36"/>
     <w:rsid w:val="00125666"/>
     <w:rsid w:val="00125C80"/>
-    <w:rsid w:val="001268A7"/>
     <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="00134A67"/>
+    <w:rsid w:val="001356ED"/>
     <w:rsid w:val="0013799F"/>
-    <w:rsid w:val="00140186"/>
     <w:rsid w:val="00140698"/>
     <w:rsid w:val="00140DF6"/>
-    <w:rsid w:val="0014319B"/>
-    <w:rsid w:val="00145A3F"/>
     <w:rsid w:val="00145C3F"/>
     <w:rsid w:val="00145D34"/>
     <w:rsid w:val="00146284"/>
     <w:rsid w:val="0014690F"/>
-    <w:rsid w:val="00147465"/>
     <w:rsid w:val="0015098E"/>
     <w:rsid w:val="00156EDF"/>
-    <w:rsid w:val="00162115"/>
     <w:rsid w:val="00164543"/>
     <w:rsid w:val="0016563B"/>
     <w:rsid w:val="001674D3"/>
     <w:rsid w:val="00172B3E"/>
-    <w:rsid w:val="00172CA4"/>
+    <w:rsid w:val="00174FDC"/>
     <w:rsid w:val="00175264"/>
     <w:rsid w:val="001803D2"/>
     <w:rsid w:val="0018228B"/>
     <w:rsid w:val="00185B50"/>
     <w:rsid w:val="0018625C"/>
     <w:rsid w:val="0018657D"/>
     <w:rsid w:val="00187A5D"/>
     <w:rsid w:val="00187DE7"/>
     <w:rsid w:val="00187E62"/>
-    <w:rsid w:val="00190788"/>
+    <w:rsid w:val="0019156F"/>
     <w:rsid w:val="0019186C"/>
-    <w:rsid w:val="00191C21"/>
     <w:rsid w:val="00192045"/>
     <w:rsid w:val="00192D98"/>
     <w:rsid w:val="00193B14"/>
     <w:rsid w:val="00193E72"/>
     <w:rsid w:val="00195267"/>
     <w:rsid w:val="0019600B"/>
     <w:rsid w:val="0019686E"/>
-    <w:rsid w:val="00196F7A"/>
-    <w:rsid w:val="00197308"/>
     <w:rsid w:val="001A0E2C"/>
     <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A20B8"/>
     <w:rsid w:val="001A28C9"/>
     <w:rsid w:val="001A34BC"/>
-    <w:rsid w:val="001A4285"/>
-    <w:rsid w:val="001A6D53"/>
+    <w:rsid w:val="001A7ECF"/>
     <w:rsid w:val="001B1C77"/>
     <w:rsid w:val="001B26EB"/>
     <w:rsid w:val="001B6F4A"/>
-    <w:rsid w:val="001C0741"/>
     <w:rsid w:val="001C5288"/>
     <w:rsid w:val="001C5864"/>
     <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D2041"/>
     <w:rsid w:val="001D4CE4"/>
     <w:rsid w:val="001D6D96"/>
     <w:rsid w:val="001E5621"/>
-    <w:rsid w:val="001F2C5D"/>
     <w:rsid w:val="001F3239"/>
     <w:rsid w:val="001F3EF9"/>
     <w:rsid w:val="001F3FC8"/>
     <w:rsid w:val="001F473A"/>
-    <w:rsid w:val="001F626D"/>
     <w:rsid w:val="001F627D"/>
     <w:rsid w:val="001F6622"/>
     <w:rsid w:val="00200EFE"/>
     <w:rsid w:val="00200F1F"/>
     <w:rsid w:val="0020126C"/>
     <w:rsid w:val="002013C5"/>
     <w:rsid w:val="002066EC"/>
-    <w:rsid w:val="00207325"/>
+    <w:rsid w:val="00207C4D"/>
     <w:rsid w:val="002100FC"/>
     <w:rsid w:val="00211983"/>
     <w:rsid w:val="00211A90"/>
-    <w:rsid w:val="00211AFE"/>
-    <w:rsid w:val="002129C5"/>
     <w:rsid w:val="00213313"/>
     <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214441"/>
     <w:rsid w:val="00214E52"/>
     <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="00222B8F"/>
     <w:rsid w:val="0022380D"/>
     <w:rsid w:val="00224B93"/>
-    <w:rsid w:val="002352E4"/>
+    <w:rsid w:val="00235E52"/>
     <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="00240080"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
     <w:rsid w:val="00246F13"/>
     <w:rsid w:val="00247A48"/>
-    <w:rsid w:val="00250C29"/>
     <w:rsid w:val="00250DD1"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
     <w:rsid w:val="0025267C"/>
     <w:rsid w:val="00253B6B"/>
-    <w:rsid w:val="00261E5F"/>
+    <w:rsid w:val="00255D87"/>
     <w:rsid w:val="00263C1F"/>
-    <w:rsid w:val="00264CE5"/>
     <w:rsid w:val="00265656"/>
     <w:rsid w:val="002657F4"/>
     <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
     <w:rsid w:val="002714E1"/>
     <w:rsid w:val="0027270B"/>
     <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="002746CB"/>
     <w:rsid w:val="00274D17"/>
     <w:rsid w:val="00282E7B"/>
     <w:rsid w:val="002838C8"/>
-    <w:rsid w:val="002844C1"/>
     <w:rsid w:val="002869EA"/>
-    <w:rsid w:val="002873D2"/>
-    <w:rsid w:val="002877F0"/>
     <w:rsid w:val="00290805"/>
     <w:rsid w:val="00290C2A"/>
     <w:rsid w:val="002931DD"/>
     <w:rsid w:val="00295140"/>
     <w:rsid w:val="0029740B"/>
     <w:rsid w:val="00297B2C"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A21ED"/>
     <w:rsid w:val="002A3C6D"/>
     <w:rsid w:val="002A3F88"/>
     <w:rsid w:val="002A710D"/>
     <w:rsid w:val="002B0F11"/>
-    <w:rsid w:val="002B2996"/>
     <w:rsid w:val="002B2BB1"/>
     <w:rsid w:val="002B2E17"/>
-    <w:rsid w:val="002B2ED6"/>
-    <w:rsid w:val="002B5BFB"/>
     <w:rsid w:val="002B6560"/>
-    <w:rsid w:val="002B7A98"/>
     <w:rsid w:val="002C3EBE"/>
-    <w:rsid w:val="002C41BA"/>
     <w:rsid w:val="002C4565"/>
     <w:rsid w:val="002C55FF"/>
     <w:rsid w:val="002C592B"/>
     <w:rsid w:val="002D300D"/>
-    <w:rsid w:val="002E028D"/>
+    <w:rsid w:val="002D795E"/>
     <w:rsid w:val="002E0ADE"/>
     <w:rsid w:val="002E0CD4"/>
     <w:rsid w:val="002E1853"/>
     <w:rsid w:val="002E245A"/>
-    <w:rsid w:val="002E30A8"/>
     <w:rsid w:val="002E3A90"/>
-    <w:rsid w:val="002E3B6C"/>
     <w:rsid w:val="002E46CC"/>
     <w:rsid w:val="002E4F48"/>
     <w:rsid w:val="002E56B6"/>
     <w:rsid w:val="002E62CB"/>
     <w:rsid w:val="002E6A6F"/>
     <w:rsid w:val="002E6DF1"/>
     <w:rsid w:val="002E6ED9"/>
     <w:rsid w:val="002F0957"/>
     <w:rsid w:val="002F41AD"/>
     <w:rsid w:val="002F43F6"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F71D5"/>
     <w:rsid w:val="003020BB"/>
     <w:rsid w:val="00302266"/>
-    <w:rsid w:val="003034FA"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00305AB2"/>
     <w:rsid w:val="0031032B"/>
     <w:rsid w:val="00316E87"/>
     <w:rsid w:val="003174F6"/>
-    <w:rsid w:val="00322505"/>
+    <w:rsid w:val="00324033"/>
     <w:rsid w:val="0032453E"/>
     <w:rsid w:val="00325053"/>
     <w:rsid w:val="003256AC"/>
-    <w:rsid w:val="003260CE"/>
-    <w:rsid w:val="0033128C"/>
     <w:rsid w:val="0033129D"/>
     <w:rsid w:val="003320ED"/>
     <w:rsid w:val="0033480E"/>
-    <w:rsid w:val="00337111"/>
+    <w:rsid w:val="003351EB"/>
     <w:rsid w:val="00337123"/>
     <w:rsid w:val="00341866"/>
     <w:rsid w:val="00342C0C"/>
     <w:rsid w:val="00342DBD"/>
-    <w:rsid w:val="00343BE7"/>
     <w:rsid w:val="003535E0"/>
     <w:rsid w:val="003543AC"/>
-    <w:rsid w:val="00354968"/>
     <w:rsid w:val="00355D02"/>
     <w:rsid w:val="00361669"/>
-    <w:rsid w:val="00366377"/>
+    <w:rsid w:val="003628B2"/>
+    <w:rsid w:val="00365067"/>
+    <w:rsid w:val="003658DC"/>
     <w:rsid w:val="00366F56"/>
-    <w:rsid w:val="003702BC"/>
-    <w:rsid w:val="003735BD"/>
+    <w:rsid w:val="00373337"/>
     <w:rsid w:val="003737C8"/>
     <w:rsid w:val="0037589D"/>
     <w:rsid w:val="00376BB1"/>
     <w:rsid w:val="00377E23"/>
-    <w:rsid w:val="0038018F"/>
+    <w:rsid w:val="003802E2"/>
+    <w:rsid w:val="0038147F"/>
     <w:rsid w:val="0038277C"/>
     <w:rsid w:val="003837F1"/>
-    <w:rsid w:val="00383B62"/>
     <w:rsid w:val="003841FC"/>
     <w:rsid w:val="00385347"/>
+    <w:rsid w:val="00385D33"/>
     <w:rsid w:val="0038638B"/>
     <w:rsid w:val="003909E0"/>
     <w:rsid w:val="00393E09"/>
-    <w:rsid w:val="00395855"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
     <w:rsid w:val="003A0B64"/>
-    <w:rsid w:val="003A0E47"/>
     <w:rsid w:val="003A30C8"/>
     <w:rsid w:val="003A31B9"/>
     <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A526B"/>
     <w:rsid w:val="003A551B"/>
-    <w:rsid w:val="003A60F3"/>
     <w:rsid w:val="003A6CCB"/>
     <w:rsid w:val="003B10C4"/>
     <w:rsid w:val="003B48EB"/>
-    <w:rsid w:val="003B50DB"/>
     <w:rsid w:val="003B5CD1"/>
-    <w:rsid w:val="003B660C"/>
+    <w:rsid w:val="003B7EE9"/>
     <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C29F0"/>
     <w:rsid w:val="003C33FF"/>
     <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4E59"/>
     <w:rsid w:val="003C4F6F"/>
     <w:rsid w:val="003C53F9"/>
     <w:rsid w:val="003C64A5"/>
     <w:rsid w:val="003D03CC"/>
-    <w:rsid w:val="003D0E8F"/>
+    <w:rsid w:val="003D0DE3"/>
     <w:rsid w:val="003D2295"/>
     <w:rsid w:val="003D378C"/>
     <w:rsid w:val="003D3893"/>
     <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003D79DC"/>
     <w:rsid w:val="003E0116"/>
-    <w:rsid w:val="003E03A9"/>
-    <w:rsid w:val="003E0C59"/>
     <w:rsid w:val="003E10EE"/>
-    <w:rsid w:val="003E1DCD"/>
     <w:rsid w:val="003E26C3"/>
-    <w:rsid w:val="003E3B3F"/>
+    <w:rsid w:val="003E4095"/>
     <w:rsid w:val="003F0BC8"/>
     <w:rsid w:val="003F0D6C"/>
     <w:rsid w:val="003F0F26"/>
     <w:rsid w:val="003F12D9"/>
     <w:rsid w:val="003F1B4C"/>
-    <w:rsid w:val="003F218B"/>
     <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F560A"/>
+    <w:rsid w:val="003F5EBB"/>
+    <w:rsid w:val="003F5F24"/>
     <w:rsid w:val="003F677F"/>
-    <w:rsid w:val="003F714D"/>
-    <w:rsid w:val="004000B9"/>
     <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00403BCD"/>
+    <w:rsid w:val="00404DE4"/>
     <w:rsid w:val="0040595E"/>
     <w:rsid w:val="00407C22"/>
     <w:rsid w:val="00412BBE"/>
     <w:rsid w:val="00414B20"/>
     <w:rsid w:val="00414E19"/>
     <w:rsid w:val="0041628A"/>
     <w:rsid w:val="00417DE3"/>
     <w:rsid w:val="00420850"/>
-    <w:rsid w:val="00421EC2"/>
     <w:rsid w:val="0042322E"/>
-    <w:rsid w:val="0042349B"/>
     <w:rsid w:val="00423968"/>
     <w:rsid w:val="00427054"/>
+    <w:rsid w:val="00427795"/>
     <w:rsid w:val="004304B1"/>
     <w:rsid w:val="00432DA8"/>
     <w:rsid w:val="0043320A"/>
     <w:rsid w:val="004332E3"/>
     <w:rsid w:val="004371A3"/>
-    <w:rsid w:val="004413DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0044529B"/>
     <w:rsid w:val="00446960"/>
     <w:rsid w:val="00446F37"/>
     <w:rsid w:val="004518A6"/>
-    <w:rsid w:val="00452798"/>
     <w:rsid w:val="00453E1D"/>
     <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00454F65"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457550"/>
     <w:rsid w:val="00457B74"/>
     <w:rsid w:val="00461B2A"/>
     <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="004640A8"/>
+    <w:rsid w:val="0046741E"/>
     <w:rsid w:val="00470294"/>
+    <w:rsid w:val="0047043C"/>
     <w:rsid w:val="00471EBE"/>
-    <w:rsid w:val="00472791"/>
     <w:rsid w:val="00474C50"/>
-    <w:rsid w:val="00475EE5"/>
     <w:rsid w:val="004771F9"/>
     <w:rsid w:val="00484539"/>
     <w:rsid w:val="00486006"/>
+    <w:rsid w:val="004866E4"/>
     <w:rsid w:val="00486BAD"/>
     <w:rsid w:val="00486BBE"/>
     <w:rsid w:val="00486D37"/>
     <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00487C2D"/>
     <w:rsid w:val="00490BF3"/>
-    <w:rsid w:val="00491A3D"/>
-    <w:rsid w:val="00492594"/>
     <w:rsid w:val="00495A75"/>
     <w:rsid w:val="00495CAE"/>
     <w:rsid w:val="00496E34"/>
-    <w:rsid w:val="00497614"/>
     <w:rsid w:val="004A0652"/>
-    <w:rsid w:val="004A0806"/>
     <w:rsid w:val="004A1BD5"/>
     <w:rsid w:val="004A61E1"/>
     <w:rsid w:val="004A7C11"/>
     <w:rsid w:val="004A7CA7"/>
     <w:rsid w:val="004B1A75"/>
     <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B2ED9"/>
     <w:rsid w:val="004B315D"/>
-    <w:rsid w:val="004B3F92"/>
     <w:rsid w:val="004B55F3"/>
     <w:rsid w:val="004B5797"/>
     <w:rsid w:val="004B5DDC"/>
     <w:rsid w:val="004B798E"/>
     <w:rsid w:val="004C2ABD"/>
-    <w:rsid w:val="004C426B"/>
+    <w:rsid w:val="004C35F3"/>
+    <w:rsid w:val="004C3E49"/>
     <w:rsid w:val="004C5F62"/>
-    <w:rsid w:val="004C6069"/>
     <w:rsid w:val="004C6BF1"/>
     <w:rsid w:val="004C6D53"/>
-    <w:rsid w:val="004D036F"/>
     <w:rsid w:val="004D3E58"/>
     <w:rsid w:val="004D6746"/>
     <w:rsid w:val="004D767B"/>
     <w:rsid w:val="004D7D8F"/>
     <w:rsid w:val="004E0F32"/>
-    <w:rsid w:val="004E1FF8"/>
     <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E4512"/>
     <w:rsid w:val="004E493C"/>
     <w:rsid w:val="004E623E"/>
     <w:rsid w:val="004E7092"/>
     <w:rsid w:val="004E7ECE"/>
-    <w:rsid w:val="004F1713"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F3E32"/>
     <w:rsid w:val="004F4DB1"/>
     <w:rsid w:val="004F6F64"/>
     <w:rsid w:val="005000D9"/>
     <w:rsid w:val="005004EC"/>
     <w:rsid w:val="005016A9"/>
     <w:rsid w:val="00503E71"/>
     <w:rsid w:val="00504C5A"/>
     <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="005126CF"/>
     <w:rsid w:val="00517756"/>
     <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00520F44"/>
     <w:rsid w:val="00523C53"/>
     <w:rsid w:val="005266FD"/>
-    <w:rsid w:val="00527608"/>
     <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00531A1B"/>
     <w:rsid w:val="0054134B"/>
     <w:rsid w:val="00542012"/>
     <w:rsid w:val="00542F4D"/>
     <w:rsid w:val="00543DF5"/>
     <w:rsid w:val="005441F4"/>
-    <w:rsid w:val="00544E22"/>
     <w:rsid w:val="00545A61"/>
-    <w:rsid w:val="005502C8"/>
     <w:rsid w:val="0055260D"/>
-    <w:rsid w:val="005533E2"/>
     <w:rsid w:val="00555422"/>
     <w:rsid w:val="00555810"/>
     <w:rsid w:val="00557395"/>
     <w:rsid w:val="00560ACA"/>
-    <w:rsid w:val="005626B1"/>
     <w:rsid w:val="00562DCA"/>
     <w:rsid w:val="0056568F"/>
     <w:rsid w:val="0057436C"/>
     <w:rsid w:val="00575DE3"/>
-    <w:rsid w:val="00577180"/>
     <w:rsid w:val="00582578"/>
-    <w:rsid w:val="0058366D"/>
-    <w:rsid w:val="00584969"/>
     <w:rsid w:val="005854EC"/>
     <w:rsid w:val="005858E4"/>
     <w:rsid w:val="0058621D"/>
-    <w:rsid w:val="00596E1E"/>
-    <w:rsid w:val="005A42E7"/>
+    <w:rsid w:val="005864C1"/>
+    <w:rsid w:val="005A2BBC"/>
     <w:rsid w:val="005A4CBE"/>
     <w:rsid w:val="005A50E7"/>
     <w:rsid w:val="005B04A8"/>
     <w:rsid w:val="005B0F20"/>
     <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B2037"/>
     <w:rsid w:val="005B28AD"/>
     <w:rsid w:val="005B328D"/>
     <w:rsid w:val="005B3503"/>
     <w:rsid w:val="005B3EE7"/>
     <w:rsid w:val="005B4DCD"/>
     <w:rsid w:val="005B4FAD"/>
     <w:rsid w:val="005C1E8E"/>
     <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C2A40"/>
     <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005C4789"/>
+    <w:rsid w:val="005D16ED"/>
     <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D4A91"/>
+    <w:rsid w:val="005D64E1"/>
     <w:rsid w:val="005D6E04"/>
     <w:rsid w:val="005D7A12"/>
-    <w:rsid w:val="005E132F"/>
-    <w:rsid w:val="005E1512"/>
     <w:rsid w:val="005E1E1F"/>
     <w:rsid w:val="005E1FFD"/>
     <w:rsid w:val="005E53EE"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
-    <w:rsid w:val="005F1EE3"/>
     <w:rsid w:val="005F346D"/>
     <w:rsid w:val="005F38FB"/>
     <w:rsid w:val="00602801"/>
     <w:rsid w:val="00602D3B"/>
     <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="006065AB"/>
     <w:rsid w:val="00606EA1"/>
     <w:rsid w:val="006112FD"/>
     <w:rsid w:val="006128F0"/>
-    <w:rsid w:val="006151EC"/>
+    <w:rsid w:val="006142A1"/>
+    <w:rsid w:val="006153FA"/>
     <w:rsid w:val="0061726B"/>
     <w:rsid w:val="00617B81"/>
-    <w:rsid w:val="00622C1B"/>
+    <w:rsid w:val="0062301E"/>
     <w:rsid w:val="0062387A"/>
-    <w:rsid w:val="006238D4"/>
-    <w:rsid w:val="00631FC9"/>
+    <w:rsid w:val="00626D17"/>
+    <w:rsid w:val="0062761E"/>
     <w:rsid w:val="006326D8"/>
     <w:rsid w:val="0063377D"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
     <w:rsid w:val="00640336"/>
     <w:rsid w:val="00640FC9"/>
     <w:rsid w:val="006414D3"/>
-    <w:rsid w:val="00642934"/>
     <w:rsid w:val="006432F2"/>
-    <w:rsid w:val="0064603B"/>
     <w:rsid w:val="006475C2"/>
-    <w:rsid w:val="006522D8"/>
+    <w:rsid w:val="0064777A"/>
     <w:rsid w:val="0065320F"/>
     <w:rsid w:val="00653D64"/>
-    <w:rsid w:val="00653EEF"/>
-    <w:rsid w:val="0065428F"/>
     <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="006556DE"/>
     <w:rsid w:val="00657C97"/>
     <w:rsid w:val="00660BAB"/>
-    <w:rsid w:val="00661BB1"/>
     <w:rsid w:val="00667489"/>
     <w:rsid w:val="00667F8A"/>
     <w:rsid w:val="00670D44"/>
-    <w:rsid w:val="00671DC8"/>
     <w:rsid w:val="00673639"/>
     <w:rsid w:val="00673F4C"/>
-    <w:rsid w:val="00676A1E"/>
     <w:rsid w:val="00676AFC"/>
-    <w:rsid w:val="0067730F"/>
-    <w:rsid w:val="00677EAC"/>
+    <w:rsid w:val="00676C6C"/>
     <w:rsid w:val="006807CD"/>
     <w:rsid w:val="006819D0"/>
     <w:rsid w:val="00682D43"/>
-    <w:rsid w:val="006830DE"/>
-    <w:rsid w:val="00683386"/>
     <w:rsid w:val="00683ABD"/>
-    <w:rsid w:val="00683FBE"/>
     <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00687D06"/>
     <w:rsid w:val="00690463"/>
-    <w:rsid w:val="00691C47"/>
     <w:rsid w:val="00692200"/>
     <w:rsid w:val="00693DE5"/>
     <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0731"/>
     <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A0E7E"/>
+    <w:rsid w:val="006A1049"/>
     <w:rsid w:val="006A12D9"/>
     <w:rsid w:val="006A41E9"/>
-    <w:rsid w:val="006A4231"/>
-    <w:rsid w:val="006A4283"/>
     <w:rsid w:val="006A68AD"/>
-    <w:rsid w:val="006B0520"/>
     <w:rsid w:val="006B12CB"/>
     <w:rsid w:val="006B2030"/>
     <w:rsid w:val="006B5916"/>
-    <w:rsid w:val="006B6465"/>
-    <w:rsid w:val="006C0B08"/>
+    <w:rsid w:val="006C20FF"/>
     <w:rsid w:val="006C4775"/>
     <w:rsid w:val="006C4F4A"/>
     <w:rsid w:val="006C5E80"/>
     <w:rsid w:val="006C78AB"/>
     <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D0010"/>
     <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D0796"/>
     <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D2A89"/>
     <w:rsid w:val="006D3509"/>
     <w:rsid w:val="006D7503"/>
     <w:rsid w:val="006D7C6E"/>
-    <w:rsid w:val="006D7F91"/>
     <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E11D2"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="006E25F2"/>
-    <w:rsid w:val="006E2A67"/>
     <w:rsid w:val="006E2F95"/>
     <w:rsid w:val="006E49BF"/>
     <w:rsid w:val="006E4D4C"/>
-    <w:rsid w:val="006E69C4"/>
-    <w:rsid w:val="006E6AF7"/>
     <w:rsid w:val="006E6EF3"/>
     <w:rsid w:val="006E7793"/>
     <w:rsid w:val="006F148B"/>
-    <w:rsid w:val="006F4D61"/>
     <w:rsid w:val="006F4F65"/>
-    <w:rsid w:val="007007F2"/>
-    <w:rsid w:val="00700C5C"/>
     <w:rsid w:val="00701684"/>
     <w:rsid w:val="00705085"/>
     <w:rsid w:val="00705EAF"/>
     <w:rsid w:val="0070773E"/>
     <w:rsid w:val="007101CC"/>
-    <w:rsid w:val="00711418"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00712CD2"/>
+    <w:rsid w:val="00714E0A"/>
     <w:rsid w:val="00715C55"/>
-    <w:rsid w:val="00717AA2"/>
     <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00720142"/>
     <w:rsid w:val="00724658"/>
     <w:rsid w:val="00724E3B"/>
     <w:rsid w:val="00725EEA"/>
     <w:rsid w:val="007276B6"/>
     <w:rsid w:val="00730CE9"/>
     <w:rsid w:val="00730E5E"/>
     <w:rsid w:val="007318FE"/>
-    <w:rsid w:val="00731C55"/>
     <w:rsid w:val="0073373D"/>
-    <w:rsid w:val="00735040"/>
-    <w:rsid w:val="007408C2"/>
+    <w:rsid w:val="00734434"/>
+    <w:rsid w:val="00737C5D"/>
+    <w:rsid w:val="007405AD"/>
     <w:rsid w:val="007439DB"/>
     <w:rsid w:val="00746F04"/>
-    <w:rsid w:val="00747172"/>
-    <w:rsid w:val="00753528"/>
     <w:rsid w:val="007542E0"/>
     <w:rsid w:val="007568D8"/>
-    <w:rsid w:val="007600B0"/>
-    <w:rsid w:val="00761E03"/>
+    <w:rsid w:val="00761B3D"/>
+    <w:rsid w:val="00762A7F"/>
     <w:rsid w:val="00765316"/>
     <w:rsid w:val="0076602C"/>
-    <w:rsid w:val="00767A98"/>
+    <w:rsid w:val="00767043"/>
     <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00771587"/>
+    <w:rsid w:val="00775737"/>
     <w:rsid w:val="0077719D"/>
     <w:rsid w:val="00780DF0"/>
     <w:rsid w:val="007810B7"/>
     <w:rsid w:val="00782F0F"/>
     <w:rsid w:val="0078367C"/>
-    <w:rsid w:val="00784081"/>
     <w:rsid w:val="0078538F"/>
     <w:rsid w:val="00787482"/>
-    <w:rsid w:val="007912A0"/>
-    <w:rsid w:val="007953AE"/>
+    <w:rsid w:val="0079405C"/>
     <w:rsid w:val="007A286D"/>
     <w:rsid w:val="007A314D"/>
-    <w:rsid w:val="007A3716"/>
     <w:rsid w:val="007A38DF"/>
-    <w:rsid w:val="007A53DB"/>
+    <w:rsid w:val="007A4B51"/>
     <w:rsid w:val="007A6DDD"/>
-    <w:rsid w:val="007A7209"/>
     <w:rsid w:val="007B00E5"/>
-    <w:rsid w:val="007B0C1F"/>
-    <w:rsid w:val="007B138F"/>
     <w:rsid w:val="007B20CF"/>
-    <w:rsid w:val="007B2259"/>
     <w:rsid w:val="007B2499"/>
-    <w:rsid w:val="007B296A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B5F40"/>
+    <w:rsid w:val="007B6354"/>
     <w:rsid w:val="007B72E1"/>
     <w:rsid w:val="007B783A"/>
-    <w:rsid w:val="007C0AB2"/>
     <w:rsid w:val="007C1B95"/>
     <w:rsid w:val="007C2447"/>
-    <w:rsid w:val="007C314B"/>
     <w:rsid w:val="007C3DF3"/>
     <w:rsid w:val="007C41C3"/>
     <w:rsid w:val="007C4BD3"/>
     <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D1C8B"/>
     <w:rsid w:val="007D5A8C"/>
-    <w:rsid w:val="007D6EC9"/>
+    <w:rsid w:val="007D643C"/>
     <w:rsid w:val="007D73FB"/>
     <w:rsid w:val="007E2F2D"/>
     <w:rsid w:val="007E7856"/>
-    <w:rsid w:val="007F0FB3"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
     <w:rsid w:val="007F2F03"/>
-    <w:rsid w:val="007F4923"/>
+    <w:rsid w:val="007F446E"/>
     <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="0080334C"/>
     <w:rsid w:val="008039A2"/>
     <w:rsid w:val="008066AD"/>
-    <w:rsid w:val="00806C0A"/>
-    <w:rsid w:val="008100C8"/>
+    <w:rsid w:val="00810748"/>
+    <w:rsid w:val="00811372"/>
+    <w:rsid w:val="00811B32"/>
     <w:rsid w:val="008122C2"/>
     <w:rsid w:val="00814AF1"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
-    <w:rsid w:val="008175C0"/>
     <w:rsid w:val="0082153D"/>
-    <w:rsid w:val="00823B44"/>
-    <w:rsid w:val="008250E7"/>
+    <w:rsid w:val="00824D15"/>
     <w:rsid w:val="008255AA"/>
-    <w:rsid w:val="00827E7A"/>
     <w:rsid w:val="00830FF3"/>
     <w:rsid w:val="008334BF"/>
     <w:rsid w:val="00833C53"/>
     <w:rsid w:val="00836B8C"/>
-    <w:rsid w:val="00837483"/>
+    <w:rsid w:val="00837443"/>
     <w:rsid w:val="00840062"/>
-    <w:rsid w:val="0084090E"/>
     <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="0084210E"/>
     <w:rsid w:val="008436F5"/>
     <w:rsid w:val="008448D9"/>
     <w:rsid w:val="00846C08"/>
-    <w:rsid w:val="008519DD"/>
+    <w:rsid w:val="00851724"/>
     <w:rsid w:val="008530E7"/>
     <w:rsid w:val="00856BDB"/>
     <w:rsid w:val="00857675"/>
     <w:rsid w:val="00857B2B"/>
-    <w:rsid w:val="00857F07"/>
     <w:rsid w:val="008610E2"/>
-    <w:rsid w:val="008668D1"/>
-    <w:rsid w:val="0087078D"/>
     <w:rsid w:val="00872C48"/>
-    <w:rsid w:val="008730A2"/>
-    <w:rsid w:val="00873D1C"/>
     <w:rsid w:val="00875EC3"/>
     <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="0088005D"/>
     <w:rsid w:val="008808C5"/>
     <w:rsid w:val="00881A7C"/>
     <w:rsid w:val="00883C78"/>
-    <w:rsid w:val="00884169"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
     <w:rsid w:val="00886A5F"/>
     <w:rsid w:val="00887252"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="00890052"/>
     <w:rsid w:val="008947AE"/>
     <w:rsid w:val="00894E3A"/>
     <w:rsid w:val="00895A2F"/>
     <w:rsid w:val="0089675A"/>
     <w:rsid w:val="00896EBD"/>
-    <w:rsid w:val="008A2694"/>
-    <w:rsid w:val="008A4326"/>
+    <w:rsid w:val="008A10F5"/>
     <w:rsid w:val="008A5665"/>
     <w:rsid w:val="008A5A2C"/>
-    <w:rsid w:val="008A7F0C"/>
     <w:rsid w:val="008B24A8"/>
     <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B2FE2"/>
     <w:rsid w:val="008B3D78"/>
-    <w:rsid w:val="008B6CEA"/>
+    <w:rsid w:val="008B6B3A"/>
     <w:rsid w:val="008C261B"/>
     <w:rsid w:val="008C33E8"/>
     <w:rsid w:val="008C4FCA"/>
     <w:rsid w:val="008C57C2"/>
-    <w:rsid w:val="008C6B67"/>
+    <w:rsid w:val="008C5D9F"/>
     <w:rsid w:val="008C7882"/>
     <w:rsid w:val="008D2261"/>
     <w:rsid w:val="008D4C28"/>
-    <w:rsid w:val="008D5310"/>
     <w:rsid w:val="008D577B"/>
-    <w:rsid w:val="008D660F"/>
     <w:rsid w:val="008D6B81"/>
     <w:rsid w:val="008D7A98"/>
     <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E2287"/>
     <w:rsid w:val="008E37A2"/>
     <w:rsid w:val="008E45C4"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
     <w:rsid w:val="008E6BF8"/>
     <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F2508"/>
+    <w:rsid w:val="008F4550"/>
     <w:rsid w:val="008F46C7"/>
     <w:rsid w:val="008F4DEF"/>
-    <w:rsid w:val="008F7EC9"/>
     <w:rsid w:val="00903D0D"/>
     <w:rsid w:val="009048E1"/>
-    <w:rsid w:val="00904C73"/>
     <w:rsid w:val="0090598C"/>
     <w:rsid w:val="00907082"/>
     <w:rsid w:val="009071BB"/>
-    <w:rsid w:val="00910715"/>
-    <w:rsid w:val="009114AE"/>
     <w:rsid w:val="00913885"/>
     <w:rsid w:val="00915ABF"/>
     <w:rsid w:val="00916C9E"/>
-    <w:rsid w:val="009218C0"/>
     <w:rsid w:val="00921CAD"/>
     <w:rsid w:val="009311ED"/>
     <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933C3C"/>
     <w:rsid w:val="00933D18"/>
-    <w:rsid w:val="0093455E"/>
+    <w:rsid w:val="00935263"/>
     <w:rsid w:val="00935AFA"/>
-    <w:rsid w:val="00935B4C"/>
-    <w:rsid w:val="009379DA"/>
     <w:rsid w:val="00940AF9"/>
     <w:rsid w:val="00942221"/>
     <w:rsid w:val="00944A3D"/>
-    <w:rsid w:val="00946D34"/>
-    <w:rsid w:val="00947466"/>
     <w:rsid w:val="00950D0B"/>
     <w:rsid w:val="00950FBB"/>
     <w:rsid w:val="00951118"/>
     <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
     <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
-    <w:rsid w:val="00956E15"/>
     <w:rsid w:val="0095776D"/>
     <w:rsid w:val="009604D5"/>
     <w:rsid w:val="00961156"/>
-    <w:rsid w:val="00964C12"/>
     <w:rsid w:val="00964F03"/>
     <w:rsid w:val="00966F1F"/>
     <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="009677AD"/>
     <w:rsid w:val="00967A2E"/>
-    <w:rsid w:val="00967BF2"/>
+    <w:rsid w:val="00975198"/>
     <w:rsid w:val="00975676"/>
     <w:rsid w:val="00976467"/>
     <w:rsid w:val="00976D32"/>
-    <w:rsid w:val="00983CEF"/>
-    <w:rsid w:val="0098401E"/>
     <w:rsid w:val="009844F7"/>
-    <w:rsid w:val="00987A80"/>
     <w:rsid w:val="009938F7"/>
     <w:rsid w:val="009A05AA"/>
     <w:rsid w:val="009A2D5A"/>
     <w:rsid w:val="009A6509"/>
     <w:rsid w:val="009A67BD"/>
     <w:rsid w:val="009A6E2F"/>
     <w:rsid w:val="009B045C"/>
     <w:rsid w:val="009B2969"/>
     <w:rsid w:val="009B2C7E"/>
     <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B3E01"/>
     <w:rsid w:val="009B6DBD"/>
     <w:rsid w:val="009C108A"/>
-    <w:rsid w:val="009C2667"/>
     <w:rsid w:val="009C2E47"/>
     <w:rsid w:val="009C32E4"/>
-    <w:rsid w:val="009C6518"/>
     <w:rsid w:val="009C6BFB"/>
     <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D310E"/>
     <w:rsid w:val="009D54F4"/>
     <w:rsid w:val="009E2C00"/>
-    <w:rsid w:val="009E379E"/>
-    <w:rsid w:val="009E3D8F"/>
     <w:rsid w:val="009E49AD"/>
     <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E5280"/>
     <w:rsid w:val="009E66FE"/>
     <w:rsid w:val="009E70F4"/>
-    <w:rsid w:val="009E71FA"/>
     <w:rsid w:val="009E72A3"/>
     <w:rsid w:val="009F05AB"/>
-    <w:rsid w:val="009F0CA8"/>
     <w:rsid w:val="009F1AD2"/>
-    <w:rsid w:val="009F1E19"/>
     <w:rsid w:val="009F2131"/>
-    <w:rsid w:val="009F31A3"/>
     <w:rsid w:val="009F3687"/>
-    <w:rsid w:val="009F7F6B"/>
     <w:rsid w:val="00A00C78"/>
     <w:rsid w:val="00A0479E"/>
-    <w:rsid w:val="00A072AF"/>
+    <w:rsid w:val="00A0642E"/>
     <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A109E2"/>
     <w:rsid w:val="00A11755"/>
-    <w:rsid w:val="00A1499B"/>
-    <w:rsid w:val="00A15871"/>
     <w:rsid w:val="00A207FB"/>
-    <w:rsid w:val="00A21617"/>
-    <w:rsid w:val="00A23105"/>
     <w:rsid w:val="00A24016"/>
     <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26F44"/>
-    <w:rsid w:val="00A300AB"/>
+    <w:rsid w:val="00A336CE"/>
     <w:rsid w:val="00A34FAB"/>
-    <w:rsid w:val="00A36A7A"/>
-    <w:rsid w:val="00A41933"/>
     <w:rsid w:val="00A42C43"/>
-    <w:rsid w:val="00A42F06"/>
     <w:rsid w:val="00A4313D"/>
-    <w:rsid w:val="00A44A93"/>
     <w:rsid w:val="00A44CC4"/>
-    <w:rsid w:val="00A5011D"/>
+    <w:rsid w:val="00A46429"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A52EB2"/>
-    <w:rsid w:val="00A542FD"/>
-    <w:rsid w:val="00A570F2"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A61C6D"/>
-    <w:rsid w:val="00A62207"/>
     <w:rsid w:val="00A63015"/>
     <w:rsid w:val="00A6387B"/>
-    <w:rsid w:val="00A63EB7"/>
+    <w:rsid w:val="00A64964"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A704A3"/>
-    <w:rsid w:val="00A70FD5"/>
-    <w:rsid w:val="00A7441D"/>
+    <w:rsid w:val="00A707A0"/>
+    <w:rsid w:val="00A729A5"/>
+    <w:rsid w:val="00A733BD"/>
     <w:rsid w:val="00A75E23"/>
-    <w:rsid w:val="00A77E44"/>
+    <w:rsid w:val="00A820FF"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F8A"/>
     <w:rsid w:val="00A84622"/>
     <w:rsid w:val="00A84BF0"/>
-    <w:rsid w:val="00A870C2"/>
     <w:rsid w:val="00A9226B"/>
     <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A9594B"/>
     <w:rsid w:val="00A95B56"/>
     <w:rsid w:val="00A969AF"/>
     <w:rsid w:val="00A97567"/>
-    <w:rsid w:val="00AA0D9A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA6BC1"/>
+    <w:rsid w:val="00AA457C"/>
+    <w:rsid w:val="00AA675F"/>
     <w:rsid w:val="00AB0D0F"/>
     <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB234D"/>
     <w:rsid w:val="00AB328A"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
     <w:rsid w:val="00AB6BA7"/>
     <w:rsid w:val="00AB7BE8"/>
     <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1089"/>
     <w:rsid w:val="00AD1CEA"/>
     <w:rsid w:val="00AD4DB9"/>
-    <w:rsid w:val="00AD5D44"/>
     <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AD7412"/>
     <w:rsid w:val="00AE07EE"/>
-    <w:rsid w:val="00AE100F"/>
-    <w:rsid w:val="00AE33A6"/>
     <w:rsid w:val="00AE35B2"/>
     <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AE770E"/>
     <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00463"/>
     <w:rsid w:val="00B00CA4"/>
-    <w:rsid w:val="00B01364"/>
     <w:rsid w:val="00B01696"/>
-    <w:rsid w:val="00B0200E"/>
     <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B02A93"/>
     <w:rsid w:val="00B03310"/>
     <w:rsid w:val="00B075D6"/>
     <w:rsid w:val="00B113B9"/>
     <w:rsid w:val="00B119A2"/>
     <w:rsid w:val="00B13B6D"/>
-    <w:rsid w:val="00B14E9C"/>
     <w:rsid w:val="00B177F2"/>
     <w:rsid w:val="00B201F1"/>
-    <w:rsid w:val="00B24D63"/>
-    <w:rsid w:val="00B25B9E"/>
     <w:rsid w:val="00B2603F"/>
     <w:rsid w:val="00B26659"/>
     <w:rsid w:val="00B304E7"/>
     <w:rsid w:val="00B318B6"/>
     <w:rsid w:val="00B32DC4"/>
-    <w:rsid w:val="00B34265"/>
+    <w:rsid w:val="00B33CCB"/>
     <w:rsid w:val="00B3499B"/>
-    <w:rsid w:val="00B34FF3"/>
+    <w:rsid w:val="00B36784"/>
+    <w:rsid w:val="00B36CF0"/>
     <w:rsid w:val="00B41F47"/>
     <w:rsid w:val="00B44468"/>
     <w:rsid w:val="00B5634E"/>
     <w:rsid w:val="00B57E76"/>
     <w:rsid w:val="00B601C5"/>
     <w:rsid w:val="00B60AC9"/>
-    <w:rsid w:val="00B6428C"/>
-    <w:rsid w:val="00B66140"/>
     <w:rsid w:val="00B67323"/>
-    <w:rsid w:val="00B67B1D"/>
+    <w:rsid w:val="00B7075D"/>
     <w:rsid w:val="00B715F2"/>
     <w:rsid w:val="00B72BBB"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
     <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B75CF0"/>
     <w:rsid w:val="00B779AA"/>
     <w:rsid w:val="00B81C95"/>
     <w:rsid w:val="00B82330"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
     <w:rsid w:val="00B84B3A"/>
     <w:rsid w:val="00B86896"/>
-    <w:rsid w:val="00B86B84"/>
     <w:rsid w:val="00B875A6"/>
     <w:rsid w:val="00B90F3F"/>
-    <w:rsid w:val="00B92B6B"/>
+    <w:rsid w:val="00B9188D"/>
     <w:rsid w:val="00B93E4C"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00BA1788"/>
+    <w:rsid w:val="00BA3835"/>
     <w:rsid w:val="00BA5C89"/>
-    <w:rsid w:val="00BA759A"/>
     <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB1732"/>
     <w:rsid w:val="00BB18F9"/>
     <w:rsid w:val="00BB2539"/>
     <w:rsid w:val="00BB3089"/>
-    <w:rsid w:val="00BB3544"/>
+    <w:rsid w:val="00BB3F32"/>
     <w:rsid w:val="00BB4CE2"/>
-    <w:rsid w:val="00BB5CA9"/>
     <w:rsid w:val="00BB5EF0"/>
     <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB6C59"/>
+    <w:rsid w:val="00BB766A"/>
     <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC26E1"/>
     <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BC7E03"/>
     <w:rsid w:val="00BD2278"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD28E3"/>
     <w:rsid w:val="00BD6C2B"/>
     <w:rsid w:val="00BD76B8"/>
     <w:rsid w:val="00BE117E"/>
-    <w:rsid w:val="00BE17B2"/>
     <w:rsid w:val="00BE3261"/>
-    <w:rsid w:val="00BE51A0"/>
     <w:rsid w:val="00BF00EF"/>
     <w:rsid w:val="00BF58FC"/>
-    <w:rsid w:val="00BF5E34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF6E76"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
-    <w:rsid w:val="00C021AF"/>
     <w:rsid w:val="00C05321"/>
     <w:rsid w:val="00C058B8"/>
     <w:rsid w:val="00C06AE4"/>
     <w:rsid w:val="00C11147"/>
     <w:rsid w:val="00C114FF"/>
-    <w:rsid w:val="00C11CDF"/>
     <w:rsid w:val="00C11D49"/>
-    <w:rsid w:val="00C145E0"/>
+    <w:rsid w:val="00C13FC8"/>
     <w:rsid w:val="00C166EB"/>
-    <w:rsid w:val="00C16CE4"/>
     <w:rsid w:val="00C171A1"/>
     <w:rsid w:val="00C171A4"/>
     <w:rsid w:val="00C17F12"/>
     <w:rsid w:val="00C20734"/>
     <w:rsid w:val="00C210F5"/>
     <w:rsid w:val="00C21C1A"/>
-    <w:rsid w:val="00C21D4B"/>
     <w:rsid w:val="00C237E9"/>
     <w:rsid w:val="00C245DD"/>
-    <w:rsid w:val="00C261FE"/>
-    <w:rsid w:val="00C273FB"/>
     <w:rsid w:val="00C27AA4"/>
     <w:rsid w:val="00C300FF"/>
     <w:rsid w:val="00C32989"/>
-    <w:rsid w:val="00C35004"/>
+    <w:rsid w:val="00C35C02"/>
     <w:rsid w:val="00C36883"/>
-    <w:rsid w:val="00C36E86"/>
     <w:rsid w:val="00C40928"/>
     <w:rsid w:val="00C40CFF"/>
-    <w:rsid w:val="00C41641"/>
     <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43A51"/>
     <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C43F22"/>
     <w:rsid w:val="00C444DB"/>
-    <w:rsid w:val="00C44F7B"/>
     <w:rsid w:val="00C47552"/>
-    <w:rsid w:val="00C51173"/>
-    <w:rsid w:val="00C54067"/>
     <w:rsid w:val="00C54ADB"/>
     <w:rsid w:val="00C57A81"/>
     <w:rsid w:val="00C60193"/>
     <w:rsid w:val="00C634D4"/>
     <w:rsid w:val="00C63AA5"/>
     <w:rsid w:val="00C65071"/>
     <w:rsid w:val="00C6727C"/>
     <w:rsid w:val="00C6744C"/>
-    <w:rsid w:val="00C72A8D"/>
+    <w:rsid w:val="00C711B7"/>
     <w:rsid w:val="00C73134"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C74F6E"/>
-    <w:rsid w:val="00C75AA9"/>
     <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C7692F"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FFA"/>
     <w:rsid w:val="00C80401"/>
     <w:rsid w:val="00C81C97"/>
     <w:rsid w:val="00C828CF"/>
     <w:rsid w:val="00C840C2"/>
     <w:rsid w:val="00C84101"/>
     <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C900FA"/>
     <w:rsid w:val="00C90EDA"/>
-    <w:rsid w:val="00C91D9A"/>
-    <w:rsid w:val="00C92809"/>
+    <w:rsid w:val="00C92DA2"/>
     <w:rsid w:val="00C94FBB"/>
     <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00C968D8"/>
     <w:rsid w:val="00CA0B67"/>
-    <w:rsid w:val="00CA0CFF"/>
-    <w:rsid w:val="00CA1B5D"/>
+    <w:rsid w:val="00CA3EE7"/>
     <w:rsid w:val="00CA4542"/>
-    <w:rsid w:val="00CA4D8D"/>
     <w:rsid w:val="00CB07EB"/>
-    <w:rsid w:val="00CB610F"/>
-    <w:rsid w:val="00CC05CD"/>
+    <w:rsid w:val="00CB5A0F"/>
+    <w:rsid w:val="00CB62A2"/>
     <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC5417"/>
     <w:rsid w:val="00CC55EC"/>
     <w:rsid w:val="00CC567A"/>
-    <w:rsid w:val="00CC64EC"/>
+    <w:rsid w:val="00CC63E7"/>
+    <w:rsid w:val="00CD05D7"/>
+    <w:rsid w:val="00CD0F7D"/>
     <w:rsid w:val="00CD2E49"/>
     <w:rsid w:val="00CD4059"/>
-    <w:rsid w:val="00CD46BD"/>
-    <w:rsid w:val="00CD4915"/>
     <w:rsid w:val="00CD4E5A"/>
     <w:rsid w:val="00CD6AFD"/>
     <w:rsid w:val="00CE03CE"/>
     <w:rsid w:val="00CE0F5D"/>
     <w:rsid w:val="00CE1A6A"/>
-    <w:rsid w:val="00CE1CC5"/>
-    <w:rsid w:val="00CE65BD"/>
     <w:rsid w:val="00CF0DFF"/>
-    <w:rsid w:val="00CF53D7"/>
+    <w:rsid w:val="00CF43CD"/>
+    <w:rsid w:val="00CF4B2D"/>
+    <w:rsid w:val="00CF5323"/>
+    <w:rsid w:val="00CF5371"/>
     <w:rsid w:val="00D028A9"/>
     <w:rsid w:val="00D033F6"/>
     <w:rsid w:val="00D0359D"/>
     <w:rsid w:val="00D04DED"/>
     <w:rsid w:val="00D1089A"/>
     <w:rsid w:val="00D116BD"/>
     <w:rsid w:val="00D15280"/>
     <w:rsid w:val="00D2001A"/>
     <w:rsid w:val="00D20684"/>
-    <w:rsid w:val="00D23C16"/>
+    <w:rsid w:val="00D24DA3"/>
     <w:rsid w:val="00D26B62"/>
     <w:rsid w:val="00D32624"/>
     <w:rsid w:val="00D32A07"/>
     <w:rsid w:val="00D3691A"/>
     <w:rsid w:val="00D377C3"/>
     <w:rsid w:val="00D377E2"/>
     <w:rsid w:val="00D403E9"/>
     <w:rsid w:val="00D42DCB"/>
-    <w:rsid w:val="00D439A6"/>
     <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
     <w:rsid w:val="00D50CD9"/>
-    <w:rsid w:val="00D529EB"/>
-    <w:rsid w:val="00D52FDD"/>
     <w:rsid w:val="00D5338C"/>
-    <w:rsid w:val="00D54062"/>
-    <w:rsid w:val="00D54EDD"/>
     <w:rsid w:val="00D55A5D"/>
-    <w:rsid w:val="00D600D1"/>
+    <w:rsid w:val="00D55C9E"/>
+    <w:rsid w:val="00D56481"/>
     <w:rsid w:val="00D606B2"/>
     <w:rsid w:val="00D625A7"/>
     <w:rsid w:val="00D64074"/>
     <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D66139"/>
+    <w:rsid w:val="00D66910"/>
     <w:rsid w:val="00D6719F"/>
     <w:rsid w:val="00D70933"/>
     <w:rsid w:val="00D728A0"/>
-    <w:rsid w:val="00D737D7"/>
     <w:rsid w:val="00D75EBC"/>
-    <w:rsid w:val="00D77B9F"/>
     <w:rsid w:val="00D83661"/>
     <w:rsid w:val="00D87CE8"/>
-    <w:rsid w:val="00D9057E"/>
     <w:rsid w:val="00D91507"/>
     <w:rsid w:val="00D9216A"/>
-    <w:rsid w:val="00D953F8"/>
+    <w:rsid w:val="00D9274A"/>
     <w:rsid w:val="00D97E7D"/>
     <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA2BC3"/>
     <w:rsid w:val="00DA310C"/>
     <w:rsid w:val="00DB3439"/>
     <w:rsid w:val="00DB3618"/>
     <w:rsid w:val="00DB468A"/>
-    <w:rsid w:val="00DB6A25"/>
-    <w:rsid w:val="00DC1139"/>
     <w:rsid w:val="00DC2111"/>
     <w:rsid w:val="00DC2946"/>
-    <w:rsid w:val="00DC36ED"/>
     <w:rsid w:val="00DC550F"/>
     <w:rsid w:val="00DC64FD"/>
-    <w:rsid w:val="00DD0F56"/>
+    <w:rsid w:val="00DD1FA2"/>
     <w:rsid w:val="00DD53C3"/>
     <w:rsid w:val="00DD7448"/>
     <w:rsid w:val="00DE127F"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
-    <w:rsid w:val="00DE549E"/>
     <w:rsid w:val="00DE67C4"/>
     <w:rsid w:val="00DF0ACA"/>
-    <w:rsid w:val="00DF200B"/>
     <w:rsid w:val="00DF2245"/>
     <w:rsid w:val="00DF2DDD"/>
     <w:rsid w:val="00DF4CE9"/>
     <w:rsid w:val="00DF537E"/>
     <w:rsid w:val="00DF77CF"/>
-    <w:rsid w:val="00E0105E"/>
-    <w:rsid w:val="00E01E2A"/>
     <w:rsid w:val="00E026E8"/>
     <w:rsid w:val="00E060F7"/>
-    <w:rsid w:val="00E07B40"/>
-    <w:rsid w:val="00E10A56"/>
+    <w:rsid w:val="00E1200F"/>
     <w:rsid w:val="00E14C47"/>
-    <w:rsid w:val="00E1545F"/>
     <w:rsid w:val="00E16D03"/>
-    <w:rsid w:val="00E20758"/>
-    <w:rsid w:val="00E214C5"/>
     <w:rsid w:val="00E22698"/>
-    <w:rsid w:val="00E24606"/>
+    <w:rsid w:val="00E23FB8"/>
     <w:rsid w:val="00E25B7C"/>
     <w:rsid w:val="00E27F42"/>
     <w:rsid w:val="00E3076B"/>
-    <w:rsid w:val="00E34F15"/>
     <w:rsid w:val="00E3725B"/>
     <w:rsid w:val="00E434D1"/>
     <w:rsid w:val="00E467FC"/>
     <w:rsid w:val="00E46D7E"/>
-    <w:rsid w:val="00E51151"/>
     <w:rsid w:val="00E5205F"/>
-    <w:rsid w:val="00E54EC1"/>
     <w:rsid w:val="00E56CBB"/>
     <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E60C59"/>
     <w:rsid w:val="00E61950"/>
     <w:rsid w:val="00E61E51"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
     <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
     <w:rsid w:val="00E73C3E"/>
     <w:rsid w:val="00E74050"/>
-    <w:rsid w:val="00E76F97"/>
     <w:rsid w:val="00E77619"/>
     <w:rsid w:val="00E811BF"/>
     <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E81525"/>
     <w:rsid w:val="00E82496"/>
     <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E83874"/>
     <w:rsid w:val="00E846DC"/>
     <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E84F34"/>
     <w:rsid w:val="00E86CEE"/>
     <w:rsid w:val="00E9168A"/>
-    <w:rsid w:val="00E930D8"/>
     <w:rsid w:val="00E935AF"/>
     <w:rsid w:val="00E95696"/>
-    <w:rsid w:val="00EA2144"/>
+    <w:rsid w:val="00EB059A"/>
     <w:rsid w:val="00EB0E20"/>
     <w:rsid w:val="00EB1A80"/>
     <w:rsid w:val="00EB2BDF"/>
     <w:rsid w:val="00EB457B"/>
-    <w:rsid w:val="00EC093D"/>
-    <w:rsid w:val="00EC0F62"/>
     <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC4527"/>
     <w:rsid w:val="00EC47C4"/>
     <w:rsid w:val="00EC4F3A"/>
     <w:rsid w:val="00EC5E74"/>
-    <w:rsid w:val="00ED0F6E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED3455"/>
+    <w:rsid w:val="00EC65A6"/>
+    <w:rsid w:val="00ED2724"/>
+    <w:rsid w:val="00ED35D5"/>
     <w:rsid w:val="00ED594D"/>
     <w:rsid w:val="00ED65FC"/>
-    <w:rsid w:val="00EE05AD"/>
     <w:rsid w:val="00EE185A"/>
-    <w:rsid w:val="00EE30F3"/>
     <w:rsid w:val="00EE32C0"/>
     <w:rsid w:val="00EE36E1"/>
-    <w:rsid w:val="00EE4898"/>
     <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7310"/>
     <w:rsid w:val="00EE7AC7"/>
     <w:rsid w:val="00EE7B3F"/>
-    <w:rsid w:val="00EF2520"/>
+    <w:rsid w:val="00EF3A2C"/>
     <w:rsid w:val="00EF3A8A"/>
     <w:rsid w:val="00EF4C45"/>
     <w:rsid w:val="00EF5BDD"/>
     <w:rsid w:val="00F0054D"/>
     <w:rsid w:val="00F02467"/>
-    <w:rsid w:val="00F03818"/>
-    <w:rsid w:val="00F03B8B"/>
+    <w:rsid w:val="00F0426D"/>
     <w:rsid w:val="00F04CA9"/>
     <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F07B6B"/>
     <w:rsid w:val="00F10E62"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
     <w:rsid w:val="00F144BE"/>
     <w:rsid w:val="00F14ACA"/>
     <w:rsid w:val="00F17A0C"/>
     <w:rsid w:val="00F23927"/>
-    <w:rsid w:val="00F24CB2"/>
     <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F26CEF"/>
     <w:rsid w:val="00F307CE"/>
-    <w:rsid w:val="00F31316"/>
     <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F3500E"/>
+    <w:rsid w:val="00F35069"/>
     <w:rsid w:val="00F354C5"/>
     <w:rsid w:val="00F37108"/>
     <w:rsid w:val="00F40449"/>
-    <w:rsid w:val="00F42647"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F4464A"/>
+    <w:rsid w:val="00F427D6"/>
+    <w:rsid w:val="00F44C72"/>
     <w:rsid w:val="00F45B8E"/>
     <w:rsid w:val="00F47BAA"/>
-    <w:rsid w:val="00F5173D"/>
     <w:rsid w:val="00F520FE"/>
     <w:rsid w:val="00F52EAB"/>
     <w:rsid w:val="00F53DD2"/>
     <w:rsid w:val="00F54277"/>
     <w:rsid w:val="00F55A04"/>
-    <w:rsid w:val="00F577E2"/>
+    <w:rsid w:val="00F57961"/>
     <w:rsid w:val="00F61A31"/>
     <w:rsid w:val="00F634C6"/>
     <w:rsid w:val="00F663E3"/>
-    <w:rsid w:val="00F66C9E"/>
     <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F66F42"/>
     <w:rsid w:val="00F67A2D"/>
     <w:rsid w:val="00F67BFF"/>
     <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F7192B"/>
     <w:rsid w:val="00F72FDF"/>
     <w:rsid w:val="00F737C4"/>
-    <w:rsid w:val="00F74C39"/>
     <w:rsid w:val="00F75960"/>
-    <w:rsid w:val="00F75D10"/>
-    <w:rsid w:val="00F80AEE"/>
+    <w:rsid w:val="00F8216A"/>
     <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F8360C"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
     <w:rsid w:val="00F85511"/>
-    <w:rsid w:val="00F914DB"/>
+    <w:rsid w:val="00F92663"/>
+    <w:rsid w:val="00F938D4"/>
     <w:rsid w:val="00F95A8C"/>
     <w:rsid w:val="00FA06FD"/>
-    <w:rsid w:val="00FA1D1D"/>
     <w:rsid w:val="00FA515B"/>
     <w:rsid w:val="00FA5741"/>
     <w:rsid w:val="00FA6B90"/>
     <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA74CB"/>
-    <w:rsid w:val="00FA7CA4"/>
-    <w:rsid w:val="00FB0186"/>
+    <w:rsid w:val="00FB063B"/>
     <w:rsid w:val="00FB207A"/>
     <w:rsid w:val="00FB2886"/>
     <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB4DDE"/>
     <w:rsid w:val="00FB71E5"/>
     <w:rsid w:val="00FB7F85"/>
     <w:rsid w:val="00FC02F3"/>
     <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC268D"/>
     <w:rsid w:val="00FC2C0A"/>
     <w:rsid w:val="00FC7209"/>
     <w:rsid w:val="00FC752C"/>
     <w:rsid w:val="00FD0492"/>
     <w:rsid w:val="00FD13EC"/>
     <w:rsid w:val="00FD1E45"/>
     <w:rsid w:val="00FD4669"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
     <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD5942"/>
     <w:rsid w:val="00FD6BDB"/>
     <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD774D"/>
     <w:rsid w:val="00FD7B98"/>
     <w:rsid w:val="00FE05B8"/>
-    <w:rsid w:val="00FE2770"/>
-    <w:rsid w:val="00FF0AF6"/>
+    <w:rsid w:val="00FE2473"/>
+    <w:rsid w:val="00FE7BCC"/>
     <w:rsid w:val="00FF18D2"/>
     <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF368D"/>
     <w:rsid w:val="00FF4664"/>
-    <w:rsid w:val="00FF52FF"/>
     <w:rsid w:val="00FF5E2D"/>
     <w:rsid w:val="00FF7577"/>
     <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -30737,50 +19609,51 @@
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Kommentarer"/>
@@ -31236,50 +20109,51 @@
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003909E0"/>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
     <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
@@ -31340,176 +20214,145 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D4CE4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00414E19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalIndent">
-    <w:name w:val="Normal Indent"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einr150">
+    <w:name w:val="Einr150"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00873D1C"/>
+    <w:rsid w:val="008C5D9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="737"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vorgabetext">
+    <w:name w:val="Vorgabetext"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FF52FF"/>
+    <w:rsid w:val="00FF368D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnterTitel">
+    <w:name w:val="Unter Titel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000607C2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="283" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="002B2996"/>
+    <w:rsid w:val="00CB5A0F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00C273FB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="297229069">
-[...50 lines deleted...]
-    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31789,90 +20632,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{18de538a-67f2-49df-9c76-9353475b1125}" enabled="1" method="Privileged" siteId="{8e41bacc-baba-48d6-9fcb-708bd1208e38}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>35861</Characters>
+  <Pages>16</Pages>
+  <Words>2446</Words>
+  <Characters>16786</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>298</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
       <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40859</CharactersWithSpaces>
+  <CharactersWithSpaces>19194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr>25/10/2022 11:09:49</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Akhtar Timea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr>EMA/850973/2022</vt:lpwstr>