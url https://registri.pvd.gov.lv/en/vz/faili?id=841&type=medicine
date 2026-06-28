--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,17653 +1,16087 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="626E26D6" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00AA5439">
-[...328 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A348DAC" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00AA5439">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A26BB2" w14:textId="4929D374" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00457E06">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="31D6075A" w:rsidR="00C114FF" w:rsidRDefault="00380391" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006857F4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml šķīdums injekcijām zirgiem, suņiem un kaķiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01852E00" w14:textId="327EAE1D" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="006857F4" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00380391" w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4263B4" w14:textId="77777777" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F7E8F4" w14:textId="66454B3F" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4820"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3B0E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3B0E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB0A1B3" w14:textId="6156DB44" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006857F4">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      </w:r>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>20 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06380754" w14:textId="77777777" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 24,65 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>monohidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380391">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7DD6F1" w14:textId="77777777" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CABA296" w14:textId="77777777" w:rsidR="00380391" w:rsidRPr="00380391" w:rsidRDefault="00380391" w:rsidP="00380391">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380391">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380391">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...199 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA2776C" w14:textId="77777777" w:rsidR="00380391" w:rsidRPr="00E57A7D" w:rsidRDefault="00380391" w:rsidP="006857F4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
         <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00215A23" w14:paraId="6C85FF02" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3532FEE6" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="0ADB8C0F" w14:textId="76BE0033" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000B46FB" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00F550BE" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F550BE" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F550BE" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00698E55" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="2398E315" w14:textId="7F1DDA7E" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t xml:space="preserve">Kvantitatīvais sastāvs, ja šī informācija ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77619">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>būtiska</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77619" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00EA7638" w14:paraId="69B4A6C0" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B94EF67" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="7D64428A" w14:textId="0F6116C2" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000649A2" w:rsidP="006857F4">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="right" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00380391">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>Butilhidroksianizols (E320)</w:t>
+              <w:t>Metilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00380391">
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (E218)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00380391">
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB13E6D" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="0A59B4C7" w14:textId="55641F4E" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000649A2" w:rsidP="00BF00EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00380391">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>0,804 mg</w:t>
+              <w:t>1,3 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00EA7638" w14:paraId="5956DF0B" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="526DF4B5" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="6F56C01E" w14:textId="5C36D908" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000649A2" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00380391">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>Butilhidroksitoluols (E321)</w:t>
+              <w:t>Propilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00380391">
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00380391">
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F519F3D" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="6E1520D4" w14:textId="2C8A7332" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000649A2" w:rsidP="00BF00EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00380391">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>0,402 mg</w:t>
+              <w:t>0,2 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00EA7638" w14:paraId="1930A210" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B79ACF" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="03630E69" w14:textId="17AAAF9C" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00322CBC" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Benzilspirts</w:t>
+              <w:t>Nātrija hlorīds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42BAF408" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00AA5439">
+          <w:p w14:paraId="0A2C7EF5" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00872C48" w:rsidP="00BF00EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00EA7638" w14:paraId="79357FA9" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C5FA67" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="27960972" w14:textId="40EA5B56" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00322CBC" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+              <w:t>Nātrija hidroksīds (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Dietilēnglikola monoetilēteris</w:t>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002740EF">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pielāgošanai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B244345" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00AA5439">
+          <w:p w14:paraId="41F52DA9" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00872C48" w:rsidP="00BF00EF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B243E" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00392A89" w14:textId="058DC246" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00344FDE" w:rsidP="00617B81">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00322CBC">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ālsskābe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, koncentrēta</w:t>
+            </w:r>
+            <w:r w:rsidR="00322CBC">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00322CBC">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00322CBC">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002740EF">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pielāgošanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00322CBC">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C21771A" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="00872C48" w:rsidP="00BF00EF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00322CBC" w14:paraId="7D345D0A" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388EFAA3" w14:textId="511657A1" w:rsidR="00322CBC" w:rsidRPr="00E57A7D" w:rsidRDefault="00322CBC" w:rsidP="00617B81">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ūdens injekcijām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60321AA0" w14:textId="77777777" w:rsidR="00322CBC" w:rsidRPr="00E57A7D" w:rsidRDefault="00322CBC" w:rsidP="00BF00EF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="146F6F2F" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
-[...74 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F511C5F" w14:textId="00BC9DA5" w:rsidR="00C114FF" w:rsidRDefault="00322CBC" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzidrs, bezkrāsains </w:t>
+      </w:r>
+      <w:r w:rsidR="00D110DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>līdz gaiši dzeltens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķidrums</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D22D43" w14:textId="77777777" w:rsidR="00322CBC" w:rsidRPr="00E57A7D" w:rsidRDefault="00322CBC" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C7F99" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
-[...38 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>Mērķsugas</w:t>
       </w:r>
-    </w:p>
-[...75 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09936D27" w14:textId="77777777" w:rsidR="004856CC" w:rsidRDefault="004856CC" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636F8093" w14:textId="5EB23346" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi, suņi un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
-[...312 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t xml:space="preserve">katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B46FB">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF38858" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="006857F4" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006857F4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC280F2" w14:textId="2A62A2BD" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="00322CBC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oftalmoloģijā, infiltrācijas anestēzijai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D989C0" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B864951" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="006857F4" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006857F4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem, kaķiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B77599" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anestēzijai oftalmoloģijā un stomatoloģijā, infiltrācijas anestēzijai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055430F8" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE7003F" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
-[...183 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A67EB4" w14:textId="250A060D" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E57C0CB" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>- ja injekcijas vietā ir iekaisuma radītas izmaiņas audos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478BF9E5" w14:textId="2C297AE3" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>- inficēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00322CBC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aud</w:t>
+      </w:r>
+      <w:r w:rsidR="00322CBC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFEB156" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>jaundzimušiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E626B4" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4067A7E6" w14:textId="4E5C10FC" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E52DE5" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
-[...87 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBDEF53" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var uzrādīt pozitīvus dopinga analīžu rezultātus zirgiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="004856CC" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6359DE" w14:textId="0D2A4765" w:rsidR="004856CC" w:rsidRPr="006857F4" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006857F4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006857F4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D7B9A87" w14:textId="7EFE1B13" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="002740EF" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no nejaušas intravenozas injicēšanas. Lai nepieļautu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intravaskulāru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanu,</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārliecinā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tie</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s par adatas pareizu novietojumu, veicot aspirāciju. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārsniegt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devu </w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>0,5 ml/kg ķermeņa svara suņiem un 0,3 ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00223C7F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kg ķermeņa svara kaķiem. Lai noteiktu atbilstošu devu, pirms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>veterināro zāļu lietošanas no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konkrētā dzīvnieka ķermeņa svar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A716E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kaķiem l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ietot š</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īs veterinārās zāles piesardzīgi, jo kaķi ir ļoti jutīgi pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. Pārdozēšana un nejauša intravenoza injicēšana rada lielu</w:t>
+      </w:r>
+      <w:r w:rsidR="0088305E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risku, ka attīstīsies</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centrālās nervu sistēmas un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības traucējumi (vemšana, uzbudinājums, muskuļu trīce līdz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kloniskiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krampjiem, elpošanas nomākums vai sirdsdarbības apstāšanās). Šī iemesla dēļ ievēro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un injekcijas tehnik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004856CC" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E3F0B3" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3896040E" w14:textId="0579E70A" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>piesardzīgi dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aknu slimīb</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, sastrēguma sirds mazspēj</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, bradikardij</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, sirds aritmij</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hiperkal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F149A5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ēmij</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, cukura diabēt</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, acidoz</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, neiroloģiski</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traucējumi</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, šok</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipovolēmij</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, smag</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elpošanas nomākum</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai izteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipoksij</w:t>
+      </w:r>
+      <w:r w:rsidR="002740EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E265ED5" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5110F1BC" w14:textId="3AC8EC94" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="004856CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7" w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1216A9EB" w14:textId="1077AF87" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="00DA0FC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nejaušas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pašinjicēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā iespējama iedarbība uz sirds un asinsvadu sistēmu un/vai CNS (centrālo nervu sistēmu). </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>evēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lai izvairītos no nejaušas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pašinjicēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. NEVAD</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>T TRANSPORTLĪDZEKLI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A815013" w14:textId="77777777" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="00DA0FC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metabolītam 2,6-ksilidīnam ir apstiprinātas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mutagēniskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>genotoksiskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības, un ir apstiprināts, ka tas ir kancerogēns žurkām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE9A91E" w14:textId="33BC26D1" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="00DA0FC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var kairināt ādu, acis un mutes gļotādu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA56A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA56A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no injekciju šķīduma tiešas saskares ar ādu, acīm vai mutes gļotādu. Novilkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kontaminēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apģērbu, kas tiešā veidā saskaras ar ādu. Ja notikusi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA56A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu nejauša saskare ar acīm, ādu vai mutes gļotādu, skarto vietu skalot ar lielu daudzumu ūdens. Ja rodas simptomi, jāmeklē medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2809B0ED" w14:textId="3998B27F" w:rsidR="004856CC" w:rsidRPr="004856CC" w:rsidRDefault="004856CC" w:rsidP="00DA0FC2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iespējamas pastiprinātas jutības reakcijas. Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai citiem lokālās anestēzijas līdzekļiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00742471">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00742471">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s no saskares ar šīm veterinārajām zālēm. Ja rodas pastiprinātas jutības simptomi, meklē</w:t>
+      </w:r>
+      <w:r w:rsidR="00742471">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00742471">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00742471">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004856CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="298278A1" w:rsidR="00F04CA9" w:rsidRDefault="00F04CA9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E8CF78" w14:textId="6AEE5744" w:rsidR="0088305E" w:rsidRPr="00E57A7D" w:rsidRDefault="0088305E" w:rsidP="0088305E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC24B80" w14:textId="2BCF49D5" w:rsidR="0088305E" w:rsidRPr="00E57A7D" w:rsidRDefault="0088305E" w:rsidP="0088305E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5A93E7" w14:textId="77777777" w:rsidR="0088305E" w:rsidRPr="004856CC" w:rsidRDefault="0088305E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E2422E" w14:textId="3BDC1FD5" w:rsidR="00AD0710" w:rsidRPr="006857F4" w:rsidRDefault="009E3389" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...135 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006857F4">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...106 lines deleted...]
-          <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...722 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi, suņi, kaķi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D119A35" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00295140">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4536"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5338" w:rsidRPr="00EA7638" w14:paraId="7C8EC2F3" w14:textId="77777777">
+      <w:tr w:rsidR="008B243E" w14:paraId="44B1B8AE" w14:textId="77777777" w:rsidTr="00673639">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78B60CC6" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="02F78DEA" w14:textId="77777777" w:rsidR="00082200" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0BF0E5" w14:textId="627D0615" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00617B81">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Ļoti reti</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>(1 līdz 10 dzīvniekiem</w:t>
+            </w:r>
+            <w:r w:rsidR="001474CD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="001474CD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>10 000 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B14FFE3" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B256572" w14:textId="06BE00BB" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="009E3389" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pa</w:t>
+            </w:r>
+            <w:r w:rsidR="00742471">
+              <w:t>stipr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>inātas jutības reakcija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0FC2">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B243E" w14:paraId="5E476CED" w14:textId="77777777" w:rsidTr="00673639">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC53544" w14:textId="1360FBC8" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00D55985" w:rsidP="00617B81">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
-[...4 lines deleted...]
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            <w:r>
+              <w:t>Nenoteikts b</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>iežums (n</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81EED">
+              <w:t>evar</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4CF4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81EED">
+              <w:t>teikt pēc</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t xml:space="preserve"> pieejamajiem datiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA9A052" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+          <w:p w14:paraId="4B7B11F8" w14:textId="1E293A68" w:rsidR="009E3389" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="009E3389">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00DA0FC2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Reakcija lietošanas vietā</w:t>
+              <w:t>Uzbudinājums</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA7638">
+          </w:p>
+          <w:p w14:paraId="4B6D2FE2" w14:textId="1D2FDC10" w:rsidR="009E3389" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="009E3389">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma)</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t>Neveiklība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D2D44F" w14:textId="62F36B84" w:rsidR="009E3389" w:rsidRPr="00D402C6" w:rsidRDefault="00F149A5" w:rsidP="009E3389">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidRPr="00D5446B">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vispārēja nieze vai alopēcija</w:t>
+              <w:t>Si</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rds un asinsvadu </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4E4E">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sistēmas traucējum</w:t>
+            </w:r>
+            <w:r w:rsidR="007218B1">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piem</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4CF4">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ēram</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, sirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>darbības</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nomākums</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00C9104A">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00EA7638">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Pastiprināta siekalošanās</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA7638">
+            <w:r w:rsidR="009E3389">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bradikardija</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00C9104A">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>aritmija</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00C9104A">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>zems asinsspiediens</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00C9104A">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E3389">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
+              <w:t>eri</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>fērie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E3389">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E3389">
+              <w:t>vaskulārie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E3389">
+              <w:t xml:space="preserve"> traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389" w:rsidRPr="00D402C6">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3,4</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3389">
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4799470C" w14:textId="12863382" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="009E3389" w:rsidP="009E3389">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0FC2">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aizkavēta dzīšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9104A">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...73 lines deleted...]
-              <w:t>Elpošanas traucējumi</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BD9EDED" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="7F380EE8" w14:textId="74167F9E" w:rsidR="00FE4E4E" w:rsidRPr="00D110DB" w:rsidRDefault="00FE4E4E" w:rsidP="00FE4E4E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5336">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0FC2">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nevar izslēgt krustenisku pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA0FC2">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>amīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA0FC2">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipa lokālās anestēzijas līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D110DB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0DF35" w14:textId="3A664777" w:rsidR="00FE4E4E" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="00FE4E4E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5336">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ēreni, pārejoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9FB0B9" w14:textId="5314BA68" w:rsidR="00FE4E4E" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="00FE4E4E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...76 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Parasti pārejoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4B7316" w14:textId="74BE237D" w:rsidR="00FE4E4E" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="00FE4E4E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>zodilatācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488AF094" w14:textId="7E0D5F2E" w:rsidR="00FE4E4E" w:rsidRPr="00D402C6" w:rsidRDefault="00FE4E4E" w:rsidP="00FE4E4E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9104A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lietojot infiltrācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752AAA91" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7B4437" w14:textId="6351BC47" w:rsidR="007C2447" w:rsidRDefault="00F550BE" w:rsidP="00247A48">
+      <w:bookmarkStart w:id="0" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D70933">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3085">
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai tā vietējam pārstāvim</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4E4E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5634E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE32C0" w:rsidRPr="007E7856">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="007E7856">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00B32DC4" w:rsidRDefault="0096755F" w:rsidP="00247A48"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E2F99E" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="61865B17" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050B152F" w14:textId="1B930D32" w:rsidR="00BA7B77" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grūsnības un laktācijas laikā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF01ED2" w14:textId="77777777" w:rsidR="00BA7B77" w:rsidRDefault="00BA7B77" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FDB567" w14:textId="5A5F4C4B" w:rsidR="00BA7B77" w:rsidRPr="00B4626F" w:rsidRDefault="00BA7B77" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4626F">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...114 lines deleted...]
-        </w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Grū</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55985">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4626F">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>nība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F008EDC" w14:textId="5558EBDF" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķērso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>placentāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barjeru un auglim vai jaundzimušajam var radīt ietekmi uz nervu sistēmu, sirds un elpošanas sistēmu. Šo iemeslu dēļ šīs veterinārās zāles grūsnības vai dzemdību manipulāciju laikā lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13756EF5" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B5913E" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA7A361" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iespējama mijiedarbība ar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39337810" w14:textId="01A97F9A" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antibiotikām - lietošana vienlaicīgi ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ceftiofūru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt brīvā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijas paaugstināšanos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A716E6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jo notiek mijiedarbība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ceftiofūra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saistī</w:t>
+      </w:r>
+      <w:r w:rsidR="00A716E6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>šano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A716E6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A716E6" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>plazmas olbaltumvielām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0691BDA8" w14:textId="7817739A" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>antiaritmiskiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>amiodarons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var paaugstināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrāciju plazmā un tādējādi pastiprināt tā farmakoloģisko iedarbību. Šādu iedarbību var novērot</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF263D">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietojot kopā arī ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>metoprololu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>propanololu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="20258038" w14:textId="36BACD23" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">injicējamiem anestēzijas līdzekļiem un inhalācijas anestēziju: lietošana vienlaicīgi ar anestēzijas līdzekļiem pastiprina to ietekmi un to devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>būt jāpielāgo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B4A1EF" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>miorelaksantiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: liela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deva var pastiprināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sukcinilholīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbību un var paildzināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sukcinilholīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izraisītu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>apnoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B53382" w14:textId="375C8AA9" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asinsvadus sašaurinošo līdzekļu (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epinefrīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) vienlaicīga lietošana paildzina lokālās anestēzijas līdzekļa iedarbību. Morfīnam līdzīgie pretsāpju līdzekļi var </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7B77">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>palēnināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metabolismu, tādējādi pastiprinot tā farmakoloģisko iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F85A200" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBD9871" w14:textId="4C5CA38F" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Subkutānai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)okulārai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8E0C5B" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067CC8B8" w14:textId="64105138" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kopējā deva (arī tad, ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF263D">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles tiek ievadītas vairākās vietās vai atkārtoti) nedrīkst pārsniegt 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,5 ml/kg) suņiem, 6 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,3 ml/kg) kaķiem un 4 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,2 ml/kg) zirgiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2CDD28" w14:textId="786CBF8C" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Visos gadījumos lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="002567A7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazāk</w:t>
+      </w:r>
+      <w:r w:rsidR="002567A7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieteicam</w:t>
+      </w:r>
+      <w:r w:rsidR="002567A7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="002567A7">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, lai sasniegtu nepieciešamo iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602D4F13" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453F7C5F" w14:textId="58BDE12E" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informāciju par šo veterināro zāļu iedarbības sākumu un ilgumu, skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9314A4" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388BA009" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F87458C" w14:textId="07748272" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00E32C0F" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oftalmoloģijā : 0,4 – 0,5 ml (8 – 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>) konjunktīvas maisā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6383E240" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infiltrācijas anestēzijai: 2 – 10 ml (40 – 200 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>), injicējot vairākās vietās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558B9BA6" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai: 3 – 50 ml (60 – 1000 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>), atkarībā no locītavas lieluma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DF0672" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai: 4 – 5 ml (80 – 100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720726C4" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mugurkaula krustu apvidus vai muguras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai: 10 ml (200 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>) 600 kg smagam zirgam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176727DD" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B710A19" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņiem, kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9D3F7D" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Oftalmoloģijā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D999985" w14:textId="1BBD1600" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00E32C0F" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 0,1 – 0,15 ml (2 – 3 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F2304A" w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>) konjunktīvas maisā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A3477F" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Retrobulbārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infiltrācijai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFADE94" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plakstu infiltrācijai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7539AEF3" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A84C7CD" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRPr="00F2304A" w:rsidRDefault="00AC698F" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F9A2A7" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Stomatoloģijā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E1BC9B" w14:textId="4001B586" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zoba izraušanai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zemacs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E8D">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atverē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>foramen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>infraorbitale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460D5B47" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09738BE3" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infiltrācijas anestēzijai: vairākas 0,3 – 0,5 ml (6 - 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>) injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CA35D1" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lumbosakrālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijai: 1 – 5 ml (20 – 100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) atbilstoši dzīvnieka lielumam. Kaķiem maksimālā deva ir 1 ml (20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>) vienam dzīvniekam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587F6F29" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD868BD" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gumijas aizbāzni caurdurt ne vairāk kā 25 reizes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FA4E2C" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t xml:space="preserve">as un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B65B4BB" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="006E49BF" w:rsidRDefault="00F2304A" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A473640" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā pirmās pazīmes būs miegainība, slikta dūša, vemšana, trīce, uzbudinājums, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ataksija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un trauksmes pazīmes. Lietojot lielākās devās, vai nejaušas intravenozas injekcijas gadījumā var parādīties nopietnākas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intoksikācijas izraisītas reakcijas, ieskaitot sirdsdarbības un elpošanas sistēmu nomākumu un krampjus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F90A4C" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550CBF4E" w14:textId="66104DC2" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intoksikācijas ārstēšana ir tikai simptomātiska, iekļaujot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kardiorespiratoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reanimācijas pasākumus un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pretkrampju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļu lietošanu. Ja asinsspiediens būtiski pazeminās, jāveic tilpuma aizstāšana (šoka terapija) un jālieto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00636EB0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vazopresoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles. Kaķiem pirmā saindēšanās pazīme ir miokarda nomākums un retāk - ar centrālo nervu sistēmu saistīti simptomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="00C114FF" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRDefault="00F550BE" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3539D1" w14:textId="77777777" w:rsidR="00F50DC3" w:rsidRPr="00E57A7D" w:rsidRDefault="00F50DC3" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4AEDEC" w14:textId="1A83EDEF" w:rsidR="008B2792" w:rsidRDefault="00F50DC3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="009A6509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6BBB75" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C033480" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:t>Gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4201C06E" w14:textId="77777777" w:rsidR="00F2304A" w:rsidRPr="00F2304A" w:rsidRDefault="00F2304A" w:rsidP="00F2304A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2304A">
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2304A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="5FD2188A" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A7891B" w14:textId="23905A77" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="00F550BE" w:rsidP="00B4626F">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00943B31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0AF0" w:rsidRPr="00B4626F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>QN01BB02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77261AA0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD8649D" w14:textId="56C2A77F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07989183" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49039E3A" w14:textId="5015328B" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas kā lokālās anestēzijas līdzeklis, izraisot atgriezenisku nerva blokādi. Tas iedarbojas uz visām nervu šķiedrām - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>neiroveģetatīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jušanas un </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B31">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>motoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nervu šķiedrām. Iedarbības sākums un ilgums ir atkarīgs no izmantotās </w:t>
+      </w:r>
+      <w:r w:rsidR="00317775">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metodes, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2792">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anestezējamā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nerva atrašanās vietas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>perifērās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anestēzijas gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>un lietotās devas infiltrācijas anestēzijas gadījumā. Parasti iedarbība sākas ātrāk nekā 1 minūtes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC698F" w:rsidRPr="00535A7C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anestēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC698F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā) vai 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43260">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 minūšu laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AEA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>noteiktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nerv</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0081">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. Iedarbības ilgums var būt līdz 2 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E25C672" w14:textId="77777777" w:rsidR="006D0AF0" w:rsidRPr="00E57A7D" w:rsidRDefault="006D0AF0" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03130418" w14:textId="5C48A9A0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00AD1CEA">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBECFFE" w14:textId="77777777" w:rsidR="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8DB1DB" w14:textId="1E5A93C3" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viegli uzsūcas caur gļotādām, un uzsūkšanās ātrums ir atkarīgs arī no injekcijas vietas apasiņošanas. Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labi šķīst taukos, audos tas </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6018" w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izplatās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ļoti plaši. Tā metabolisms, kas notiek galvenokārt aknās, ir sarežģīts, un izdalīšanās no organisma (eliminācija) notiek galvenokārt caur nierēm metabolītu veidā. Samazināta aknu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>klīrensa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dēļ (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrosomu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>monooksigenāzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antagonistu, zema asinsspiediena vai samazinātas aknu apasiņošanas dēļ), var paaugstināties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija plazmā (līdz toksiskam līmenim). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>dealkilāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un hidroksilāciju nodrošina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>monooksigenāzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bet hidrolīzi - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>karboksilesterāzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Konstatēti šādi sadalīšanās produkti: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>monoetilglicerīnksilidīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>glicīnksilidīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, 2,6-ksilidīns, 4-hidroksi-2,6-dimetilanilīns, 3-hidroksi-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lidokaīns un 3-hidroksi-monoetilglicīnksilidīds. Pamatviela un metabolīti izdalās brīvā veidā, savienojumā ar sulfātiem vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>glikuronizēti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B90B45C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659755FB" w14:textId="77777777" w:rsidR="00AD2488" w:rsidRPr="00AD2488" w:rsidRDefault="00AD2488" w:rsidP="00AD2488">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4CA417" w14:textId="13E3654D" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13776">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080BD1A3" w14:textId="26D4E79F" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13776">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ā iepakojumā: 30 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48761901" w14:textId="15B1FD10" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6173">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0AF0">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s tiešā iepakojuma atvēršanas: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ECD9BF" w14:textId="68460A3A" w:rsidR="006D0AF0" w:rsidRPr="006D0AF0" w:rsidRDefault="006D0AF0" w:rsidP="006D0AF0">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6173" w:rsidRPr="00D41AF6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF6">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s atvēršanas uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037421E4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0340A761" w14:textId="059578A5" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caurspīdīga II tipa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stikla flakons ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>brombutil</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43260">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F43260">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gumijas aizbāzni vai ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>brombutila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizbāzni ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>fluorinēta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> polimēra pārklājumu, I tipa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD5423">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un noņemamu alumīnija vāciņu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6261E191" w14:textId="77777777" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601773C2" w14:textId="620354D8" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6018">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC0C286" w14:textId="33863503" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="00787714" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kastīte ar </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6E3B" w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>50 ml, 100 ml, 250 ml, 5 x 50 ml, 5 x 100 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F381D8" w14:textId="77777777" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC91C59" w14:textId="34DAD363" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4" w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C839A" w14:textId="77777777" w:rsidR="00E811BF" w:rsidRDefault="00E811BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484EBF37" w14:textId="45189C92" w:rsidR="00345089" w:rsidRDefault="00345089" w:rsidP="00345089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7D4DBE" w14:textId="14DB9E25" w:rsidR="00345089" w:rsidRPr="00E57A7D" w:rsidRDefault="00345089" w:rsidP="00345089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF3452C" w14:textId="77777777" w:rsidR="008B6E3B" w:rsidRPr="00E57A7D" w:rsidRDefault="008B6E3B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5C32CC" w14:textId="77777777" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684A1AD6" w14:textId="77777777" w:rsidR="008B6E3B" w:rsidRPr="00E57A7D" w:rsidRDefault="008B6E3B" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA6C8F3" w14:textId="64B436E4" w:rsidR="008B6E3B" w:rsidRPr="008B6E3B" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/18/0003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F2528F" w14:textId="6F941AF8" w:rsidR="008B6E3B" w:rsidRPr="00CD5423" w:rsidRDefault="008B6E3B" w:rsidP="008B6E3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4" w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">tirdzniecības atļaujas piešķiršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E3B">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>datums: 02/02/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CFF642" w14:textId="0941203B" w:rsidR="00C114FF" w:rsidRDefault="001D122E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155FB1B" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00E57A7D" w:rsidRDefault="00B113B9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF295F" w14:textId="0F96AF4C" w:rsidR="00571BA5" w:rsidRPr="00E57A7D" w:rsidRDefault="00571BA5" w:rsidP="00571BA5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2016F44F" w14:textId="77777777" w:rsidR="00571BA5" w:rsidRPr="00E57A7D" w:rsidRDefault="00571BA5" w:rsidP="00571BA5">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA73239" w14:textId="77777777" w:rsidR="00571BA5" w:rsidRPr="00E57A7D" w:rsidRDefault="00571BA5" w:rsidP="00571BA5">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="62143426" w14:textId="7B9E3F43" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C217A36" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA0848C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00027100">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E628EB0" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC1A357" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1A1419" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700FB054" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3872E835" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9208"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B243E" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5136F69E" w14:textId="782C691E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="0043649E" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043649E">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kartona kastīte </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1697270A" w14:textId="227E1F99" w:rsidR="0043649E" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml šķīdums injekcijām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DB2478" w14:textId="77777777" w:rsidR="00A45343" w:rsidRPr="0043649E" w:rsidRDefault="00A45343" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFA577C" w14:textId="0CF0DCF1" w:rsidR="00C114FF" w:rsidRPr="00A45343" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidocaine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="484CE952" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="00E57A7D" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00211983">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1FFD">
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="5B8EF1D8" w:rsidR="007318FE" w:rsidRDefault="0043649E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F7B044" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="00E57A7D" w:rsidRDefault="0043649E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBCE4B5" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="0043649E" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>50 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159EBC83" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="00A45343" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B2AF61" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="00A45343" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>250 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FEE226" w14:textId="77777777" w:rsidR="0043649E" w:rsidRPr="00A45343" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5 x 50 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="1E48C180" w:rsidR="00C114FF" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="darkGray"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5 x 100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546A8132" w14:textId="77777777" w:rsidR="00A45343" w:rsidRDefault="00A45343" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="1F3E1DC0" w:rsidR="00C114FF" w:rsidRDefault="0043649E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535A7C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi, suņi, kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43260">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670406CB" w14:textId="77777777" w:rsidR="0043649E" w:rsidRDefault="0043649E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754580FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61492E45" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRPr="00E57A7D" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A794FFE" w14:textId="12B953D8" w:rsidR="0043649E" w:rsidRPr="00E57A7D" w:rsidRDefault="005A5AC5" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Subkutānai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intraart</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>intra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-)okulārai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4D06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849694E" w14:textId="2A937748" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="0043649E" w:rsidP="0043649E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1410"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31577D73" w14:textId="7AF635BC" w:rsidR="00D53B1A" w:rsidRPr="00A45343" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4" w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047461FF" w14:textId="77777777" w:rsidR="00D53B1A" w:rsidRPr="00A45343" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45343">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE03678" w14:textId="77777777" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:t>Gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="57969AB2" w:rsidR="00C114FF" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC73AF6" w14:textId="77777777" w:rsidR="00D53B1A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40392EE9" w14:textId="3C85EB5E" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00E81EED" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B1A" w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC978C2" w14:textId="77777777" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc caurduršanas izlietot 28 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C41F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35863BEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68442BBC" w14:textId="6AD231AD" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41AF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atvēršanas uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6415236E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC95367" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00DE67C4" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E4E38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00C40CFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F93E432" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003A31B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC11FA8" w14:textId="08CB5591" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="005D2769" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(logo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E848AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3406C0B9" w14:textId="7C13E2DF" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D53B1A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/18/0003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462BCC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F555641" w14:textId="77777777" w:rsidR="00EE4CF4" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00EE4CF4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4" w:rsidRPr="00E57A7D">
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB5D8F" w14:textId="2AB87575" w:rsidR="00A9226B" w:rsidRPr="00E57A7D" w:rsidRDefault="00A9226B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53011CA0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9214"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B243E" w14:paraId="5AC5861D" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB412B2" w14:textId="259D07F7" w:rsidR="00673F4C" w:rsidRPr="008E37A2" w:rsidRDefault="00F550BE" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E37A2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E37A2">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533E1812" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102E497A" w14:textId="2A1A7395" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D53B1A" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53B1A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 ml, 250 ml caurspīdīgs II tipa stikla flakons ar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D53B1A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>brombutil</w:t>
+            </w:r>
+            <w:r w:rsidR="00F43260">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F43260">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53B1A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>gumijas aizbāzni un alumīnija vāciņu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66B6FA99" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B8A749" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF65DFC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC585FC" w14:textId="1CC89A22" w:rsidR="005D2769" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0081133F">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml šķīdums injekcijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0230D8" w14:textId="71AA4928" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCE9038" w14:textId="00DD665F" w:rsidR="00673F4C" w:rsidRPr="0081133F" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0081133F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidocain</w:t>
+      </w:r>
+      <w:r w:rsidR="0081133F" w:rsidRPr="0081133F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E7FA723" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223BA7AF" w14:textId="698DDEF3" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E37A2" w:rsidRPr="008E37A2">
+        <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2" w:rsidRPr="008448D9">
+        <w:t>AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659CA05D" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BF6EA9" w14:textId="56CDCD90" w:rsidR="00D53B1A" w:rsidRPr="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C10E0A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4471F2" w14:textId="5F5C4599" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712C9BE3" w14:textId="76693EB9" w:rsidR="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="945"/>
+        </w:tabs>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEB0190" w14:textId="1A77F1D4" w:rsidR="00D53B1A" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="945"/>
+        </w:tabs>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t>Zirgi, suņi, kaķi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D110DB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6CE2F8" w14:textId="77777777" w:rsidR="00D53B1A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="945"/>
+        </w:tabs>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792B47A7" w14:textId="71E6DEDD" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00746F04">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00746F04" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68C2AA" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5955B6AD" w14:textId="56507262" w:rsidR="00D53B1A" w:rsidRPr="00B71687" w:rsidRDefault="00A54ECF" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2769">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2769">
+        <w:t>intraartikulāri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D2769">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4CF4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2769">
+        <w:t>intra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE4CF4">
+        <w:t>-)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2769">
+        <w:t xml:space="preserve">okulāri, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2769">
+        <w:t>perineirāli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D2769">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2769">
+        <w:t>epidurāli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C61E543" w14:textId="77777777" w:rsidR="005D2769" w:rsidRDefault="005D2769" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484E03B5" w14:textId="674105A5" w:rsidR="00D53B1A" w:rsidRPr="00B71687" w:rsidRDefault="00D53B1A" w:rsidP="00D53B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E0028" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402D96ED" w14:textId="1C66CC9B" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3003D651" w14:textId="77777777" w:rsidR="00C40CFF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C40CFF" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EB3019" w14:textId="4482884C" w:rsidR="001B6DFE" w:rsidRPr="00A74D27" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74D27">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4" w:rsidRPr="00A74D27">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74D27">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A10C98" w14:textId="70BBEF90" w:rsidR="001B6DFE" w:rsidRPr="00A74D27" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74D27">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526CF112" w14:textId="77777777" w:rsidR="001B6DFE" w:rsidRPr="00F14E42" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Gaļai un blakus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>produktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D16FE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38690ED0" w14:textId="77777777" w:rsidR="001B6DFE" w:rsidRPr="00B71687" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D16FE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579DA931" w14:textId="77777777" w:rsidR="001B6DFE" w:rsidRPr="00E57A7D" w:rsidRDefault="001B6DFE" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D954F5" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9D3835" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550E464E" w14:textId="34C87689" w:rsidR="005D2769" w:rsidRPr="00D402C6" w:rsidRDefault="005D2769" w:rsidP="005D2769">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. {m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ēnesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAC116E" w14:textId="77777777" w:rsidR="005D2769" w:rsidRPr="00D402C6" w:rsidRDefault="005D2769" w:rsidP="005D2769">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40853114" w14:textId="6AA8493B" w:rsidR="00673F4C" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:r>
+        <w:t>Pēc caurduršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7936C5" w14:textId="77777777" w:rsidR="001B6DFE" w:rsidRPr="00E57A7D" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E02A72" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C93632" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA51FDF" w14:textId="6CAA54F8" w:rsidR="001B6DFE" w:rsidRPr="00B71687" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6173">
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s atvēršanas uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA39F88" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="00673F4C"/>
+    <w:p w14:paraId="44494014" w14:textId="585E6247" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0029740B">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE57A4C" w14:textId="1B72B9B3" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F105E21" w14:textId="7A1DB35B" w:rsidR="001B6DFE" w:rsidRPr="00E57A7D" w:rsidRDefault="001B6DFE" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74D27" w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(logo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27918BA1" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCBFCBF" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BABE681" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB6C8C5" w14:textId="2BDAE7A5" w:rsidR="00673F4C" w:rsidRDefault="00F550BE" w:rsidP="00673F4C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F56203" w14:textId="6BBDC1FD" w:rsidR="00DF6614" w:rsidRDefault="00DF6614" w:rsidP="00673F4C"/>
+    <w:p w14:paraId="6B1724CD" w14:textId="77777777" w:rsidR="00DF6614" w:rsidRDefault="00DF6614" w:rsidP="00DF6614">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C7E9E3" w14:textId="097B7CAF" w:rsidR="00DF6614" w:rsidRDefault="00D110DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3655">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>250 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D1700" w14:textId="77777777" w:rsidR="000E3655" w:rsidRDefault="000E3655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B40E23E" w14:textId="09784349" w:rsidR="00E81EED" w:rsidRDefault="00E81EED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639E1895" w14:textId="6ADDA695" w:rsidR="00001C44" w:rsidRPr="008E37A2" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E37A2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UZ </w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>MAZA IZMĒRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIEŠĀ IEPAKOJUMA NORĀDĀM</w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ā INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3485FBC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13183C23" w14:textId="340887CE" w:rsidR="00C114FF" w:rsidRPr="00120051" w:rsidRDefault="001B6DFE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120051">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 ml caurspīdīgs II tipa stikla flakons ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120051">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>brombutilgumijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120051">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizbāzni un alumīnija vāciņu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C7CB74" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D4F895" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Lietošanas veids un devas</w:t>
-[...334 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5144FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF0BCD0" w14:textId="5EB3A107" w:rsidR="001B6DFE" w:rsidRPr="00B71687" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:pStyle w:val="Vorgabetext"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120051">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC13417" w14:textId="4D953123" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDFDB63" w14:textId="77777777" w:rsidR="00DF6614" w:rsidRDefault="00DF6614" w:rsidP="00DF6614">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49997D70" wp14:editId="206E035D">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445D02F4" wp14:editId="3F471FE9">
+            <wp:extent cx="619125" cy="476250"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="2027226702" name="Grafik 1" descr="horse"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...149 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Grafik 2" descr="horse"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4404995" cy="1510665"/>
+                      <a:ext cx="619125" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49290DC6" wp14:editId="4702448A">
-[...2 lines deleted...]
-            <wp:docPr id="10" name="Image 10"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269FFC3F" wp14:editId="629CC51E">
+            <wp:extent cx="571500" cy="400050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1194000247" name="Grafik 2" descr="dog"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Image 1"/>
+                    <pic:cNvPr id="0" name="Grafik 3" descr="dog"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5064760" cy="2552065"/>
+                      <a:ext cx="571500" cy="400050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...158 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D0C3348" wp14:editId="18182022">
-            <wp:extent cx="3838575" cy="1143000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3342EDA3" wp14:editId="29A3429C">
+            <wp:extent cx="342900" cy="400050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Picture 4"/>
+            <wp:docPr id="2080294412" name="Grafik 3" descr="cat"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Grafik 4" descr="cat"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3838575" cy="1143000"/>
+                      <a:ext cx="342900" cy="400050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C126730" w14:textId="77777777" w:rsidR="00AD4317" w:rsidRPr="00EA7638" w:rsidRDefault="00AD4317" w:rsidP="00457E06">
-[...7 lines deleted...]
-        <w:spacing w:line="260" w:lineRule="exact"/>
+    <w:p w14:paraId="09F030DF" w14:textId="77777777" w:rsidR="00DF6614" w:rsidRDefault="00DF6614" w:rsidP="00DF6614">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...40 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8F8E90" w14:textId="5575FF53" w:rsidR="00DF6614" w:rsidRPr="00B71687" w:rsidRDefault="00DF6614" w:rsidP="00DF6614">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Zirgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6FF7">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6FF7">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120051">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>kaķi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8AEE2B" w14:textId="77777777" w:rsidR="00DF6614" w:rsidRPr="00E57A7D" w:rsidRDefault="00DF6614" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F39021" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B7A36F" w14:textId="77777777" w:rsidR="001B6DFE" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0516BF8A" w14:textId="37A4F686" w:rsidR="001B6DFE" w:rsidRPr="00B71687" w:rsidRDefault="001B6DFE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t xml:space="preserve"> 20 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753C307" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136DC507" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C5D14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FBC9AB" w14:textId="544CA458" w:rsidR="00F40449" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00F40449">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73747345" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00E57A7D" w:rsidRDefault="00F40449" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A9533A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EAC684" w14:textId="77777777" w:rsidR="0058621D" w:rsidRPr="00E57A7D" w:rsidRDefault="0058621D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E28C9A" w14:textId="49754BC0" w:rsidR="00D110DB" w:rsidRPr="00D402C6" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. {m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13776">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C13776">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4638B39B" w14:textId="5F768DAF" w:rsidR="00D110DB" w:rsidRPr="00C1032C" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc caurduršanas izlietot līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1032C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084F1BFA" w14:textId="77777777" w:rsidR="00D110DB" w:rsidRPr="00D402C6" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1987E593" w14:textId="77777777" w:rsidR="00D110DB" w:rsidRPr="00C102A0" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93A49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C843A8B" w14:textId="77777777" w:rsidR="00D110DB" w:rsidRPr="00C102A0" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03879E79" w14:textId="77777777" w:rsidR="00D110DB" w:rsidRPr="00C102A0" w:rsidRDefault="00D110DB" w:rsidP="00D110DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C102A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C102A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(logo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBA777" w14:textId="2DA830D7" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="001B6DFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C663B4" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="Vorgabetext"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008817C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/ml šķīdums injekcijām zirgiem, suņiem un kaķiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C349ED0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC80701" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00E57A7D" w:rsidRDefault="00491A9E" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3D7900" w14:textId="42576AEC" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00A54ECF" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5057A9F9" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E209F68" w14:textId="146C91D1" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4820"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7A05">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7A05">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54902C7A" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>20 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A071A0A" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(atbilst 24,65 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>monohidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7EC3AE" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="003A2E8A" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4325C014" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A469F40" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Metilparahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (E218)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>1,3 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225827E1" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Propilparahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>0,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFE9D1C" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DE01C2" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dzidrs, bezkrāsains līdz gaiši dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B9CED6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1986E745" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00E57A7D" w:rsidRDefault="00491A9E" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="10E29659" w:rsidR="00C114FF" w:rsidRDefault="00491A9E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zirgi, suņi un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11398AC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CCEFDA" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="001A0B2B" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        </w:tabs>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0B2B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091A4648" w14:textId="33E7D78C" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00AC698F" w:rsidP="00491A9E">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...55 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E" w:rsidRPr="00AC698F">
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E" w:rsidRPr="00AC698F">
+        <w:t xml:space="preserve"> oftalmoloģijā,</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> infiltrācijas anestēzijai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> anestēzijai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> anestēzijai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> anestēzijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5006E197" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330948DB" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="001A0B2B" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0B2B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem, kaķiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063CBBB9" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anestēzijai oftalmoloģijā un stomatoloģijā, infiltrācijas anestēzijai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5872ACD1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439F7528" w14:textId="6044E4AF" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575E539A" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- ja injekcijas vietā ir iekaisuma radītas izmaiņas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720E8">
+        <w:t xml:space="preserve"> aud</w:t>
+      </w:r>
+      <w:r>
+        <w:t>os;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BA0D24" w14:textId="2280B44B" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- inficēt</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0371">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aud</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0371">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749701E1" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jaundzimušiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603012D7" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4FB6EC" w14:textId="3E915998" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0371">
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CE9AAA" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00E57A7D" w:rsidRDefault="00491A9E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BB7C6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F70F7" w14:textId="0CA58026" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0D76A5" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var uzrādīt pozitīvus dopinga analīžu rezultātus zirgiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618D5348" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C0EBF8" w14:textId="5E1F0144" w:rsidR="00491A9E" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>šanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA4B71" w:rsidRPr="00EA7638">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="55293167" w14:textId="18295587" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00120B31" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nepārsniegt d</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> 0,5 ml/kg ķermeņa svara suņiem un 0,3 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> kg ķermeņa svara kaķiem. Lai noteiktu atbilstošu devu, pirms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas no</w:t>
+      </w:r>
+      <w:r>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konkrētā </w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t>dzīvnieka ķermeņa svar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kaķiem lietot š</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve">īs veterinārās zāles kaķiem piesardzīgi, jo kaķi ir ļoti jutīgi pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>. Pārdozēšana un nejauša intravenoza injicēšana rada lielu risku</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ka attīstīsies</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> centrālās nervu sistēmas un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve">darbības traucējumi (vemšana, uzbudinājums, muskuļu trīce līdz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t>kloniskiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> krampjiem, elpošanas nomākums vai sirdsdarbības apstāšanās). Šī iemesla dēļ ievēro</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t xml:space="preserve"> un injekcijas tehnik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285931FB" w14:textId="7262F523" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:r>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t xml:space="preserve"> lietot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> piesardzīgi dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aknu slimīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>ām,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sastrēguma sirds mazspēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bradikardij</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, sirds aritmij</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hiperkal</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ēmij</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, cukura diabēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, acidoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, neiroloģiski</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> traucējumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, šok</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hipovolēmij</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, smag</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> elpošanas nomākum</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vai izteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hipoksij</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DF43CD" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E"/>
+    <w:p w14:paraId="1038CC3E" w14:textId="4680F8F6" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA74A4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0025E9" w14:textId="61C4ECCD" w:rsidR="00491A9E" w:rsidRPr="003532A6" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nejaušas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pašinjicēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā iespējama iedarbība uz sirds un asinsvadu sistēmu un/vai CNS (centrālo nervu sistēmu). </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>evēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lai izvairītos no nejaušas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pašinjicēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. NEVAD</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>T TRANSPORTLĪDZEKLI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB5A9D" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00EE50EB" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metabolītam 2,6-ksilidīnam ir apstiprinātas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mutagēniskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>genotoksiskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības, un ir apstiprināts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, ka tas ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kancerogēns žurkām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8FF7C0" w14:textId="307FAA8A" w:rsidR="00491A9E" w:rsidRPr="00EE50EB" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var kairināt ādu, acis un mutes gļotādu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no injekciju šķīduma tiešas saskares ar ādu, acīm vai mutes gļotādu. Novilkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>kontaminēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apģērbu, kas tiešā veidā saskaras ar ādu. Ja notikusi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zāļu nejauša saskare ar acīm, ādu vai mutes gļotādu, skarto vietu skalot ar lielu daudzumu ūdens. Ja rodas simptomi, jāmeklē medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15098857" w14:textId="2030415E" w:rsidR="00491A9E" w:rsidRPr="00EE50EB" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iespējamas pastiprinātas jutības reakcijas. Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lidokaīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai citiem lokālās anestēzijas līdzekļiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s no saskares ar šīm veterinārajām zālēm. Ja rodas pastiprinātas jutības simptomi, meklē</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C03617" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E"/>
+    <w:p w14:paraId="4DE7EAF1" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="032CECE2" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00457E06">
+        </w:rPr>
+        <w:t xml:space="preserve">Grūsnība un laktācija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552D108B" w14:textId="54DA7FAC" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:t xml:space="preserve">drošums </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">grūsnības un laktācijas laikā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lidokaīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> šķērso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>placentāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> barjeru un auglim vai jaundzimušajam var radīt ietekmi uz nervu sistēmu, sirdis un elpošanas sistēmu. Šo iemeslu dēļ šīs veterinārās zāles grūsnības vai dzemdību manipulāciju laikā lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE07B0A" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADD009C" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="002559CC" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6D0935" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lidokaīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> iespējama mijiedarbība ar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01071A5D" w14:textId="0B31423C" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">antibiotikām - lietošana vienlaicīgi ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ceftiofūru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> var izraisīt brīvā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> koncentrācijas paaugstināšanos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:t xml:space="preserve">jo notiek mijiedarbība </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ceftiofūra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> saistī</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:t>šano</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:t xml:space="preserve">pie </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plazmas olbaltumvielām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088B08AD" w14:textId="68077A04" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antiaritmiskiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amiodarons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> var paaugstināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> koncentrāciju plazmā un tādējādi pastiprināt tā farmakoloģisko iedarbību. Šādu iedarbību var novērot lietojot šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67801">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāles kopā arī ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metoprololu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>propanololu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D892BD" w14:textId="7BC6AD11" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">injicējamiem anestēzijas līdzekļiem un inhalācijas anestēziju: lietošana vienlaicīgi ar anestēzijas līdzekļiem pastiprina to ietekmi un to devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25892">
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r>
+        <w:t>būt jāpielāgo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0782435A" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00883E36" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>miorelaksantiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: liela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> deva var pastiprināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sukcinilholīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> iedarbību un var paildzināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sukcinilholīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> izraisītu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>apnoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5E9808" w14:textId="0FEA6B00" w:rsidR="00491A9E" w:rsidRPr="006B1805" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asinsvadus sašaurinošo līdzekļu (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>epinefrīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) vienlaicīga lietošana paildzina lokālās anestēzijas līdzekļa iedarbību. Morfīnam līdzīgie pretsāpju līdzekļi var </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25892">
+        <w:t xml:space="preserve">palēnināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> metabolismu, tādējādi pastiprinot tā farmakoloģisko iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FB378E" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00883E36" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8F3BD2" w14:textId="081F646F" w:rsidR="00491A9E" w:rsidRPr="00883E36" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F6BD14" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā pirmās pazīmes būs miegainība, slikta dūša, vemšana, trīce, uzbudinājums, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ataksija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un trauksmes pazīmes. Lietojot lielākās devās, vai nejaušas intravenozas injekcijas gadījumā, var parādīties nopietnākas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> intoksikācijas izraisītas reakcijas, ieskaitot sirdsdarbības un elpošanas sistēmu nomākumu un krampjus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC0A7A4" w14:textId="2F17A25D" w:rsidR="00491A9E" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> intoksikācijas ārstēšana ir tikai simptomātiska, iekļaujot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kardiorespiratoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> reanimācijas pasākumus un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretkrampju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļu lietošanu. Ja asinsspiediens būtiski pazeminās, jāveic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000278D">
+        <w:t>tilpuma aizstāšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (šoka terapija) un jālieto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t>vazopresoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāles. Kaķiem pirmā saindēšanās pazīme ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000278D">
+        <w:t>miokarda nomākums</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un retāk - ar centrālo nervu sistēmu saistītie simptomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113B66C5" w14:textId="2EE2568E" w:rsidR="00636EB0" w:rsidRDefault="00636EB0" w:rsidP="00491A9E">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...79 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1F47E6" w14:textId="33D0517C" w:rsidR="00636EB0" w:rsidRPr="00B71687" w:rsidRDefault="00636EB0" w:rsidP="008817C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008246E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008246E7">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEC36B1" w14:textId="4358E750" w:rsidR="00491A9E" w:rsidRDefault="00974497" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A570B70" w14:textId="77777777" w:rsidR="008246E7" w:rsidRDefault="008246E7" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFADE5F" w14:textId="663FA96A" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00FA74A4" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A9E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F31B396" w14:textId="59D2D2F8" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tā kā nav veikti saderības pētījumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25892">
+        <w:t xml:space="preserve"> nelietot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733A867B" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRDefault="00491A9E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064A5B99" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6955D6" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD87F7F" w14:textId="77777777" w:rsidR="00AC698F" w:rsidRPr="00E57A7D" w:rsidRDefault="00AC698F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
         <w:tab/>
-        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BCAC1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C245F44" w14:textId="0740BE90" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...220 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Zirgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t>suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:t>kaķi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A679F26" w14:textId="07F45488" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eti (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1 līdz 10 dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10 000 ārstētajiem dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>: Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F32">
+        <w:t>stipr</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>inātas jutības reakcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045160EE" w14:textId="1FA55C95" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t xml:space="preserve">Nevar izslēgt krustenisku pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D718B3">
+        <w:t>amīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D718B3">
+        <w:t xml:space="preserve"> tipa lokālās anestēzijas līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4100420F" w14:textId="77777777" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F30ABF" w14:textId="2E5C9F1C" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="003A4F32" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nenoteikts b</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iežums</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nevar noteikt pēc pieejamajiem datiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uzbudinājums</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neveiklība</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sirds un asinsvadu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sistēmas traucējumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>piem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ēram</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>darbības</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nomākums</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bradikardija</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>aritmija</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>zems asinsspiediens</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t>perifēri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t>vaskulāri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00636EB0">
+        <w:t xml:space="preserve"> traucējumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3,4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="00CA7210">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00636EB0">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aizkavēta dzīšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6139" w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F01E4D" w14:textId="6DFE0798" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>ēreni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>pārejoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC72C70" w14:textId="6744CAFB" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>Parasti pārejoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D00B4ED" w14:textId="126978E5" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>zodilatācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F29EC0C" w14:textId="3250C20D" w:rsidR="00CC6139" w:rsidRPr="009C4D5A" w:rsidRDefault="00CC6139" w:rsidP="00CC6139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718B3">
+        <w:t>Lietojot infiltrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F32">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4D5A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C2F2FB" w14:textId="77777777" w:rsidR="00491A9E" w:rsidRPr="00B71687" w:rsidRDefault="00491A9E" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D7BBFF" w14:textId="548271F8" w:rsidR="00B86872" w:rsidRDefault="00CC6139" w:rsidP="00B86872">
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vai tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD1B74F" w14:textId="615A276D" w:rsidR="00B86872" w:rsidRPr="00B71687" w:rsidRDefault="003A4F32" w:rsidP="00491A9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003F696A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701175">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5E1F0F" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00B86872">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Farmakodinamiskās īpašības</w:t>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t>veid</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74388197" w14:textId="6CC7167A" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Subkutānai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A6">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A6">
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A6">
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA74A4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)okulārai, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D08314" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78416E9A" w14:textId="6DE4EB42" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kopējā deva (arī tad, ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t xml:space="preserve"> šīs veterinārās</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zāles tiek ievadītas vairākās vietās vai atkārtoti) nedrīkst pārsniegt 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,5 ml/kg) suņiem, 6 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,3 ml/kg) kaķiem un 4 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (0,2 ml/kg) zirgiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013D1012" w14:textId="205EFD0B" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visos gadījumos lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mazāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ieteicam</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, lai sasniegtu nepieciešamo iedarbību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E3B69" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3759FFD1" w14:textId="771E52F4" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Informāciju par šo veterināro zāļu iedarbības sākumu un ilgumu, skatīt apakšpunktā "Cita informācija".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B7BDA6" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00883E36" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF33477" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663084AE" w14:textId="6161512D" w:rsidR="00606179" w:rsidRPr="00AC698F" w:rsidRDefault="00AC698F" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t xml:space="preserve"> oftalmoloģijā: 0,4 – 0,5 ml (8 – 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t>) konjunktīvas maisā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5F040A" w14:textId="77777777" w:rsidR="00606179" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC698F">
+        <w:t>Infiltrācijas anestēzijai: 2 – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ml (40 – 200 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) injicējot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001F2A">
+        <w:t xml:space="preserve">vairākās </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vietās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001F2A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2AE500" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intraartikulārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lietošanai: 3 – 50 ml (60 – 1000 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>), atkarībā no locītavas lieluma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA00418" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00700F5F" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Perineirālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijai: 4 – 5 ml (80 – 100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC9F76B" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mugurkaula krustu apvidus vai muguras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijai: 10 ml (200 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) 600 kg smagam zirgam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E259086" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1226378E" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Suņiem, kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2DF204" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Oftalmoloģijā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AA5C79" w14:textId="6D7412F9" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00AC698F" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t>anestēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00606179" w:rsidRPr="00AC698F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179">
+        <w:t xml:space="preserve"> 0,1 – 0,15 ml (2 – 3 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00606179">
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00606179">
+        <w:t>) konjunktīvas maisā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AA3958" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Retrobulbārai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> infiltrācijai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77669EF6" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plakstu infiltrācijai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ED3F56" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A3A121" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Stomatoloģijā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E69557E" w14:textId="1908BC51" w:rsidR="00606179" w:rsidRPr="00CA7210" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zoba izraušanai: līdz 2 ml (40 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zemacs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E8D" w:rsidRPr="00CA7210">
+        <w:t>atverē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7210">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:t>foramen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00535A7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t>infraorbitale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7210">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0188D4" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EB26DA" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Infiltrācijas anestēzijai: vairākas 0,3 – 0,5 ml (6 - 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033E3A2A" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="0090759E" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Epidurālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lumbosakrālai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijai: 1 – 5 ml (20 – 100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) atbilstoši dzīvnieka lielumam. Kaķiem maksimālā deva ir 1 ml (20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokaīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) vienam dzīvniekam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0549FCE2" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0277103F" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Gumijas aizbāzni caurdurt ne vairāk kā 25 reizes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56064481" w14:textId="77777777" w:rsidR="00C80401" w:rsidRDefault="00C80401" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C3EBE" w:rsidRPr="002C3EBE">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00F520FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78308D3A" w14:textId="73073FDD" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00592B89" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179">
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179">
+        <w:t xml:space="preserve">s no nejaušas intravenozas injicēšanas. Lai nepieļautu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00606179">
+        <w:t>intravaskulāru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00606179">
+        <w:t xml:space="preserve"> ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3D2F">
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>šanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179">
+        <w:t xml:space="preserve"> pārliecinā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tie</w:t>
+      </w:r>
+      <w:r w:rsidR="00606179">
+        <w:t>s par adatas pareizu novietojumu, veicot aspirāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC2580" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780BAA91" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00E57A7D" w:rsidRDefault="00606179" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492DF1F9" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00F14E42" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zirgi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A8BD38" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00F14E42" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Gaļai un blakus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>produktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D16FE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6FC611" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14E42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D16FE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...287 lines deleted...]
-    <w:p w14:paraId="4F1BE58D" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00AA5439">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...154 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118E5727" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00B411E8" w:rsidP="00AA5439">
+    <w:p w14:paraId="66860019" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00E57A7D" w:rsidRDefault="00606179" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABE4FCB" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4207C58F" w14:textId="7829F6BB" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:u w:color="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā un uz kastītes pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00282437">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282437" w:rsidRPr="00E57A7D">
+        <w:t>Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F32DC3C" w14:textId="7CEB6CAD" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:u w:color="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81EED">
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s tiešā iepakojuma atvēršanas: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D37C91C" w14:textId="6EB515B7" w:rsidR="00606179" w:rsidRPr="00B71687" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...139 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>Pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6173">
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s atvēršanas uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D90B27F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t xml:space="preserve"> Tiešā iepakojuma veids un saturs</w:t>
-[...37 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49444B15" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1F465F" w14:textId="6FB8365F" w:rsidR="00815CC9" w:rsidRPr="00E57A7D" w:rsidRDefault="00815CC9" w:rsidP="00815CC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B78EE47" w14:textId="77777777" w:rsidR="00815CC9" w:rsidRPr="00E57A7D" w:rsidRDefault="00815CC9" w:rsidP="00815CC9">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9B69A7" w14:textId="77777777" w:rsidR="00606179" w:rsidRPr="00E57A7D" w:rsidRDefault="00606179" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC084E6" w14:textId="6224A0D6" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323B2C2D" w14:textId="3C30273A" w:rsidR="00815CC9" w:rsidRDefault="00815CC9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355878D0" w14:textId="77777777" w:rsidR="00815CC9" w:rsidRPr="00E57A7D" w:rsidRDefault="00815CC9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="7A61509A" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D512F">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEB034" w14:textId="0FE3C812" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF8AA21" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00E57A7D" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53B1A">
+        <w:rPr>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/18/0003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539BE315" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRDefault="00D01BF6" w:rsidP="000F7939">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28155EA7" w14:textId="6A54D5D3" w:rsidR="000F7939" w:rsidRPr="00CA7210" w:rsidRDefault="000F7939" w:rsidP="000F7939">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7210">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iepakojum</w:t>
+      </w:r>
+      <w:r w:rsidR="004717E7" w:rsidRPr="00CA7210">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7210">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307F1536" w14:textId="788DCA8A" w:rsidR="000F7939" w:rsidRDefault="000F7939" w:rsidP="00CA7210">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7210">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00791FC2" w:rsidRPr="00EA7638">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>50 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>250 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5 x 50 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043649E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5 x 100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A45E96" w14:textId="6C8C20B8" w:rsidR="000F7939" w:rsidRPr="00E57A7D" w:rsidRDefault="000F7939" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF5CB3B" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRPr="00EA7638" w:rsidRDefault="00FA4B71" w:rsidP="00457E06">
-[...320 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11B4618F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai  </w:t>
-[...614 lines deleted...]
-        <w:r w:rsidRPr="00EA7638">
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D084565" w14:textId="6CB7EBC4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4CD867" w14:textId="0958BA35" w:rsidR="000F7939" w:rsidRPr="00E57A7D" w:rsidRDefault="00592B89" w:rsidP="000F7939">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E961D02" w14:textId="77777777" w:rsidR="000F7939" w:rsidRPr="00E57A7D" w:rsidRDefault="000F7939" w:rsidP="000F7939">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE27B0E" w14:textId="4DA24376" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="007C41C3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...2 lines deleted...]
-            <w:lang w:val="lv-LV"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA7638">
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="007C41C3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00E57A7D" w:rsidRDefault="00E70337" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB0B1B" w14:textId="77777777" w:rsidR="00172B3E" w:rsidRPr="00E57A7D" w:rsidRDefault="00172B3E" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614A55D1" w14:textId="0386A57E" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un par sērijas izlaidi atbildīgais</w:t>
+      </w:r>
+      <w:r w:rsidR="0039476A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCB1AB3" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richter GmbH, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Durisolstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14, 4600 Wels, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Austrija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39CC34D2" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A13366D" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk73552585"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1BE124" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk168900007"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Kalnabeite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E99115A" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Kalnabeišu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aleja 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213B5322" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Sigulda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BF103FC" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Siguldas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>novads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6832C312" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>LV2150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E72725C" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontakttālrunis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: 29232321</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="079A380C" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="4264EB51" w14:textId="77777777" w:rsidR="00D01BF6" w:rsidRPr="00BC4067" w:rsidRDefault="00D01BF6" w:rsidP="00D01BF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...724 lines deleted...]
-      <w:r w:rsidRPr="00EA7638">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EBF2CD" w14:textId="77777777" w:rsidR="008A0AEA" w:rsidRPr="00E57A7D" w:rsidRDefault="008A0AEA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CC9AE8" w14:textId="30F07417" w:rsidR="00BB2539" w:rsidRPr="00E57A7D" w:rsidRDefault="00F550BE" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...607 lines deleted...]
-        </w:rPr>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12807BB2" w14:textId="77777777" w:rsidR="00606179" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480213BD" w14:textId="57215132" w:rsidR="00606179" w:rsidRDefault="00606179" w:rsidP="00606179">
+      <w:r>
+        <w:t xml:space="preserve">Iedarbības sākums un ilgums ir atkarīgs no izmantotās </w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t>ievadīšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> metodes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00592B89">
+        <w:t xml:space="preserve">anestezējamā </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nerva atrašanās vietas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perifērās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...172 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC698F">
+        <w:t>anestēzijas gadījumā un lietotās devas infiltrācijas anestēzijas gadījumā. Parasti iedarbība sākas ātrāk nekā 1 minūtes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC698F" w:rsidRPr="00535A7C">
+        <w:t>kontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC698F">
+        <w:t>anestēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC698F">
+        <w:t xml:space="preserve"> gadījumā) vai 10 - 15 minūšu laikā</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7638">
-[...8791 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:r w:rsidR="008A0AEA">
+        <w:t>noteiktiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nerv</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AEA">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Iedarbības ilgums var būt līdz 2 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055F98E4" w14:textId="77777777" w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidRDefault="005F346D" w:rsidP="00D01BF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidSect="003837F1">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53E8B69E" w14:textId="77777777" w:rsidR="00055177" w:rsidRDefault="00055177">
+    <w:p w14:paraId="3DEE4EB7" w14:textId="77777777" w:rsidR="00766B0A" w:rsidRDefault="00766B0A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="610EDD93" w14:textId="77777777" w:rsidR="00055177" w:rsidRDefault="00055177">
+    <w:p w14:paraId="3622F834" w14:textId="77777777" w:rsidR="00766B0A" w:rsidRDefault="00766B0A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...12 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1A689B8E" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRDefault="00FA4B71">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE4CF4" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE4CF4">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...26 lines deleted...]
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004E6173">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="77FA55FD" w14:textId="77777777" w:rsidR="00B411E8" w:rsidRDefault="00FA4B71">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE4CF4" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE4CF4">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...26 lines deleted...]
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="182D4123" w14:textId="77777777" w:rsidR="00055177" w:rsidRDefault="00055177">
+    <w:p w14:paraId="23D9A064" w14:textId="77777777" w:rsidR="00766B0A" w:rsidRDefault="00766B0A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F4EEDDB" w14:textId="77777777" w:rsidR="00055177" w:rsidRDefault="00055177">
+    <w:p w14:paraId="45DEADB5" w14:textId="77777777" w:rsidR="00766B0A" w:rsidRDefault="00766B0A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="DD942DA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="7DDA8BF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1A4880FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DF985BDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B336CEE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84345F38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75F0DF4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CF72EC0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4770093E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="A52859AE">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D49CE28A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="778473DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3D0EBF32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="878C76B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CD2EF798" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="22B2678C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DEF270FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="54EA0818" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17743,470 +16177,928 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07AA3C16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AFEAF86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F20C11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39F4C99E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="9508DC94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="926A619E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4A1A4C28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20C0EFE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F4E23DBC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B9989ACC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="299E14EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6D76C5C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EBA6CE6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="E5E63B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1CEE4906" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F1A85F84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E61C78A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C5EEBF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A2843B52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="291C77FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2DBE1B70" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20E41A7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="3F24D6EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="52B693E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89002F80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9A3A191A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="522E3454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="005883EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="07189E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D0F2500C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74AA007C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18239,734 +17131,225 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="679415EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...8 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+    <w:lvl w:ilvl="1" w:tplc="6C2688DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="2" w:tplc="4614ED76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="3" w:tplc="68B8F098" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="4" w:tplc="77149DDA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="5" w:tplc="3E2EC5B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="6" w:tplc="9EAC996E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="7" w:tplc="7AB61828" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="8" w:tplc="3AD8E2B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...277 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343F07F1"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19062,1430 +17445,1373 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="0DD8806C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35CC202C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A370A5F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CF2C846E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FB1C0B9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7DAA8120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39EEBFF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A78AFB32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3FE80D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="6FB63C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE382CF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="76D42A6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4CAE089C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A3825A9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3870866A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE0A9134" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="092E9EAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A63490D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F222F15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C872428A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="ACD60EEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="CA2C8BCA">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3FEE1F0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A02C2ADA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46EAD368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EF0C4B34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8A72D41E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31644EAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EB6C4CD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...138 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D050FAB"/>
+    <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="981E2A90"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="082866C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DABE2F76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3FEA6894" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="79DC69F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B77CC05A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EFFC3846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="390269F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E92AB132" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66621DEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="E69C7AEA">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="920" w:hanging="560"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C96E3000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D4FC85DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F9D2963C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18500272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="06C895C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73B8EAC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="06403874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33AE23A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="908CCF58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="05E6C8F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CAEE81BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BEE277F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9EF4A110" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="62526602" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D9960A36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="24483D4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D18697C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="5CF808F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F1F039AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5B3ECE5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D48C8302" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5B880B82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E79267FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DC3C7DB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A73E958C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C8EEFCF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...136 lines deleted...]
-    </w:lvl>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
-    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+    <w:lvl w:ilvl="0" w:tplc="D1D8FC68">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CDCEE510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21B22542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BEC66C18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72D83BC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E92E1F28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B7A014D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F4202354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B9744FB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612225B2"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="946A1BA6"/>
-    <w:lvl w:ilvl="0" w:tplc="341A0F8C">
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="62607886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="104EE890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="679A1B80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71647A84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B0D8BCCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="438C9FB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BDA28554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7E70FD16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="01905D8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6518235F"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20581,989 +18907,2275 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7079301F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85720C76"/>
+    <w:lvl w:ilvl="0" w:tplc="8C0AF28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E21AA6A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ED5C8FF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="37C4E5B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2028EDF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BB845DAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3724AFF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4BA21200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F5C6463A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="A18C0DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2DDEF88A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4E745212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F52E8336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="137E3966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81D0A328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B52E30A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E7F4FC16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60BEF372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72352945"/>
-[...11 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="6B3423BA">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...145 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22F43260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F8962F0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FADA3A3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E47E3AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F0DE1B28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="195E6B22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8752F114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30D4B69E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="DA8A998C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="07FC8C36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7AC07FD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7B56FDF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C91CD7B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56EE5FAE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04F6BAAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F984D58E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5E568D6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F221F51"/>
+    <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34C6DE1A"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="9F26ECCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="06D8060E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AB5ED8AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E15C401E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24924822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="933ABB40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0E4E39A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="356E3B0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7EEEE8D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="143356016">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="268129657">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="3" w16cid:durableId="714473559">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="4" w16cid:durableId="719671087">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="572662824">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1292830710">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="111873134">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1719040792">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="209809690">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="941843206">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="340473144">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="47147173">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="521431317">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="474418108">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="813332717">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="321736009">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="978609868">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="18" w16cid:durableId="259409874">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="506557260">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1888879975">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1090005481">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1347170316">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="329993654">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1292707607">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="25" w16cid:durableId="1665283770">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="26" w16cid:durableId="1257519894">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="490995971">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="28" w16cid:durableId="745497689">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="29" w16cid:durableId="1275748748">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30" w16cid:durableId="1999765926">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="31" w16cid:durableId="1552378309">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="32" w16cid:durableId="1642611499">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1288656408">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1211503848">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1280911967">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="36" w16cid:durableId="518737888">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="37" w16cid:durableId="1045059509">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="577132208">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="243951585">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="463737281">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1873689737">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="85225825">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="75371471">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
-[...111 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="44" w16cid:durableId="983849637">
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00B411E8"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FA4B71"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00004427"/>
+    <w:rsid w:val="00004B70"/>
+    <w:rsid w:val="00005A59"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="000235ED"/>
+    <w:rsid w:val="00024246"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="0004569B"/>
+    <w:rsid w:val="00051437"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00060150"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="000649A2"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0009230C"/>
+    <w:rsid w:val="00092877"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E3655"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F7939"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00116674"/>
+    <w:rsid w:val="00120051"/>
+    <w:rsid w:val="00120208"/>
+    <w:rsid w:val="00120B31"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="00134F2E"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="001474CD"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00155416"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00177022"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00184B75"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6DFE"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D122E"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00223C7F"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00244A13"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251054"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="002567A7"/>
+    <w:rsid w:val="00262BEB"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="002740EF"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00280629"/>
+    <w:rsid w:val="00282437"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="0029498D"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C0D65"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FC"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="00317775"/>
+    <w:rsid w:val="00321430"/>
+    <w:rsid w:val="00322CBC"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="00331FE4"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="00344FDE"/>
+    <w:rsid w:val="00345089"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355ADC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="003562FC"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00361B36"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="00380391"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="0039476A"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A4F32"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B3E8D"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="0041757F"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00420940"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="0043649E"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004551A4"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="004717E7"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="004856CC"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="0048702D"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00491A9E"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004B7D93"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6070"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E6173"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00501051"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00535A7C"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="005465EC"/>
+    <w:rsid w:val="00550D80"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00553F4C"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="00571BA5"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="00592023"/>
+    <w:rsid w:val="00592B89"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005A5AC5"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B778E"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005D2769"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E4499"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F23F7"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606179"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00636EB0"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="006548F8"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="006857F4"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C49C2"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D0AF0"/>
+    <w:rsid w:val="006D1231"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="00701175"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="007218B1"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="00726962"/>
+    <w:rsid w:val="0072741F"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="00731D35"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00742471"/>
+    <w:rsid w:val="0074357E"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="00766B0A"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00787714"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A2D17"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B01DB"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B6018"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D0081"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="0081133F"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="00815CC9"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008246E7"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00866E50"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="008817C3"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="0088305E"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="008858EA"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A0AEA"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B243E"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B2792"/>
+    <w:rsid w:val="008B3B0E"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008B6E3B"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00932826"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00943B31"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973D1B"/>
+    <w:rsid w:val="00974497"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="0099769F"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6C8F"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C0371"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C1424"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E3389"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A176BD"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A45343"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A54ECF"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A60843"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A66805"/>
+    <w:rsid w:val="00A67801"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A716E6"/>
+    <w:rsid w:val="00A74D27"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A93A49"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AA4D06"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC698F"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD2488"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B4626F"/>
+    <w:rsid w:val="00B54845"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B6460C"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B75A4B"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86872"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA7B77"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC29F3"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD719F"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C13776"/>
+    <w:rsid w:val="00C1474F"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C55D42"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA0B75"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CA7210"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CB7C86"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC6139"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD3D2F"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD5423"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D01BF6"/>
+    <w:rsid w:val="00D0272C"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D110DB"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D16C12"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D37DA2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D4194C"/>
+    <w:rsid w:val="00D41AF6"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D53B1A"/>
+    <w:rsid w:val="00D5446B"/>
+    <w:rsid w:val="00D55985"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D66A51"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D718B3"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA0FC2"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DA56A0"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DB7C4E"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF6614"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E219C3"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25892"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E32C0F"/>
+    <w:rsid w:val="00E36DE6"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E550A6"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E6096A"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E81EED"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EA0BEF"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB5097"/>
+    <w:rsid w:val="00EB65D3"/>
+    <w:rsid w:val="00EB70D5"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00EC7A05"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE4CF4"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F149A5"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F2304A"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F43260"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F50DC3"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F550BE"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F60899"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62C38"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F91BE1"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74A4"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB4614"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FE4D8E"/>
+    <w:rsid w:val="00FE4E4E"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF263D"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FBCCE41"/>
+  <w14:docId w14:val="69D69109"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DAAEDC51-15BA-4728-8570-4F5476FE146D}"/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -21711,1093 +21323,1045 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00D01BF6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:right="-318"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appeldenotedefin">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CorpsdetexteCar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalcentr">
+  <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
-    <w:name w:val="Body Text 23"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedefin">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="NotedefinCar"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Retraitcorpsdetexte2Car"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentaireCar"/>
-    <w:semiHidden/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
-    <w:name w:val="Body Text 22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
-    <w:name w:val="Body Text 21"/>
+    <w:name w:val="Body Text 2_1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte3">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
-[...1 lines deleted...]
-    <w:link w:val="BodytextAgency"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
-[...3 lines deleted...]
-    <w:link w:val="ObjetducommentaireCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="32"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...31 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
-  </w:style>
-[...57 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vorgabetext">
+    <w:name w:val="Vorgabetext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001B6DFE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A9E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B86872"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...327 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23051,289 +22615,320 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B255A779-5329-48EF-9268-3913C887B7F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{84a153ed-1515-43de-ae19-c4ba1ba50c01}" enabled="1" method="Privileged" siteId="{6ad7a471-10b8-444b-b0a4-9eec78d9e2c7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>23065</Characters>
+  <Pages>19</Pages>
+  <Words>3170</Words>
+  <Characters>22784</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Pealkiri</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tiitel</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27204</CharactersWithSpaces>
+  <CharactersWithSpaces>25903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-[...1 lines deleted...]
-  <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>17/12/2024 13:11:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>veterinary-product-information-qrd-templates_lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/20 V- template revision - v. 9.1 (December 2024)/05 Currently published template v.9.1 (De</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
     <vt:lpwstr>N</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
     <vt:lpwstr>tran</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
-    <vt:lpwstr>18389</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
-    <vt:lpwstr>02</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
-    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
-[...150 lines deleted...]
-    <vt:lpwstr>d743f8938da4523c7db42ad24fe8d74e4bad9886e12dd3dc1e2ea9f30860a97d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
 </Properties>
 </file>