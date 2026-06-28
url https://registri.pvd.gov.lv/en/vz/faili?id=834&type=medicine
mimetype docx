--- v0 (2026-06-06)
+++ v1 (2026-06-28)
@@ -1,14854 +1,16305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="61500CD1" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
-[...241 lines deleted...]
-    <w:p w14:paraId="245CC4C8" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F5FF3B" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1977E2A8" w14:textId="38B24127" w:rsidR="00B11F63" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA68391" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00B067FC">
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413B1CFC" w14:textId="04761BD4" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5309">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HIPRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F73" w:rsidRPr="00CB5309">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7037" w:rsidRPr="009B20E1">
-[...8 lines deleted...]
-      <w:r w:rsidR="00C62F21" w:rsidRPr="009B20E1">
+      <w:r w:rsidRPr="00CB5309">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GUMBORO CW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F45116">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iofilizāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="001A65F0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="001A65F0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473A39A6" w14:textId="614BE87E" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38230556" w14:textId="3BB2AB4E" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Katra deva satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F567C25" w14:textId="506295D8" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC27597" w14:textId="5425D238" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BB1" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E47885" w14:textId="6D372DA1" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dzīvs, novājināts infekciozā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45116">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45116">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ālās slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss, celms CH/80……………..10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3,5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>– 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD49F8" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0225E4FF" w14:textId="67B89C7A" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DD49F8" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+      <w:r w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>% šūnu kultūras inficējošā deva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF040C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F15FA2" w14:textId="76F688A1" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgviela</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidR="0012211B" w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6FF9D3" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...88 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4FCFF856" w14:textId="77777777" w:rsidR="004D3CA7" w:rsidRPr="00AF1D2D" w:rsidRDefault="004D3CA7" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7650"/>
+        <w:gridCol w:w="4524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="6E5E9AC0" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66914706" w14:textId="3C043C0D" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="001638F8" w:rsidP="00A01EE5">
+          <w:p w14:paraId="0ADB8C0F" w14:textId="3AB6E451" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Palīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="123041D8" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="005721D0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E63B555" w14:textId="05AD7FE9" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00BF58F8" w:rsidP="00A01EE5">
+          <w:p w14:paraId="7D64428A" w14:textId="749785BC" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Povidon</w:t>
+              <w:t xml:space="preserve">Nātrija </w:t>
             </w:r>
-            <w:r w:rsidR="00EC7E3C" w:rsidRPr="009B20E1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t>hidrogēnfosfāta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dodekahidrāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="005721D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56C01E" w14:textId="73F261B3" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kālija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dihidrogēnfosfāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="005721D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03630E69" w14:textId="349AF927" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Povidons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="005721D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27960972" w14:textId="38552103" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kālija hlorīds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="10837C46" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="005721D0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605AA547" w14:textId="1ACDC16C" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00BF58F8" w:rsidP="00A01EE5">
+          <w:p w14:paraId="00392A89" w14:textId="34E053BF" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>La</w:t>
-[...6 lines deleted...]
-              <w:t>ktozes monohidrāts</w:t>
+              <w:t>Nātrija hlorīds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="70A14C2B" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="5211FD8C" w14:textId="77777777" w:rsidTr="005721D0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4336FD" w14:textId="4A31F63F" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="002C0AD5" w:rsidP="00A01EE5">
+          <w:p w14:paraId="2F6BB52B" w14:textId="1CF99032" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...20 lines deleted...]
-              <w:t>ukurūzas</w:t>
+              <w:t>Saharoze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="08BDEC44" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="6518DF20" w14:textId="77777777" w:rsidTr="005721D0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F3F9AA" w14:textId="2A85F6D6" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00EC7E3C" w:rsidP="00A01EE5">
+          <w:p w14:paraId="5CAFF362" w14:textId="2D1D7E6B" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kroskarmelozes nātrija sāls</w:t>
+              <w:t>Mononātrija</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
-[...79 lines deleted...]
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>m</w:t>
+              <w:t>glutamāts</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B20E1">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="09DB9452" w14:textId="77777777" w:rsidTr="00A01EE5">
+      <w:tr w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w14:paraId="67E6408E" w14:textId="77777777" w:rsidTr="005721D0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06AF3046" w14:textId="0BE0DD4D" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="002C0AD5" w:rsidP="00A01EE5">
+          <w:p w14:paraId="3A5B9EC2" w14:textId="5F87A7CF" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...45 lines deleted...]
-              <w:t>Magnija stearāts</w:t>
+              <w:t>Ūdens injekcijām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="761660C4" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...85 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRPr="00AF1D2D" w:rsidRDefault="002C4565" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1005EAA1" w14:textId="1561D6AA" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="004E1593" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1593">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Liofilizāts: brūns liofilizāts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA0EFFD" w14:textId="5C9DDCB8" w:rsidR="00DE173F" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2953E4" w14:textId="77777777" w:rsidR="004E1593" w:rsidRPr="00AF1D2D" w:rsidRDefault="004E1593" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF16F7" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...35 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:t>Mērķsugas</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="2EAAB612" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6617A9DA" w14:textId="3688F855" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FABA487" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B46FB" w:rsidRPr="00AF1D2D">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEFEEE3" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistu (broileru), kurām ir no mātes iegūtas antivielas (MDA ELISA robežtitrs 115), aktīvai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AC7FC2" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>imunizācijai, lai novērstu klīniskās pazīmes, samazinātu svara zudumu un bursas bojājumus, ko izraisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAE3B14" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Gumboro slimība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131D1CA6" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Imunitātes iestāšanās: 14 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055430F8" w14:textId="17B717BA" w:rsidR="00E86CEE" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Imunitātes ilgums: 30 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6615F443" w14:textId="77777777" w:rsidR="00DE173F" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE173F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
-[...405 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028EF358" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="00B067FC">
-[...116 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14055AE1" w14:textId="58B99145" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00463EF9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6206FAAD" w14:textId="77777777" w:rsidR="00463EF9" w:rsidRPr="00AF1D2D" w:rsidRDefault="00463EF9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3494E907" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...157 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="275693A9" w14:textId="762B8F67" w:rsidR="00E86CEE" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E86CEE" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0029598F" w14:textId="5FEA9C83" w:rsidR="00463EF9" w:rsidRPr="00AF1D2D" w:rsidRDefault="00463EF9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcinēt tikai </w:t>
+      </w:r>
+      <w:r w:rsidR="001A65F0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veselus dzīvniekus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C1C90F" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B77ADBE" w14:textId="64780596" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00463EF9" w:rsidP="00A938CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Optimālo vakcinācijas dienu aprēķina pēc Deventera formulas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A938CA" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piemērojot ELISA </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk145919003"/>
+      <w:r w:rsidR="00A938CA" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>115 titru kā MDA robežtitru.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7B62FE69" w14:textId="77777777" w:rsidR="00463EF9" w:rsidRPr="00AF1D2D" w:rsidRDefault="00463EF9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217C8B34" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF7D1EC" w14:textId="72BDACB9" w:rsidR="00277A6C" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Īpaši piesardzības pasākumi</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> drošai</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028349D0" w14:textId="45692B95" w:rsidR="00A938CA" w:rsidRPr="00AF1D2D" w:rsidRDefault="00A938CA" w:rsidP="00A938CA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Vakcinētie cāļi var izdalīt vakcīnas celmu līdz 10 dienām pēc vakcin</w:t>
+      </w:r>
+      <w:r w:rsidR="00442008">
+        <w:t>ēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>. Šajā laikā vakcīnas celms var izplatīties uz nevakcinētām vistām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B35941" w14:textId="18C882E6" w:rsidR="00A938CA" w:rsidRPr="00AF1D2D" w:rsidRDefault="00442008" w:rsidP="00A938CA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00442008">
+        <w:t>Piemērot atbilstošus veterināros un labturības pasākumus, lai nepieļautu vakcīnas celma izplatīšanos uz uzņēmīgu sugu dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A938CA" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB1F8BA" w14:textId="7DE75408" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuriem nav no mātes iegūtas antivielas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A938CA" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MDA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427915EC" w14:textId="77777777" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD677C1" w14:textId="7825A820" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00CB5309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lieto</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CBBD3B" w14:textId="2A16F593" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar šīm veterinārajām zālēm, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk151017948"/>
+      <w:r w:rsidR="0030608D" w:rsidRPr="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmantot individuālos aizsardzības līdzekļus, kas ietver </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E274059" w14:textId="69DF066E" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>necaurlaidīg</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DC6DD9" w14:textId="77777777" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc lietošanas mazgāt un dezinficēt rokas un aprīkojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6EFDAA" w14:textId="77777777" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša zāļu norīšana, saskare ar acīm vai ādu, nekavējoties meklēt medicīnisko palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EA22C8" w14:textId="17BD048D" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49645C1B" w14:textId="77777777" w:rsidR="005D1846" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D1846" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8361D8" w14:textId="77777777" w:rsidR="00277A6C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00277A6C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>šanai mērķsugām:</w:t>
-[...297 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AC4225" w14:textId="26CB9926" w:rsidR="00277A6C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00277A6C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="77777777" w:rsidR="00F04CA9" w:rsidRPr="00AF1D2D" w:rsidRDefault="00F04CA9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...245 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000B46FB" w:rsidRPr="00AF1D2D">
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="0042237C" w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:t>lakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674E2585" w14:textId="5CDD12E0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
-[...28 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="00295140" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E2422E" w14:textId="7F82744C" w:rsidR="00AD0710" w:rsidRPr="00AF1D2D" w:rsidRDefault="00876DC7" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D119A35" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="00295140" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster2"/>
-[...5461 lines deleted...]
-        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9209"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C21F25" w:rsidRPr="009B20E1" w14:paraId="1824ED1C" w14:textId="77777777" w:rsidTr="009D5203">
+      <w:tr w:rsidR="001F473A" w:rsidRPr="00AF1D2D" w14:paraId="5E476CED" w14:textId="77777777" w:rsidTr="00673639">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7106C51F" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC53544" w14:textId="591BB924" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dzīvniek</w:t>
+            </w:r>
+            <w:r w:rsidR="00D70933" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002714E1" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="005B1D6D" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54ADB" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ārstētajiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvnieki</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54ADB" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14FB6D71" w14:textId="0A9FEA2E" w:rsidR="00A938CA" w:rsidRPr="00AF1D2D" w:rsidRDefault="00A938CA" w:rsidP="00A938CA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bursa Fabricius</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D" w:rsidDel="00EE5E9D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>limfocītu izsīkumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4799470C" w14:textId="2C92E32A" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="00295140" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="752AAA91" w14:textId="4D98B0F8" w:rsidR="00295140" w:rsidRPr="00AF1D2D" w:rsidRDefault="00295140" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C9FB6C" w14:textId="33E78AD4" w:rsidR="00876DC7" w:rsidRPr="00AF1D2D" w:rsidRDefault="00876DC7" w:rsidP="005721D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0960" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. dienā pēc vakcinācijas putniem var novērot ievērojamu un pārejošu limfocītu samazināšanos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Limfocītu folikulu atjaunošanās sākas 7. dienā pēc vakcinācijas un visizteiktāk novērojama no</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C10" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>21. dienas pēc vakcinācijas. Dažiem putniem 28. dienā pēc vakcinācijas novērojami nelieli bojājumi.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C10" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Šis process nerada imūnsupresiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD43DD2" w14:textId="77777777" w:rsidR="00876DC7" w:rsidRPr="00AF1D2D" w:rsidRDefault="00876DC7" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212F3BD7" w14:textId="3EEF40FA" w:rsidR="004C0960" w:rsidRPr="00D674DF" w:rsidRDefault="00277A6C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D674DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6561B80A" w14:textId="651CE94E" w:rsidR="00277A6C" w:rsidRPr="00D674DF" w:rsidRDefault="004C0960" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D674DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00AF1D2D" w:rsidRDefault="0096755F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61865B17" w14:textId="5F840B85" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BAE846" w14:textId="360FF703" w:rsidR="004E1593" w:rsidRPr="00AF1D2D" w:rsidRDefault="004E1593" w:rsidP="00CB5309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51631D55" w14:textId="459C54A9" w:rsidR="004C0960" w:rsidRPr="00AF1D2D" w:rsidRDefault="004C0960" w:rsidP="004C0960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidR="00442008">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">putniem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un vaislas </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>putniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5549D593" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599E304F" w14:textId="621628F0" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par šīs vakcīnas drošumu un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to lieto kopā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00280714" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cit</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00280714" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B027E2" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm. Lēmumu par vakcīnas lietošanu pirms vai pēc citu veterināro zāļu lietošanas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FD295" w14:textId="5662B1C8" w:rsidR="00C90EDA" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pieņem</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, izvērtējot katru gadījumu atsevišķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F874FEB" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00CA4465" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00053E9B" w:rsidRPr="00CA4465" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00AF1D2D" w:rsidRDefault="00145D34" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E03860" w14:textId="5C4BA523" w:rsidR="00D42B3B" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot vienu vakcīnas devu katrai vistai, pievienojot dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0B1218" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239C2FCD" w14:textId="2C899093" w:rsidR="00332625" w:rsidRPr="00AF1D2D" w:rsidRDefault="00332625" w:rsidP="00332625">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Lielākajai daļai cāļu pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>izšķiļšanās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> ir no mātes </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t>iegūtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> antivielas, kas var neitralizēt vakcīnu. Tādēļ nepieciešams aprēķināt pareizu vakcinācijas laiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E28159" w14:textId="1B040E80" w:rsidR="00332625" w:rsidRPr="00AF1D2D" w:rsidRDefault="00332625" w:rsidP="00332625">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Optimālo vakcinācijas vecumu aprēķina pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Denvetera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> formulas, pārbaudot no mātes iegūto antivielu līmeni 18-20 cāļiem ganāmpulkā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A85C469" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CCBD52" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Optimālo vakcinācijas vecumu var aprēķināt izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2187D014" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5003" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9066"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w14:paraId="5110B7FC" w14:textId="77777777" w:rsidTr="00277A6C">
         <w:trPr>
-          <w:trHeight w:val="511"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F06635C" w14:textId="382A2402" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+          <w:p w14:paraId="72464835" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>Optimālais vakcinācijas vecums =</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29AC8B4E" w14:textId="2B94B2EB" w:rsidR="00BB115D" w:rsidRPr="009B20E1" w:rsidRDefault="00BB115D" w:rsidP="007F0607">
+          <w:p w14:paraId="0D4D1B42" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>{(Log</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> putna IBD antivielu ELISA titrs (%) - Log</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vakcīnas robežtitrs) x t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>}</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="131E9ACA" w14:textId="4BAA6E4C" w:rsidR="00C21F25" w:rsidRPr="00B067FC" w:rsidRDefault="00BB115D" w:rsidP="00CC1567">
+          <w:p w14:paraId="621B6C25" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B067FC">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>Kartona k</w:t>
-[...5 lines deleted...]
-              <w:t>astīte</w:t>
+              <w:t>+ putnu vecums parauga ņemšanas brīdī + korekcija 0-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BA907B6" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+    <w:p w14:paraId="096F11A5" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0504AB48" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Putna IBD antivielu ELISA titrs (%):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2B8F72" w14:textId="57CA1D12" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ELISA titrs (parauga ņemšanas brīdī) putnam, kas pārstāv noteiktu procentuālo daļu ganāmpulka, kam vēlams būt jutīgam pret vakcīnas vīrusu vakcinēšanas brīdī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCA21E3" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382B5550" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas robežtitrs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7174B713" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367" w:firstLine="341"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ELISA titrs, ko vakcīna spēj pārvarēt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1190EF87" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0041B8C2" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Antivielu eliminācijas pusperiods (ELISA titrs) cāļiem, no kuriem ņemts paraugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74598C1E" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vecums parauga ņemšanas brīdī:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A614A18" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367" w:firstLine="341"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Putnu vecums parauga ņemšanas brīdī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716451DC" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Korekcija 0-4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A54847" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Papildu dienas, ja paraugs ņemts 0-4 dienu vecumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD2A03D" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D96CE2" w14:textId="05AD070A" w:rsidR="0088045D" w:rsidRPr="00CA4465" w:rsidRDefault="00442008" w:rsidP="0088045D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4465">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Izšķīdināšana un lietošanas veids</w:t>
+      </w:r>
+      <w:r w:rsidR="0088045D" w:rsidRPr="00CA4465">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723963AA" w14:textId="677A2081" w:rsidR="0088045D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0088045D" w:rsidP="0088045D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Vakcīnas </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t>izšķīdināšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> izmantot tikai tīru, aukstu, svaigu</w:t>
+      </w:r>
+      <w:r w:rsidR="00442008">
+        <w:t xml:space="preserve"> dzeramo ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00442008">
+        <w:t>kas nesatur antiseptiskos un dezinfekc</w:t>
+      </w:r>
+      <w:r w:rsidR="006842EE">
+        <w:t>ijas līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB1541D" w14:textId="09C18C6E" w:rsidR="0088045D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0088045D" w:rsidP="0088045D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Aprēķin</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">t nepieciešamo vakcīnas flakonu skaitu un ūdens daudzumu, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7">
+        <w:t>vajadzīgs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> visu putnu vakcinācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F4B0FB" w14:textId="5296FB58" w:rsidR="0088045D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0088045D" w:rsidP="0088045D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Vakcīnas </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t xml:space="preserve">izšķīdināšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">nepieciešamais ūdens daudzums ir atkarīgs no dienas ūdens patēriņa, </w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t xml:space="preserve">ko ietekmē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> putnu vecum</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">, vides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t>temperatūr</w:t>
+      </w:r>
+      <w:r w:rsidR="0030608D" w:rsidRPr="005B1DA7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7" w:rsidRPr="00CB5309">
+        <w:t>turēšanas veids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D365BDC" w14:textId="65B4702A" w:rsidR="0088045D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0088045D" w:rsidP="0088045D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Ūdens tilpum</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> pielāgo</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> tā, lai nodrošinātu, ka vakcīnas šķīdums tiek izlietots ne vēlāk kā 1-2 stundu laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196ED620" w14:textId="14E942EB" w:rsidR="0088045D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0088045D" w:rsidP="0088045D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7" w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve">a putni ūdeni izdzer </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7">
+        <w:t>īsākā</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7" w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7">
+        <w:t>garākā</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1DA7" w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve"> laika periodā, attiecīgi pielāgot tilpumu, lai nodrošinātu atbilstošu uzņemtā ūdens patēriņa laiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F52363" w14:textId="7991F403" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1146B0" w14:textId="0FFAC82D" w:rsidR="00BB7523" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BB7523" w:rsidP="00BB7523">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Atv</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="009E56B4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t vakcīnas flakonu(-us) un ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ml ūdens. Viegli sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>skalināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1429" w:rsidRPr="006F1429">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnībā izšķīd</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Izšķīdinātā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīna ir rozā krāsas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>suspensija. Pārl</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t suspensiju traukā, kurā ir atlikušais</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tilpums</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, lai pagatavotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gal</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>īgo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīnas suspensij</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>. Tukš</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>) flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>) pāris rei</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izskalo</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, lai nodrošinātu pilnīgu vakcīna</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s izšķīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D18D1A" w14:textId="77777777" w:rsidR="00BB7523" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BB7523" w:rsidP="00BB7523">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361EFD01" w14:textId="060C4ABB" w:rsidR="00BB7523" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BB7523" w:rsidP="00BB7523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Var arī piepildīt tīru trauku ar atbilstošu ūdens daudzumu, iegremdēt katru slēgto vakcīnas flakonu atsevišķi un atv</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t flakonu(-us) zem ūdens. Viegli sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>skalināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1429" w:rsidRPr="006F1429">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnībā izšķīd</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>. Tukš</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pāris rei</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izskal</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lai nodrošinātu pilnīgu vakcīnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>izšķīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF5E28D" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D00F7D7" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas uzņemšanu var uzlabot turpmāk minētās darbības:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1930CAED" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE59513" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1-2 stundas pirms vakcinācijas pārtraukt dzeramā ūdens padevi, lai putniem palielinātu slāpju sajūtu un nodrošinātu, ka vakcīnu saturošais ūdens tiek izdzerts 1-2 stundu laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E1127D" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00053E9B" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vakcinācija, izmantojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zvanveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzirdinātavas: ieteicams iztukšot un iztīrīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zvanveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzirdinātavas ūdens padeves pārtraukšanas laikā. Kad ūdens ierobežošanas periods ir beidzies, sagatavot vakcīnu atbilstoši norādījumiem un uzpildīt putnu dzirdinātavas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA7D700" w14:textId="77777777" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vakcinācija, izmantojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>nipeļveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzirdinātavas: pēc ūdens padeves pārtraukšanas ūdensvados paliek liels ūdens daudzums. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms putniem ļauj piekļūt dzirdinātavām, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir ieteicams </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pilnībā iztecināt ūdeni no ūdensvadiem un tikai tad uzpildīt ūdens padeves sistēmu ar vakcīnu saturošu ūdeni.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F0070B" w14:textId="27ADE8B9" w:rsidR="00D42B3B" w:rsidRDefault="00D42B3B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vienmēr nodrošiniet, ka vakcinācijas laikā putniem ir pieejama barība. Putni nedzers pietiekamā daudzumā, ja nebūs pieejama barība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C5C949" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00AF1D2D">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F" w:rsidRPr="00AF1D2D">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">as un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00AF1D2D">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00AF1D2D">
+        <w:t>, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F" w:rsidRPr="00AF1D2D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="7A14F161" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107D2009" w14:textId="4A1A491F" w:rsidR="00D42B3B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D42B3B" w:rsidP="00A65269">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc desmitkārtīgas devas lietošanas n</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>etika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novērota</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>as blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>īgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprakstīta</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.6. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38526DDC" w14:textId="77777777" w:rsidR="001F5EA6" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F5EA6" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76" w:rsidRPr="00AF1D2D">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596EBA77" w14:textId="77777777" w:rsidR="00C300FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C300FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalold"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0821A697" w14:textId="6D7402F9" w:rsidR="00277A6C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00456F79" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk151017652"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drīkst ievadīt tikai praktizējošs veterinārārsts. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00AF1D2D" w:rsidRDefault="009A6509" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F" w:rsidRPr="00AF1D2D">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="7AB11B67" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="431F3954" w:rsidR="00FC02F3" w:rsidRPr="00AF1D2D" w:rsidRDefault="00FC02F3" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE71506" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="7C74B238" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>IMUNOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339F08EC" w14:textId="3B33AA99" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="001132F8" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00834552" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QI01AD09.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532EDF7B" w14:textId="77777777" w:rsidR="001132F8" w:rsidRPr="00AF1D2D" w:rsidRDefault="001132F8" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406DFD75" w14:textId="77777777" w:rsidR="00BB7523" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BB7523" w:rsidP="00BB7523">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Vakcīna aktīvās imunitātes stimulēšanai pret infekciozās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>bursālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> slimības (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Gumboro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> slimības) vīrusu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A13D68" w14:textId="0D0C4954" w:rsidR="00BB7523" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BB7523" w:rsidP="00BB7523">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Tā satur dzīvu novājinātu infekciozās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>bursālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> slimības </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79" w:rsidRPr="00AF1D2D">
+        <w:t>vīrusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:t>, celmu</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">CH/80, kas ir starpposma celms; 0-5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>ballu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> skalā vidējais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>bursālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> bojājumu rādītājs 21 dienu pēc vakcinācijas nepārsniedz 2,0 un 28 dienas pēc 10 reizes lielākas devas ievadīšanas nepārsniedz 1,2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="48A23A6E" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A866AE" w14:textId="77777777" w:rsidR="00834552" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6F221A" w14:textId="2B65C567" w:rsidR="00834552" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0AA2" w:rsidRPr="007C0AA2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles  maisījumā ar citām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="5960619A" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618D2D68" w14:textId="77777777" w:rsidR="00834552" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A802A5" w14:textId="16129CAF" w:rsidR="00834552" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ā iepakojumā: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="6311AEB4" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas saskaņā ar norādījumiem: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEFDE07" w14:textId="77777777" w:rsidR="00834552" w:rsidRPr="00AF1D2D" w:rsidRDefault="00834552" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F4C894" w14:textId="0BD4DB7C" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt un transportēt atdzesētu (2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5EA6" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5EA6" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5EA6" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BFCDCE" w14:textId="77777777" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="758D1305" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401F8EAB" w14:textId="77777777" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DBE796" w14:textId="75AB0ED2" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00A65269">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I tipa stikla </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, kas satur 1000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas un 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas liofilizētas vakcīnas, I tipa brombutila gumijas aizbāžņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārklāti </w:t>
+      </w:r>
+      <w:r w:rsidR="00F844DF" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>alumīnija vāciņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A95D35" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00053E9B" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56506D56" w14:textId="3E6496E2" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667F6238" w14:textId="14CEA76E" w:rsidR="0007040E" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="005721D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 1000 devas</w:t>
+      </w:r>
+      <w:r w:rsidR="0007040E" w:rsidRPr="0018685F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18113294" w14:textId="041A848C" w:rsidR="00456F79" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="005721D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 5000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3AE68F" w14:textId="3F192749" w:rsidR="00456F79" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="005721D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 10 000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EDB9CD" w14:textId="2E43133F" w:rsidR="00773BC7" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="00773BC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk145921331"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0152B" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0AA2">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>, kas satur 1000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="64837509" w14:textId="77F36294" w:rsidR="00773BC7" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="00773BC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0152B" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0AA2">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>, kas satur 5000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7663532B" w14:textId="2B36058D" w:rsidR="00773BC7" w:rsidRPr="0018685F" w:rsidRDefault="00773BC7" w:rsidP="00773BC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0152B" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0AA2">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> kas satur 10 000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392547D0" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00053E9B" w:rsidP="00773BC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3C839A" w14:textId="527FA95E" w:rsidR="00E811BF" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F79">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7450C9C6" w14:textId="77777777" w:rsidR="001F5EA6" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F5EA6" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36291204" w14:textId="146A1210" w:rsidR="00E307B4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E307B4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk79763389"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="3F38B572" w14:textId="77777777" w:rsidR="00FD1E45" w:rsidRPr="00AF1D2D" w:rsidRDefault="00FD1E45" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE128FC" w14:textId="77777777" w:rsidR="00E307B4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E307B4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3779D6C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58306468" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F0F7D8" w14:textId="77777777" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk131518055"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk132722092"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LABORATORIOS HIPRA, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="1705068E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="466F5408" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>V/MRP/18/0044</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F782CF" w14:textId="3313019E" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B31D8FF" w14:textId="77777777" w:rsidR="0007040E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0007040E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4DEBBA" w14:textId="3C040AED" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F378C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02/10/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B592CA3" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D65777" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D65777" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FD3AF4" w14:textId="0223F2AE" w:rsidR="00423968" w:rsidRPr="00AF1D2D" w:rsidRDefault="00456F79" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C8D311" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00AF1D2D" w:rsidRDefault="0078538F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5155FB1B" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00AF1D2D" w:rsidRDefault="00B113B9" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00AF1D2D" w:rsidRDefault="0078538F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D13BC37" w14:textId="0CD77B9D" w:rsidR="0078538F" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128228CD" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00AF1D2D" w:rsidRDefault="0078538F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2663E9FC" w14:textId="534015F3" w:rsidR="0078538F" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00414E19" w:rsidRPr="00AF1D2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="62143426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD0F516" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5714ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA89F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B6F3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887854D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4211B004" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A6983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE9B2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1193 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF66BA" w:rsidRPr="009B20E1" w14:paraId="1EFCC0F9" w14:textId="77777777" w:rsidTr="009D5203">
+      <w:tr w:rsidR="001F473A" w:rsidRPr="00AF1D2D" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="007E3915">
+        <w:trPr>
+          <w:trHeight w:val="982"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26671ECE" w14:textId="7D2BF13A" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...2408 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D521FD">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...36 lines deleted...]
-              <w:t>;</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E37A800" w14:textId="5D6CD1AE" w:rsidR="00AC2AA2" w:rsidRDefault="00AC2AA2" w:rsidP="00AE6C3C">
-[...56 lines deleted...]
-          <w:p w14:paraId="38350D13" w14:textId="77777777" w:rsidR="00AC2AA2" w:rsidRPr="00002C4C" w:rsidRDefault="00AC2AA2" w:rsidP="00AE6C3C">
+          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C058B8" w:rsidP="00E229C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="41334498" w14:textId="77777777" w:rsidR="00AC2AA2" w:rsidRDefault="00AC2AA2" w:rsidP="00AE6C3C">
+          <w:p w14:paraId="5136F69E" w14:textId="1F5B86AF" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00AE2835" w:rsidP="00E229C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>artona kaste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2AA2" w14:paraId="32F3DF5D" w14:textId="77777777" w:rsidTr="00AE6C3C">
+    </w:tbl>
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFA577C" w14:textId="6BE15E66" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HIPRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F73" w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>GUMBORO CW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>liofilizāts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F1C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F1C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB0025" w14:textId="7593A9D0" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE67AE3" w14:textId="77777777" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1FFD" w:rsidRPr="00AF1D2D">
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E424CD" w14:textId="4D4B4CB6" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Katra deva satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCAB07E" w14:textId="77777777" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33648BA3" w14:textId="3FEF61C5" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dzīvs, novājināts infekciozā</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burs</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ālās slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss, celms CH/80…………….. 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00773BC7" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="0CC9FD49" w:rsidR="007318FE" w:rsidRPr="00AF1D2D" w:rsidRDefault="00773BC7" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001F378C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F378C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>% šūnu kultūras inficējošā deva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D7A261" w14:textId="767D0F11" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B80958" w14:textId="77777777" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5349743B" w14:textId="17B3ACCC" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FCEBE7" w14:textId="5D3DF820" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F2C90B" w14:textId="0EB3B9A9" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751799D0" w14:textId="6184C9CC" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10 x 1000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2574B334" w14:textId="0159B416" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10 x 5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="695E536E" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10 x 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E14B6DD" w14:textId="1BB7FFDF" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDFE1B4" w14:textId="77777777" w:rsidR="001F378C" w:rsidRPr="00AF1D2D" w:rsidRDefault="001F378C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="70ADE6DD" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="0091737D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7E9136" w14:textId="4495B83B" w:rsidR="0091737D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0091737D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC993B0" w14:textId="77777777" w:rsidR="0091737D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0091737D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754580FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">LIETOŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116DF04C" w14:textId="690A0BF9" w:rsidR="00BE0B33" w:rsidRPr="00AF1D2D" w:rsidRDefault="00AA1F12" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7184F419" w14:textId="6640C29D" w:rsidR="00BE0B33" w:rsidRDefault="00BE0B33" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D76E8E2" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="2F355AEB" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEDBA72" w14:textId="77777777" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C87214" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516594F4" w14:textId="767B139E" w:rsidR="00DE67C4" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41104363" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00AF1D2D" w:rsidRDefault="001B26EB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215C41F2" w14:textId="3F5381C3" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc izšķīdināšanas izlietot 2 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5AA492" w14:textId="49E4C240" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A74CAA" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35863BEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE71924" w14:textId="75F0A12B" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt un transportēt atdzesētu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ºC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ºC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBC3EA4" w14:textId="77777777" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6415236E" w14:textId="6FBBD4C5" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FD0CBA" w14:textId="12906A58" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494C7148" w14:textId="77777777" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC95367" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DE67C4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F717E2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E4E38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618DFEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F93E432" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2" w:rsidRPr="00AF1D2D">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB7564D" w14:textId="77777777" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk132724018"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LABORATORIOS HIPRA, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="07E848AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7538C3C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD5D6C3" w14:textId="77777777" w:rsidR="000E29F4" w:rsidRPr="00AF1D2D" w:rsidRDefault="000E29F4" w:rsidP="000E29F4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/MRP/18/0044</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DB9DA3" w14:textId="37F130EB" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEE6F6A" w14:textId="77777777" w:rsidR="004A1B0B" w:rsidRPr="00AF1D2D" w:rsidRDefault="004A1B0B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00AF1D2D" w:rsidRDefault="001B26EB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72063F68" w14:textId="3C60497F" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462921F5" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A1B0B" w:rsidRPr="00AF1D2D" w14:paraId="66EB9DB6" w14:textId="77777777" w:rsidTr="004A1B0B">
+        <w:trPr>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8926" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09439C24" w14:textId="7D84304D" w:rsidR="00AC2AA2" w:rsidRDefault="00AC2AA2" w:rsidP="00AE6C3C">
-[...86 lines deleted...]
-          <w:p w14:paraId="01C9BA11" w14:textId="77777777" w:rsidR="00AC2AA2" w:rsidRPr="00002C4C" w:rsidRDefault="00AC2AA2" w:rsidP="00AE6C3C">
+          <w:p w14:paraId="0FC0E834" w14:textId="4DA87706" w:rsidR="004A1B0B" w:rsidRPr="00AF1D2D" w:rsidRDefault="004A1B0B" w:rsidP="00E229C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7698CC82" w14:textId="77777777" w:rsidR="004A1B0B" w:rsidRPr="00AF1D2D" w:rsidRDefault="004A1B0B" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEA8B37" w14:textId="622392C1" w:rsidR="004A1B0B" w:rsidRPr="00AF1D2D" w:rsidRDefault="004A1B0B" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uzlīme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23C7CB74" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D4F895" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5144FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC13417" w14:textId="60FD3B0A" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HIPRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F73" w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>GUMBORO CW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>liofilizāts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F826C0" w14:textId="29541E48" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1A75C4" w14:textId="77777777" w:rsidR="00547E89" w:rsidRPr="00AF1D2D" w:rsidRDefault="00547E89" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F39021" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED2FE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECE1A51" w14:textId="77777777" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katra deva satur: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCF51A7" w14:textId="6DCED8CE" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dzīvs, novājināts infekciozā</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burs</w:t>
+      </w:r>
+      <w:r w:rsidR="00131093">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ālās slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss, celms CH/80………10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753C307" w14:textId="0E6E750C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00AA1F12" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33459" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33459" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>% šūnu kultūru inficējošā deva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C41FEA" w14:textId="79092920" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7B97A6" w14:textId="77777777" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136DC507" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C5D14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FBC9AB" w14:textId="544CA458" w:rsidR="00F40449" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73747345" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00AF1D2D" w:rsidRDefault="00F40449" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55770937" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A9533A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EAC684" w14:textId="77777777" w:rsidR="0058621D" w:rsidRPr="00AF1D2D" w:rsidRDefault="0058621D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCE85C0" w14:textId="7607D525" w:rsidR="00C40CFF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. {</w:t>
+      </w:r>
+      <w:r w:rsidR="0095776D" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0095776D" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE01BF" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00AF1D2D" w:rsidRDefault="00F40449" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C20DB42" w14:textId="3AD9DBAD" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc izšķīdināšanas izlietot 2 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B39047" w14:textId="1D3974A4" w:rsidR="00517062" w:rsidRPr="00AF1D2D" w:rsidRDefault="00517062" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403C6835" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A1E8F5" w14:textId="499B77AD" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SATURA SVARS, TILPUMS VAI DEVU SKAITS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B72EB46" w14:textId="77777777" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6637CD" w14:textId="3E8CFA2B" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E776F30" w14:textId="41660EED" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B8C854" w14:textId="26642033" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771B9A1F" w14:textId="77777777" w:rsidR="00C33459" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C33459" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EBA777" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="008D01C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634EF4E2" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00AF1D2D" w:rsidRDefault="00951118" w:rsidP="008D01C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C349ED0" w14:textId="0E69A074" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006459B3" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HIPRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F73" w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>GUMBORO CW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>liofilizāts lietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BD7465" w14:textId="11486FE1" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F8D512" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14147B42" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFC1254" w14:textId="589FC69B" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D41A4D" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Katra deva satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F6AE40" w14:textId="053D2F67" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dzīvs, novājināts infekciozā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burs</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ālās slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss, celms CH/80…………….. 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53878FC9" w14:textId="49BEB6DB" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00AA1F12" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>% šūnu kultūras inficējošā deva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B9CED6" w14:textId="12A3F740" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084561E7" w14:textId="3479D324" w:rsidR="00143A83" w:rsidRPr="00AF1D2D" w:rsidRDefault="00143A83" w:rsidP="00143A83">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1593">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Liofilizāts: brūns liofilizāts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375114F0" w14:textId="0699DBBB" w:rsidR="00EB3E48" w:rsidRPr="00143A83" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578F54C5" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11398AC0" w14:textId="21BB7B4F" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307639C7" w14:textId="429343FC" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A3F955" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C19A34" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistu (broileru), kurām ir no mātes iegūtas antivielas (MDA ELISA robežtitrs 115), aktīvai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E458307" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>imunizācijai, lai novērstu klīniskās pazīmes, samazinātu svara zudumu un bursas bojājumus, ko izraisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC0579F" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Gumboro slimība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEE2B74" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Imunitātes iestāšanās: 14 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5872ACD1" w14:textId="7BEC47E2" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Imunitātes ilgums: 30 dienas pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328E98F8" w14:textId="238F4347" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A14C4D2" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6597C7BE" w14:textId="3A9EA1B9" w:rsidR="00EB457B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AF0B79" w14:textId="405815EC" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4DC70B" w14:textId="77777777" w:rsidR="00EB3E48" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB3E48" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F17DF30" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00AF1D2D" w:rsidRDefault="00F354C5" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CD6935" w14:textId="40A5CEEA" w:rsidR="00F354C5" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BB580A" w14:textId="0BBA5674" w:rsidR="00E2763D" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2763D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk134437311"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakcinēt tikai </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veselus dzīvniekus.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="35E79425" w14:textId="525066AB" w:rsidR="00E2763D" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2763D" w:rsidP="00CC7BE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimālo vakcinācijas dienu aprēķina pēc Deventera formulas, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk145919040"/>
+      <w:r w:rsidR="00CC7BE6" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>piemērojot ELISA 115 titru kā MDA robežtitru.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="24135678" w14:textId="77777777" w:rsidR="00E2763D" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2763D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D44EA16" w14:textId="52F88C5D" w:rsidR="00203680" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3485C2E9" w14:textId="5F3A32FE" w:rsidR="00CC7BE6" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CC7BE6" w:rsidP="00CC7BE6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk145919356"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Vakcinētie cāļi var izdalīt vakcīnas celmu līdz 10 dienām pēc vakcin</w:t>
+      </w:r>
+      <w:r w:rsidR="00081171">
+        <w:t>ēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>. Šajā laikā vakcīnas celms var izplatīties uz nevakcinētām vistām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5573B0CB" w14:textId="189C0388" w:rsidR="00CC7BE6" w:rsidRPr="00AF1D2D" w:rsidRDefault="00081171" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081171">
+        <w:t>Piemērot atbilstošus veterināros un labturības pasākumus, lai nepieļautu vakcīnas celma izplatīšanos uz uzņēmīgu sugu dzīvniekiem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4AE66EA7" w14:textId="38E3C96D" w:rsidR="00E2763D" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2763D" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuriem nav no mātes iegūtas antivielas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7BE6" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MDA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274C3906" w14:textId="77777777" w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidRDefault="007F44C3" w:rsidP="00E2763D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F44C3" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261EF3FF" w14:textId="20DAAF69" w:rsidR="002F6DAA" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00A65269">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27F42" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D19499" w14:textId="15E1EB6A" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar šīm veterinārajām zālēm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00081171" w:rsidRPr="0030608D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, kas sastāv ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00081171">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>necaurlaidīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00081171">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="00081171">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3E87D3" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc lietošanas mazgāt un dezinficēt rokas un aprīkojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BED861E" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša zāļu norīšana, saskare ar acīm vai ādu, nekavējoties meklēt medicīnisko palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B76A8CF" w14:textId="73E1CC7A" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386E5E87" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F7ACD7" w14:textId="1710F270" w:rsidR="005B1FD0" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383D0909" w14:textId="54783DA1" w:rsidR="00CC7BE6" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CC7BE6" w:rsidP="00CC7BE6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk145919786"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot putniem dēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periodā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un vaislas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>putniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="129704F6" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00AF1D2D" w:rsidRDefault="005B1FD0" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5EDE3F" w14:textId="4CB5B8E9" w:rsidR="005B1FD0" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD0749" w14:textId="7283B355" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par šīs vakcīnas drošumu un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to lieto kopā ar citām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FD439A" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm. Lēmumu par vakcīnas lietošanu pirms vai pēc citu veterināro zāļu lietošanas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5538A8" w14:textId="25CF4687" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pieņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, izvērtējot katru gadījumu atsevišķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416F9A5A" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F93DF61" w14:textId="4183CB46" w:rsidR="005B1FD0" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EEA528" w14:textId="1D2297BD" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc desmitkārtīgas devas lietošanas n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8734D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>etika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novērota</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cita</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>īgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprakstīta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sadaļā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058C7B2E" w14:textId="258EAA36" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF357B3" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED69F8" w14:textId="5306FD31" w:rsidR="005B1FD0" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78572E10" w14:textId="4297A17D" w:rsidR="00CE112E" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE112E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drīkst ievadīt tikai praktizējošs veterinārārsts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7827E072" w14:textId="0DCA4E76" w:rsidR="00CE6317" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE6317" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E91E446" w14:textId="6D24AA9D" w:rsidR="005B1FD0" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D03647" w14:textId="32B23070" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles maisījumā ar citām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEF4426" w14:textId="21F94579" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EAE5D5" w14:textId="38800308" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22011E0E" w14:textId="77777777" w:rsidR="00C43C18" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C43C18" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00AF1D2D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095776D" w:rsidRPr="00AF1D2D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BCAC1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677012E7" w14:textId="78F905A3" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349EB84E" w14:textId="77777777" w:rsidR="001B4031" w:rsidRPr="00AF1D2D" w:rsidRDefault="001B4031" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00956219" w:rsidRPr="00AF1D2D" w14:paraId="3DA62F3B" w14:textId="77777777" w:rsidTr="00956219">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51920BA6" w14:textId="77777777" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD5B013" w14:textId="2AD6D2EE" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A215FF">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="000ACF75" w14:textId="045A2CF6" w:rsidR="00EB04B4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB04B4" w:rsidP="00EB04B4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Bursa Fabricius</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D" w:rsidDel="00EE5E9D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>limfocītu izsīkumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D0C1C4" w14:textId="423EF327" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1035C574" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...23 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="2B6EB8A9" w14:textId="77777777" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F184FA6" w14:textId="2B88ED1B" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00EB04B4" w:rsidP="005721D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk145919551"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7. dienā pēc vakcinācijas putniem var novērot ievērojamu un pārejošu limfocītu samazināšanos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00956219" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. Limfocītu folikulu atjaunošanās sākas 7. dienā pēc vakcinācijas un visizteiktāk novērojama no</w:t>
+      </w:r>
+      <w:r w:rsidR="00131917" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00956219" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>21. dienas pēc vakcinācijas. Dažiem putniem 28. dienā pēc vakcinācijas novērojami nelieli bojājumi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00131917" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00956219" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Šis process nerada imūnsupresiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B48F50" w14:textId="77777777" w:rsidR="00956219" w:rsidRPr="00AF1D2D" w:rsidRDefault="00956219" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDE8646" w14:textId="6582D480" w:rsidR="008E2776" w:rsidRDefault="008E2776" w:rsidP="008E2776">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A79">
+        <w:t>{informācija par nacionālo ziņošanas sistēmu}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E656BF" w14:textId="394DDDFF" w:rsidR="008E2776" w:rsidRPr="00AF1D2D" w:rsidRDefault="008E2776" w:rsidP="00F520FE">
+      <w:pPr>
+        <w:sectPr w:rsidR="008E2776" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65269">
+        <w:lastRenderedPageBreak/>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023357E">
         <w:tab/>
-        <w:t>Šīs blakusparādības ir atkarīgas no devas un no tām var izvairīties, samazinot devu.</w:t>
-[...69 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F" w:rsidRPr="0023357E">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023357E">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F" w:rsidRPr="0023357E">
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...399 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="0023357E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="0023357E">
+        <w:t xml:space="preserve">lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="0023357E">
+        <w:t xml:space="preserve">veids </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023357E">
+        <w:t>un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CB1A1D" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot vienu vakcīnas devu katrai vistai, pievienojot dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C48502" w14:textId="42C407BF" w:rsidR="004F18C2" w:rsidRPr="00AF1D2D" w:rsidRDefault="004F18C2" w:rsidP="004F18C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk145919879"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Lielākajai daļai cāļu pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>izšķiļšanās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> ir no mātes </w:t>
+      </w:r>
+      <w:r w:rsidR="0023357E">
+        <w:t>iegūtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> antivielas, kas var neitralizēt vakcīnu. Tādēļ nepieciešams aprēķināt pareizu vakcinācijas laiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2F90D2" w14:textId="006488E9" w:rsidR="004F18C2" w:rsidRPr="00AF1D2D" w:rsidRDefault="004F18C2" w:rsidP="004F18C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Optimālo vakcinācijas vecumu aprēķina pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Denvetera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> formulas, pārbaudot no mātes iegūto antivielu līmeni 18-20 cāļiem ganāmpulkā.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="4F10473A" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E894BB8" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Optimālo vakcinācijas vecumu var aprēķināt izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342AAEE8" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster1"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="5003" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="9066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE080E" w:rsidRPr="009B20E1" w14:paraId="3B7A1EC2" w14:textId="77777777" w:rsidTr="00B067FC">
+      <w:tr w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w14:paraId="34A20E70" w14:textId="77777777" w:rsidTr="00BA6843">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E95AF26" w14:textId="77777777" w:rsidR="00CE080E" w:rsidRPr="009B20E1" w:rsidRDefault="00CE080E" w:rsidP="00B067FC">
+          <w:p w14:paraId="6484C4AF" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+                <w:lang w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>Ķermeņa svars</w:t>
+              <w:t>Optimālais vakcinācijas vecums =</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="1F6D01CC" w14:textId="77777777" w:rsidR="00CE080E" w:rsidRPr="00B067FC" w:rsidRDefault="00CE080E" w:rsidP="00CE080E">
+          <w:p w14:paraId="547A5593" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="lightGray"/>
-                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B067FC">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="lightGray"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>1,25 mg košļājamā tablete</w:t>
+              <w:t>{(Log</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> putna IBD antivielu ELISA titrs (%) - Log</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vakcīnas robežtitrs) x t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1D2D">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>}</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="33EAC368" w14:textId="77777777" w:rsidR="00CE080E" w:rsidRPr="009B20E1" w:rsidRDefault="00CE080E" w:rsidP="00CE080E">
+          <w:p w14:paraId="7431C6BC" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B20E1">
+            <w:r w:rsidRPr="00AF1D2D">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+                <w:lang w:bidi="lv-LV"/>
               </w:rPr>
-              <w:t>2,5 mg košļājamā tablete</w:t>
-[...711 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>+ putnu vecums parauga ņemšanas brīdī + korekcija 0-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3350C590" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-      <w:pPr>
+    <w:p w14:paraId="4810A725" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E902B8" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Putna IBD antivielu ELISA titrs (%):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A233D" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ELISA titrs (parauga ņemšanas brīdī) putnam, kas pārstāv noteiktu procentuālo daļu ganāmpulka, kam vēlams būt jutīgam pret vakcīnas vīrusu vakcinēšanas brīdī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC69F32" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD6184F" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vakcīnas robežtitrs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726F4BB0" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367" w:firstLine="341"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ELISA titrs, ko vakcīna spēj pārvarēt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B79999" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488C4365" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Antivielu eliminācijas pusperiods (ELISA titrs) cāļiem, no kuriem ņemts paraugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4802581A" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Vecums parauga ņemšanas brīdī:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFAB231" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:left="367" w:firstLine="341"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Putnu vecums parauga ņemšanas brīdī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5892C5FC" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:firstLine="367"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Korekcija 0-4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C239A1" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Papildu dienas, ja paraugs ņemts 0-4 dienu vecumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63298A3C" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9B062C" w14:textId="5EA48C4D" w:rsidR="004338F9" w:rsidRPr="00A65269" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk145920523"/>
+      <w:r w:rsidRPr="00A65269">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Izšķīdināšana un lietošanas veids:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="3A46B9F4" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Vakcīnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>izšķīdināšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> izmantot tikai tīru, aukstu, svaigu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dzeramo ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kas nesatur antiseptiskos un dezinfekcijas līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46589690" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Aprēķin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">t nepieciešamo vakcīnas flakonu skaitu un ūdens daudzumu, kas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vajadzīgs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> visu putnu vakcinācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F94F2BF" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Vakcīnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">izšķīdināšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">nepieciešamais ūdens daudzums ir atkarīgs no dienas ūdens patēriņa, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ko ietekmē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> putnu vecum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">, vides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve">temperatūra un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B56E9">
+        <w:t>turēšanas veids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20315A76" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Ūdens tilpum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> pielāgo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> tā, lai nodrošinātu, ka vakcīnas šķīdums tiek izlietots ne vēlāk kā 1-2 stundu laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206828E0" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve">a putni ūdeni izdzer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>īsākā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garākā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DA7">
+        <w:t xml:space="preserve"> laika periodā, attiecīgi pielāgot tilpumu, lai nodrošinātu atbilstošu uzņemtā ūdens patēriņa laiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F4E234" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B96D403" w14:textId="22FA14B4" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        </w:tabs>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Atv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t vakcīnas flakonu(-us) un ievad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ml ūdens. Viegli sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>skalināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1429">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnībā izšķīd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Izšķīdinātā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakcīna ir rozā krāsas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">suspensija. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7A79" w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Pārliet suspensiju traukā, kurā ir atlikušais ūdens tilpums, lai pagatavotu galīgo vakcīnas suspensiju.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038682F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tukšo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>) flakon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>) pāris rei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izskalo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, lai nodrošinātu pilnīgu vakcīna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s izšķīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345038E1" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A2D5A6" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="0023357E">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...35 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Var arī piepildīt tīru trauku ar atbilstošu ūdens daudzumu, iegremdēt katru slēgto vakcīnas flakonu atsevišķi un atv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t flakonu(-us) zem ūdens. Viegli sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>skalināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1429">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnībā izšķīd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>. Tukš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pāris rei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izskal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lai nodrošinātu pilnīgu vakcīnas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>izšķīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896E7E7" w14:textId="77777777" w:rsidR="0023357E" w:rsidRPr="00AF1D2D" w:rsidRDefault="0023357E" w:rsidP="00A65269">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A60AD9E" w14:textId="6E3DC2EA" w:rsidR="00CA4465" w:rsidRDefault="00CA4465">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
-        <w:t>Ieteikumi pareizai lietošanai</w:t>
-[...72 lines deleted...]
-          <w:b/>
+      </w:r>
+      <w:r w:rsidR="002C3EBE" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F" w:rsidRPr="00AF1D2D">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="00AF1D2D">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00AF1D2D" w:rsidRDefault="00F520FE" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD099E4" w14:textId="5E9A1E7A" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vakcīnas uzņemšanu var uzlabot turpmāk minētās darbības:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39214FCA" w14:textId="71533305" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1-2 stundas pirms vakcinācijas pārtraukt dzeramā ūdens padevi, lai putniem palielinātu slāpju</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFEB9F2" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sajūtu un nodrošinātu, ka vakcīnu saturošais ūdens tiek izdzerts 1-2 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40305048" w14:textId="7962405C" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vakcinācija, izmantojot zvanveida dzirdinātavas: ieteicams iztukšot un iztīrīt zvanveida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1884AC0E" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dzirdinātavas ūdens padeves pārtraukšanas laikā. Kad ūdens ierobežošanas periods ir beidzies,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCCC500" w14:textId="477D928A" w:rsidR="00053E9B" w:rsidRDefault="00BC2557" w:rsidP="00053E9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sagatavot vakcīnu atbilstoši norādījumiem un uzpildīt putnu dzirdinātavas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C024AAE" w14:textId="044D70D4" w:rsidR="00BC2557" w:rsidRPr="005D36B5" w:rsidRDefault="00BC2557" w:rsidP="0018685F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D36B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vakcinācija, izmantojot nipeļveida dzirdinātavas: pēc ūdens padeves pārtraukšanas ūdensvados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF7C216" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>paliek liels ūdens daudzums. Pirms putniem ļauj piekļūt dzirdinātavām, ir ieteicams pilnībā iztecināt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DDADC5" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ūdeni no ūdensvadiem un tikai tad uzpildīt ūdens padeves sistēmu ar vakcīnu saturošu ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20602813" w14:textId="634E1CC7" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vienmēr nodrošiniet, ka vakcinācijas laikā putniem ir pieejama barība. Putni nedzers pietiekamā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC2580" w14:textId="23EE1BA6" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>daudzumā, ja nebūs pieejama barība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E97974F" w14:textId="219CCD2B" w:rsidR="001B26EB" w:rsidRPr="00AF1D2D" w:rsidRDefault="001B26EB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17779F30" w14:textId="77777777" w:rsidR="00BC2557" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BC2557" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002E245A" w:rsidRPr="00AF1D2D">
         <w:tab/>
-        <w:t>Ierobežojumu periods</w:t>
-[...52 lines deleted...]
-          <w:bCs/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A" w:rsidRPr="00AF1D2D">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32274D73" w14:textId="0D5B381A" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F83EE72" w14:textId="035F83AE" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024B4BDC" w14:textId="77777777" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410388FE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...4 lines deleted...]
-    <w:p w14:paraId="3FAB502A" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009B20E1" w:rsidDel="001952F1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B1BC03" w14:textId="655E058B" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630798F5" w14:textId="77777777" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02867E8F" w14:textId="52C257FC" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt un transportēt atdzesētu (2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A215FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7727C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB1E1A7" w14:textId="77777777" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2ABC3B" w14:textId="3583EBAF" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F57C02" w14:textId="77777777" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F76A86" w14:textId="04B646C7" w:rsidR="00CE2AB4" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā uz iepakojuma pēc E</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7A2C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...116 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="000C7A2C" w:rsidRPr="00AF1D2D">
+        <w:t>Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623662AA" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D90B27F" w14:textId="1DDF4EB6" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE2AB4" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas saskaņā ar norādījumiem: 2 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C6C23" w14:textId="5B740E44" w:rsidR="0043320A" w:rsidRPr="00AF1D2D" w:rsidRDefault="0043320A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E541FDF" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
-        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
-[...118 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF" w:rsidRPr="00AF1D2D">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19363AA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50743862" w14:textId="4634549D" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E975078" w14:textId="08564C7F" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D205EA" w14:textId="609ED477" w:rsidR="00BA6843" w:rsidRPr="00AF1D2D" w:rsidRDefault="00BA6843" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D2BBC3" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C79D745" w14:textId="516F6775" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49444B15" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C013660" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FCE7BE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="009B20E1">
+    <w:p w14:paraId="6BC084E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD32CB3" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407F2FB8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...29 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="4F66A56C" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEF2EE8" w14:textId="77777777" w:rsidR="00CA4465" w:rsidRDefault="00CA4465" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="2BBFE634" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
-        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
-[...47 lines deleted...]
-        <w:rPr>
+      </w:r>
+      <w:r w:rsidR="000D512F" w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A" w:rsidRPr="00AF1D2D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="00AF1D2D">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEB034" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0941B062" w14:textId="4849B35E" w:rsidR="00345D8C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D845DF" w:rsidP="00345D8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-          <w:b/>
+        <w:t>Tirdzniecības atļaujas numur</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D8C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00345D8C" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>V/MRP/18/0044</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D4B322" w14:textId="77777777" w:rsidR="00D845DF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D845DF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66705FDB" w14:textId="4E730AB1" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2CA2AA" w14:textId="7F477C84" w:rsidR="00D71573" w:rsidRPr="0018685F" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 1000 devas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45955859" w14:textId="4C6950A4" w:rsidR="00CA4465" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 5000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65217870" w14:textId="77777777" w:rsidR="00CA4465" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakonu, kas satur 10 000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4A22BB" w14:textId="5D8621C3" w:rsidR="00D71573" w:rsidRPr="0018685F" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="008400B4" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>, kas satur 1000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4623349A" w14:textId="7DCA13DF" w:rsidR="00D71573" w:rsidRPr="0018685F" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="008400B4" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>, kas satur 5000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA06E7A" w14:textId="4FEFE54C" w:rsidR="00D71573" w:rsidRPr="0018685F" w:rsidRDefault="00D71573" w:rsidP="00D71573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve">Kartona kaste ar 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0018685F">
+        <w:t xml:space="preserve"> flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="008400B4" w:rsidRPr="0018685F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018685F">
+        <w:t>, kas satur 10 000 devas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3712A574" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61622449" w14:textId="3DF12645" w:rsidR="00E2523C" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE112E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BB091C" w14:textId="325952A9" w:rsidR="00053E9B" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C4EEEB" w14:textId="77777777" w:rsidR="00053E9B" w:rsidRPr="00AF1D2D" w:rsidRDefault="00053E9B" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C927375" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7962D745" w14:textId="6755E7AD" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00CE112E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>05/2024</w:t>
-[...29 lines deleted...]
-        <w:t>(</w:t>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79204ED7" w14:textId="5A8CBE9E" w:rsidR="005D617F" w:rsidRPr="00AF1D2D" w:rsidRDefault="005D617F" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE27B0E" w14:textId="4DA24376" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="007C41C3" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="009B20E1">
+        <w:r w:rsidR="007C41C3" w:rsidRPr="00AF1D2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009B20E1">
-[...31 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="007C41C3" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E70337" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB0B1B" w14:textId="77777777" w:rsidR="00172B3E" w:rsidRPr="00AF1D2D" w:rsidRDefault="00172B3E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="65A5C40B" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B20E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AF1D2D">
         <w:tab/>
         <w:t>Kontaktinformācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7F3D32" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00AF1D2D" w:rsidRDefault="00C114FF" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEBE662" w14:textId="2D064CCA" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="000D512F" w:rsidP="00E229C3">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tirdzniecības atļaujas turētājs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00294AB6">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5741" w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F6556">
+        <w:t xml:space="preserve"> un kontaktinformācij</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3687" w:rsidRPr="00AF1D2D">
         <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3687" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D2C1B5" w14:textId="77777777" w:rsidR="005F6556" w:rsidRPr="009B20E1" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="2DF1FE1E" w14:textId="1211A0AE" w:rsidR="00DB468A" w:rsidRPr="00AF1D2D" w:rsidRDefault="00DB468A" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B362F84" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk132205284"/>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>LABORATORIOS HIPRA, S.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:cr/>
+        <w:t>Avda. la Selva, 135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:cr/>
+        <w:t xml:space="preserve">17170 - AMER (Girona) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C9BC82" w14:textId="77777777" w:rsidR="00E2523C" w:rsidRPr="00AF1D2D" w:rsidRDefault="00E2523C" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel: +34 972 43 06 60</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="37AE8770" w14:textId="372A563D" w:rsidR="003841FC" w:rsidRPr="00AF1D2D" w:rsidRDefault="003841FC" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="401FE3E6" w14:textId="38CB042E" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
-[...132 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="3D8E928E" w14:textId="77777777" w:rsidR="003841FC" w:rsidRPr="00AF1D2D" w:rsidRDefault="003841FC" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...170 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D26E14" w14:textId="6E3B266B" w:rsidR="000D67D0" w:rsidRPr="00AF1D2D" w:rsidRDefault="006C78AB" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="000D512F" w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1D2D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD5A8AC" w14:textId="7E7A1BCB" w:rsidR="006D075E" w:rsidRPr="00AF1D2D" w:rsidRDefault="006D075E" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D893482" w14:textId="77777777" w:rsidR="00D71573" w:rsidRPr="00AF1D2D" w:rsidRDefault="00D71573" w:rsidP="00E229C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D71573" w:rsidRPr="00AF1D2D" w:rsidSect="003837F1">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27841201" w14:textId="77777777" w:rsidR="008E04CE" w:rsidRDefault="008E04CE" w:rsidP="00E07CB2">
+    <w:p w14:paraId="38D1611D" w14:textId="77777777" w:rsidR="00D30649" w:rsidRDefault="00D30649">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51CFA9D0" w14:textId="77777777" w:rsidR="008E04CE" w:rsidRDefault="008E04CE" w:rsidP="00E07CB2">
+    <w:p w14:paraId="428D73CB" w14:textId="77777777" w:rsidR="00D30649" w:rsidRDefault="00D30649">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman,Italic">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-[...1 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="440EFD89" w14:textId="4B52A31E" w:rsidR="007923EE" w:rsidRPr="007F0607" w:rsidRDefault="007923EE">
+  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00D30649" w:rsidRPr="00E57A7D" w:rsidRDefault="00D30649">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007F0607">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007F0607">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007F0607">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00294AB6">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="007F0607">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E21484A" w14:textId="77777777" w:rsidR="007923EE" w:rsidRDefault="007923EE">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00D30649" w:rsidRPr="00E57A7D" w:rsidRDefault="00D30649">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE1C188" w14:textId="77777777" w:rsidR="008E04CE" w:rsidRDefault="008E04CE" w:rsidP="00E07CB2">
+    <w:p w14:paraId="562F82E0" w14:textId="77777777" w:rsidR="00D30649" w:rsidRDefault="00D30649">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="117BEC02" w14:textId="77777777" w:rsidR="008E04CE" w:rsidRDefault="008E04CE" w:rsidP="00E07CB2">
+    <w:p w14:paraId="11AC19F4" w14:textId="77777777" w:rsidR="00D30649" w:rsidRDefault="00D30649">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F493F92"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="161ECA1A"/>
-    <w:lvl w:ilvl="0" w:tplc="019E53D4">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="64D006B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="532EA374">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="D9982332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="22406B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="4288DB20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2849256">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FD96CF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7786F12E"/>
+    <w:lvl w:ilvl="0" w:tplc="527E0498">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="D568B444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -14895,1379 +16346,2439 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D74ED3"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE380634"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="7934419A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...2 lines deleted...]
-        <w:ind w:left="392" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1112" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1832" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2552" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3272" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3992" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4712" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5432" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6152" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="019E53D4">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="752" w:hanging="360"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1472" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2192" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2912" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3632" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4352" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5072" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5792" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6512" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1117456041">
+  <w:num w:numId="1" w16cid:durableId="1455371609">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1152139685">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2073844577">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1524244437">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="107937983">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="239605373">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1247694569">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="625431273">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1048608492">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1808816835">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1783763222">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="313144485">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1857959208">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="259989853">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1462459743">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="790511147">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="556474200">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="242109949">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1824852214">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="752432501">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1152334058">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="21" w16cid:durableId="1339229606">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="414522594">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22" w16cid:durableId="658271585">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1521551963">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="271255194">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="928083906">
+  <w:num w:numId="24" w16cid:durableId="1357732116">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1935623241">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1331330409">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2087728021">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1456753849">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1434940517">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1338578945">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1683240027">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="700519374">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1632396596">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="75325831">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="461659208">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="522986210">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="920260579">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="419063436">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1911381308">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="860239328">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="960569210">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00896CEC"/>
-[...725 lines deleted...]
-    <w:rsid w:val="00FE7F3D"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="000018B5"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="000154C7"/>
+    <w:rsid w:val="00016BF8"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00053E9B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="0007040E"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="00081171"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00093F73"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000C7A2C"/>
+    <w:rsid w:val="000D34B2"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E29F4"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="00112F55"/>
+    <w:rsid w:val="001132F8"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00122796"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="00131093"/>
+    <w:rsid w:val="00131917"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="001353A3"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00143A83"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="001748C3"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="0018685F"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A65F0"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B4031"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F378C"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F5EA6"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="00203680"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023357E"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="002632FE"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00277A6C"/>
+    <w:rsid w:val="00280714"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A28D9"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E392E"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0030608D"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00310FB4"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00332625"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00336228"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="00345D8C"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="003558A7"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="003640B1"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="0038682F"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B0408"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D25B6"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003D6B99"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004338F9"/>
+    <w:rsid w:val="0043641E"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00442008"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00456F79"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00463EF9"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1B0B"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C0960"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D3CA7"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E1593"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F18C2"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00504CBA"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00517062"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="00547E89"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="00565B35"/>
+    <w:rsid w:val="005721D0"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="00582F65"/>
+    <w:rsid w:val="0058520C"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="005A1986"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1D6D"/>
+    <w:rsid w:val="005B1DA7"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005D1846"/>
+    <w:rsid w:val="005D36B5"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D617F"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00630239"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006459B3"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="00651579"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="006707F0"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="006842EE"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="0069406D"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C25BC"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2895"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F1429"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="006F4F81"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="0074212A"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00773BC7"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C0AA2"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D1C4E"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E3915"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F44C3"/>
+    <w:rsid w:val="007F7A79"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="008070C5"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="00825555"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00834552"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008400B4"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="00876DC7"/>
+    <w:rsid w:val="0088045D"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D01C0"/>
+    <w:rsid w:val="008D1C10"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D25C1"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E2776"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="0091737D"/>
+    <w:rsid w:val="0092195B"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00956219"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973140"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E56B4"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A14C9C"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A215FF"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A65269"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A938CA"/>
+    <w:rsid w:val="00A93D0B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AA1F12"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD2C51"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE2835"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF1D2D"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00AF580C"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B0152B"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B22F74"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B53332"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA6843"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB7523"/>
+    <w:rsid w:val="00BC0D64"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2557"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE0B33"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF0603"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C16910"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C33459"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43C18"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C679A2"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C7727C"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA042D"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA4465"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CA5AAE"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CB5309"/>
+    <w:rsid w:val="00CB6F1C"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC703D"/>
+    <w:rsid w:val="00CC7BE6"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE112E"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE2AB4"/>
+    <w:rsid w:val="00CE6317"/>
+    <w:rsid w:val="00CE7F01"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D30649"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42B3B"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D674DF"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D71573"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D845DF"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D92621"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DB0D1C"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD49F8"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE173F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E229C3"/>
+    <w:rsid w:val="00E2523C"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E2763D"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E307B4"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E752CC"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E8734D"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EB04B4"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB3637"/>
+    <w:rsid w:val="00EB3E48"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB4A33"/>
+    <w:rsid w:val="00EB6B0D"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45116"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F844DF"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="hu-HU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="55297"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="028CE79F"/>
-  <w15:docId w15:val="{FA32F908-600E-4D63-9402-5D37FBAB048B}"/>
+  <w14:docId w14:val="2E9A9DA6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...103 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -16416,637 +18927,1250 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00896CEC"/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00896CEC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00896CEC"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00896CEC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00896CEC"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00896CEC"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00896CEC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 2_1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...12 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00084206"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E39A2"/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
-[...1 lines deleted...]
-    <w:rsid w:val="00EF0E40"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E07CB2"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...11 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E07CB2"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00E07CB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Flietext">
-[...2 lines deleted...]
-    <w:rsid w:val="007B31C3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:lang w:val="lv-LV"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster2">
-    <w:name w:val="Tabellenraster2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D410A6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...20 lines deleted...]
-    <w:rsid w:val="00AA6BEC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DengXian" w:cs="Cordia New"/>
-[...21 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00317D1F"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="567"/>
+        <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
+      <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00317D1F"/>
+    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
-    <w:name w:val="ui-provider"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0010226E"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2557"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006707F0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="263878458">
+    <w:div w:id="2367654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1278223408">
+    <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1301306232">
+    <w:div w:id="1167330698">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1495682460">
+    <w:div w:id="1306397057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1756243390">
+    <w:div w:id="1553468226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1909146776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2042851309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AHRCVAnimalHealthPV.AT@boehringer-ingelheim.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -17157,374 +20281,317 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...236 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF0BE321-B5FC-4635-9979-7A2AFBBD18A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFD84C0-A6FF-49A2-8F60-12292641322A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...4 lines deleted...]
-  <Paragraphs>47</Paragraphs>
+  <Pages>17</Pages>
+  <Words>2620</Words>
+  <Characters>18234</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>151</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>VETERINĀRO ZĀĻU APRAKSTS</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>VETERINĀRO ZĀĻU APRAKSTS</vt:lpstr>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23862</CharactersWithSpaces>
+  <CharactersWithSpaces>20813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <cp:keywords/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>25/10/2022 11:09:49</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/850973/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/850973/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>25/10/2022 11:09:50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>25/10/2022 11:09:50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>Vqrdtemplatetracked_lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/18 V-Template v.9 - new vet legislation 2020-2021/10. SECOND publication Oct-2022/03 Track</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>