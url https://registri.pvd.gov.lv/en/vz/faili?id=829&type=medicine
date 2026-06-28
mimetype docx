--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,20015 +1,14783 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7A274E0D" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
-[...328 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+    <w:p w14:paraId="61500CD1" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5708A0F1" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0113106D" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5369D507" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1E4690" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A85B92A" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471D323C" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461D078E" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B7B1AB" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C27DA38" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEB5BCD" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632DAFEC" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC2D283" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F12ED5D" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428F9B4" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53003DF7" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5602D3" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB7272D" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3666D0F9" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216BC251" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0A5972" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1630D9" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245CC4C8" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D572D28" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="15F5FF3B" w14:textId="77777777" w:rsidR="00B11F63" w:rsidRPr="00E57A7D" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667F258B" w14:textId="7F3B1A96" w:rsidR="00DF66BA" w:rsidRDefault="004C1113" w:rsidP="00B11F63">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        </w:tabs>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1977E2A8" w14:textId="38B24127" w:rsidR="00B11F63" w:rsidRDefault="00B11F63" w:rsidP="00B11F63">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...24 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    </w:p>
+    <w:p w14:paraId="5DDA6D78" w14:textId="6E8052CC" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA68391" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52120586" w14:textId="407FFAC5" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vetmedin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62F21" w:rsidRPr="009B20E1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>mg košļājamās tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186ADA32" w14:textId="77777777" w:rsidR="00F45B40" w:rsidRPr="009B20E1" w:rsidRDefault="00F45B40" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564174F2" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28305E61" w14:textId="4BF5502C" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00DF66BA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A16961" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6554ACA4" w14:textId="2F3351D4" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00845E7D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>košļājamā tablete satur</w:t>
+      </w:r>
+      <w:r w:rsidR="0012211B" w:rsidRPr="009B20E1">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6FF9D3" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED00338" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D186704" w14:textId="35627CA5" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00E07CB2" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>imobendāns</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...110 lines deleted...]
-    <w:p w14:paraId="531CFFA8" w14:textId="6CBE8282" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t>5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C34DF0A" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...172 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435D73A0" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAC4D18" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="7650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3C78" w:rsidRPr="00723506" w14:paraId="7ECE2026" w14:textId="77777777">
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="6E5E9AC0" w14:textId="77777777" w:rsidTr="00A01EE5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E46BD17" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="66914706" w14:textId="3C043C0D" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="001638F8" w:rsidP="00A01EE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="123041D8" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E63B555" w14:textId="05AD7FE9" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00BF58F8" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Povidon</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7E3C" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="10837C46" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="605AA547" w14:textId="1ACDC16C" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00BF58F8" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>La</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7E3C" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ktozes monohidrāts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="70A14C2B" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4336FD" w14:textId="216D3136" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="009C45A7" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7E3C" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ukurūzas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="08BDEC44" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F3F9AA" w14:textId="2A85F6D6" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00EC7E3C" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kroskarmelozes nātrija sāls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="0206C5D5" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791DA9C4" w14:textId="4B396CBC" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00EC7E3C" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Citronskābe, bezūdens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="2CFD2633" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E03925" w14:textId="0E87502E" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="009C45A7" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="003805DB" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iellop</w:t>
+            </w:r>
+            <w:r w:rsidR="0013381E" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u gaļas</w:t>
+            </w:r>
+            <w:r w:rsidR="003805DB" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aromatizētāj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pulverveida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ākslīgais </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="09DB9452" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AF3046" w14:textId="781BA3D6" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00CB7125" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00590326" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ilīcija dioksīds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oloidālais bezūdens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w14:paraId="6FF3AD65" w14:textId="77777777" w:rsidTr="00A01EE5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D5CBAE" w14:textId="2509D900" w:rsidR="00BF58F8" w:rsidRPr="009B20E1" w:rsidRDefault="00F97FF9" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Magnija stearāts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="761660C4" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515C5617" w14:textId="6D2322A2" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="008316E4" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Garen</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>as, lāsmaini brūnas tabletes ar sīkiem, baltiem plankumiem, ar dalījuma līniju un iegravētu Boehringer Ingelheim logo un P0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE75A8">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71819" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5F8A45" w14:textId="336E1085" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00845E7D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Tableti var sadalīt vienādās daļās</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124851B6" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B736205" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14844EC8" w14:textId="535EB8B0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="009F7A0D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CF16F7" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB0C012" w14:textId="0951D919" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00330848" w:rsidP="00345441">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5512D" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC7EEA1" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1A9B0A" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BA8E8D" w14:textId="1EAC2B38" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00330848" w:rsidP="00345441">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> katrai </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>mērķsuga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFB6860" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE00AB5" w14:textId="1364E347" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Sastrēguma sirds mazspējas ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0497" w:rsidRPr="009B20E1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> suņiem, kuras cēlonis ir dilatācijas kardiomiopātija vai vārstuļu mazspēja (mitrālā un/vai trikuspidālā vārstuļa mazspēja).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6007A7CE" w14:textId="667E8CDB" w:rsidR="0087337D" w:rsidRPr="009B20E1" w:rsidRDefault="0087337D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEA5B66" w14:textId="64E8AF74" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00B56B82" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dilatācijas kardiomiopātijas</w:t>
+      </w:r>
+      <w:r w:rsidR="008D738A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DKM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E29A6" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0497" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā stadijā (asimptomātiska, ar palielinātu kreisā </w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kambar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diametru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sisto</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>un diastol</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>) dobermaņiem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83ABF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>uriem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sirds saslimšana ir </w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>diagnosticēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ehokardiogrāfiskā izmeklējumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58977D42" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk488826765"/>
+    </w:p>
+    <w:p w14:paraId="1FC1169F" w14:textId="43021B69" w:rsidR="00EA145F" w:rsidRPr="009B20E1" w:rsidRDefault="00A21333" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MMVS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5AE8" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>preklīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stadij</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk166757918"/>
+      <w:r w:rsidR="009910CB" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asimptomātiska, ar mitrālā vārstuļa blakustroksni sistolē un palielinātu sirds izmēru) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA145F" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uņ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00710C39" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA145F" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai </w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA145F" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kavētu sirds mazspējas </w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klīnisko pazīmju</w:t>
+      </w:r>
+      <w:r w:rsidR="009910CB" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA145F" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attīstību.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4D173A79" w14:textId="61E2ADAD" w:rsidR="009910CB" w:rsidRDefault="009910CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2B1345" w14:textId="0CD5819E" w:rsidR="00896CEC" w:rsidRPr="003D4159" w:rsidRDefault="00B47CB0" w:rsidP="003D4159">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028EF358" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="003D4159">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411A3010" w14:textId="0D89D6B3" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4466" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pimobendānu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5696" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">konstatēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>hipertrofisk</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4CBE">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> kardiomiopātija vai slimības, kuru gadījumā funkcionālu vai anatomisku cēloņu dēļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8518F" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> nav iespējams panākt sirds sistoles tilpuma uzlabošanos (piem., aortas stenoze).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B2BF64" w14:textId="0E185B71" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Tā kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4466" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">pimobendāns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>metabolizējas galvenokārt aknās, tās nedrīkst dot suņiem ar izteikti pavājinātu aknu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8488F4" w14:textId="5778A876" w:rsidR="00BA6C09" w:rsidRPr="009B20E1" w:rsidRDefault="00ED323C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5BE4" w:rsidRPr="009B20E1">
+        <w:t>pret jeb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>ku</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5BE4" w:rsidRPr="009B20E1">
+        <w:t>ru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4795BDC9" w14:textId="77777777" w:rsidR="00ED323C" w:rsidRPr="009B20E1" w:rsidRDefault="00ED323C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9D1754" w14:textId="0AB3E237" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00AC5BE4" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3494E907" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBC8084" w14:textId="6D6D42B3" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu iedarbība nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pētīta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dobermaņiem ar asimptomātisku </w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DKM</w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un priekškambaru fibrilāciju vai ilgstošu ventrikulāro tahikardiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362E88C4" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9B3307" w14:textId="6933FB7B" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="006F4CBE" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57268" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles nav pārbaudītas asimptomātisk</w:t>
+      </w:r>
+      <w:r w:rsidR="009D210D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57268" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miksomatoz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57268" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības gadījumos suņiem ar supraventrikulāro un/vai ventrikulāro tahiaritmiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16015CAD" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4D171D" w14:textId="4CCDF105" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="005D3947" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217C8B34" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F5114C" w14:textId="2180C040" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3947" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3947" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>šanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A56E6B" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Suņiem ar cukura diabētu ārstēšanas laikā regulāri jāpārbauda glikozes līmenis asinīs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FACF473" w14:textId="7CE034CE" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="006F4CBE" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> dilatācijas kardiomiopātijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B863FB" w:rsidRPr="009B20E1">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0457C" w:rsidRPr="009B20E1">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00B863FB" w:rsidRPr="009B20E1">
+        <w:t>klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0497" w:rsidRPr="009B20E1">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="00B863FB" w:rsidRPr="009B20E1">
+        <w:t>ā stadijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B863FB" w:rsidRPr="009B20E1" w:rsidDel="00B863FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E546F5" w:rsidRPr="009B20E1">
+        <w:t>(asimptomātiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77AAF" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E546F5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palielinātu kreisā </w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kambar</w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diametru</w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistol</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ē </w:t>
+      </w:r>
+      <w:r w:rsidR="002A296A" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>un diastol</w:t>
+      </w:r>
+      <w:r w:rsidR="00743400" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00E546F5" w:rsidRPr="009B20E1">
+        <w:t>), diagnoz</w:t>
+      </w:r>
+      <w:r w:rsidR="000631CA" w:rsidRPr="009B20E1">
+        <w:t>e jānosaka</w:t>
+      </w:r>
+      <w:r w:rsidR="00E546F5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> veicot vispusīgu sirds izmeklēšanu (ieskaitot ehokardiogrāfiju un, iespējams, Holtera monitorēšanu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32419BA6" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192AA28B" w14:textId="594EE1EE" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00F57268" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lietošanai miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5CF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83ABF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preklīniskajā stadijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (B2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stadijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83ABF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACVIM </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vadlīnijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blakustroksni uz mitrālā punkta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≥ 3/6 un kardiomegālij</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u sekundāri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miksomatoza</w:t>
+      </w:r>
+      <w:r w:rsidR="006A408B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slimīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), diagnoze jānosaka pēc vispusīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55005" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klīniskās</w:t>
+      </w:r>
+      <w:r w:rsidR="00937B56" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85735" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kardioloģiskās izmeklēšanas</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk488826179"/>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas vajadzības gadījumā ietver ehokardiogrāfiju vai radiogrāfiju</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA5BE8" w14:textId="77777777" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00F57268" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0994899C" w14:textId="77777777" w:rsidR="006C16BC" w:rsidRPr="009B20E1" w:rsidRDefault="00A57F9E" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Ar pimobendānu ārstētajiem dzīvniekiem ieteicams kontrolēt sirdsdarbību un sirds morfoloģiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226FCD3C" w14:textId="18CADB9C" w:rsidR="006C16BC" w:rsidRPr="009B20E1" w:rsidRDefault="006C16BC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36214D0A" w14:textId="79C3C907" w:rsidR="00FA4466" w:rsidRPr="009B20E1" w:rsidRDefault="00FA4466" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Šīs košļājamajās tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7BDC" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> tabletes </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0497" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36955518" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EE591B" w14:textId="22478E21" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00F83ABF" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidR="00301102" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievada </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00301102" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD1D0D" w14:textId="3957B1AF" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B05710" w14:textId="77777777" w:rsidR="007512CD" w:rsidRPr="009B20E1" w:rsidRDefault="00B3597B" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pēc lietošanas nomazgājiet rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1008C467" w14:textId="77777777" w:rsidR="004C1113" w:rsidRPr="009B20E1" w:rsidRDefault="00B1107E" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Padoms ārstiem: </w:t>
+      </w:r>
+      <w:r w:rsidR="004104D0" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nejauša norīšana, īpaši bērnam, var izraisīt tahikardiju, ortostatisku hipotensiju, sejas pietvīkumu un galvassāpes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6350C0" w14:textId="5499F81A" w:rsidR="00584A68" w:rsidRPr="009B20E1" w:rsidRDefault="00584A68" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cieši noslēdziet pudelīti ar vāku uzreiz pēc nepieciešamā tablešu skaita izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CFEC7D" w14:textId="7CE7CA15" w:rsidR="00BC6719" w:rsidRPr="009B20E1" w:rsidRDefault="00BC6719" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634086A2" w14:textId="0EABFF9C" w:rsidR="00BC6719" w:rsidRPr="009B20E1" w:rsidRDefault="00BC6719" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7779BAAB" w14:textId="062EE5B7" w:rsidR="00BC6719" w:rsidRPr="009B20E1" w:rsidRDefault="00BC6719" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1DAB77" w14:textId="77777777" w:rsidR="004C1113" w:rsidRPr="009B20E1" w:rsidRDefault="004C1113" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4947ECA4" w14:textId="48178DEA" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00B4779A" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="0042237C" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674E2585" w14:textId="5CDD12E0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282A131D" w14:textId="26276C3C" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516FF597" w14:textId="28C0ACC8" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="5663"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD18F0" w:rsidRPr="009B20E1" w14:paraId="1FD6A025" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE5BD1C" w14:textId="1FCA8BA9" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="001F0B60" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7194D96C" w14:textId="438A67E9" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līdz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> dzīvniekiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> ārstētajiem dzīvniekiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0FEDC" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="1F567E66" w14:textId="499B6A6B" w:rsidR="00BA6C09" w:rsidRDefault="00BA6C09" w:rsidP="00BA6C09">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7E9B" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>emšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7E9B" w:rsidRPr="00BA6C09">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA6C09">
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D215AE">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r w:rsidR="002721BE" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>reja</w:t>
+            </w:r>
+            <w:r w:rsidR="002721BE" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4326CA0A" w14:textId="0DF2B844" w:rsidR="00D410A6" w:rsidRPr="003D4159" w:rsidRDefault="00D215AE" w:rsidP="00BA6C09">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Anoreksija</w:t>
+            </w:r>
+            <w:r w:rsidR="002721BE" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002721BE" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>letarģija</w:t>
+            </w:r>
+            <w:r w:rsidR="002721BE" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4221A90A" w14:textId="65FFEFE3" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00BA6C09" w:rsidP="003D4159">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Palielināt</w:t>
+            </w:r>
+            <w:r w:rsidR="00D215AE">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sirdsdarbības </w:t>
+            </w:r>
+            <w:r w:rsidR="00D215AE">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>frekvence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00825CD2" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>itrālās regurgitācijas pastiprināšanās</w:t>
+            </w:r>
+            <w:r w:rsidR="00825CD2" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C3C78" w:rsidRPr="009C3C78" w14:paraId="7DE5E0DB" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="6C1E470E" w14:textId="77777777" w:rsidR="00540BA5" w:rsidRDefault="00540BA5">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="5663"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD18F0" w:rsidRPr="009B20E1" w14:paraId="0E0699BA" w14:textId="77777777" w:rsidTr="003D4159">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B45707" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="6E5652C6" w14:textId="67741A35" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="001F0B60" w:rsidP="00A01EE5">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Butilhidroksianizols (E320)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B25B16" w14:textId="56C8203E" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="00A01EE5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(&lt;1</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557B7FE2" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="555D16DC" w14:textId="727940F1" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="00A01EE5">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="323" w:hanging="323"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00044587">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>0,536 mg</w:t>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009048AD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ļotād</w:t>
+            </w:r>
+            <w:r w:rsidR="009048AD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>as petehijas</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6C09" w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009048AD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hemorāģija </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6C09">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>zemādas</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6C09">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00670C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C3C78" w:rsidRPr="009C3C78" w14:paraId="23E96A46" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="02B12F67" w14:textId="27FED2DF" w:rsidR="00D410A6" w:rsidRPr="009B20E1" w:rsidRDefault="00D410A6" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4E70FB" w14:textId="77777777" w:rsidR="003D5C61" w:rsidRPr="009B20E1" w:rsidRDefault="003D5C61" w:rsidP="003D5C61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Šīs blakusparādības ir atkarīgas no devas un no tām var izvairīties, samazinot devu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4851473E" w14:textId="25BAAE21" w:rsidR="003D5C61" w:rsidRDefault="003D5C61" w:rsidP="003D5C61">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pārejošas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F0583C" w14:textId="1088D808" w:rsidR="00BA6C09" w:rsidRPr="009B20E1" w:rsidRDefault="00BA6C09" w:rsidP="003D5C61">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00540BA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nelielās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pozitīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25270">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hronotrop</w:t>
+      </w:r>
+      <w:r w:rsidR="00540BA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00540BA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>iedarbības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7126EB3D" w14:textId="6CD45743" w:rsidR="003D5C61" w:rsidRPr="009B20E1" w:rsidRDefault="00BA6C09" w:rsidP="003D5C61">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5C61" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Novērotas suņiem ar mitrālā vārstuļa slimību hroniskas ārstēšanas ar pimobendānu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1B7B91" w14:textId="29249390" w:rsidR="003D5C61" w:rsidRPr="009B20E1" w:rsidRDefault="00BA6C09" w:rsidP="003D5C61">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5C61" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tieša saistība ar pimobendānu nav skaidri pierādīta, šīs pazīmes izzūd pēc ārstēšanas pārtraukšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EC809D" w14:textId="77777777" w:rsidR="003D5C61" w:rsidRPr="009B20E1" w:rsidRDefault="003D5C61" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0D095B" w14:textId="5084EDB2" w:rsidR="009F01DA" w:rsidRPr="009B20E1" w:rsidRDefault="009F01DA" w:rsidP="009F01DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64EAE" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09" w:rsidRPr="009B20E1" w:rsidDel="00BA6C09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A741234" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EB44D5" w14:textId="0FC83B1A" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="009F01DA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BC879B" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B8945E" w14:textId="3D2D9D15" w:rsidR="00BA6C09" w:rsidRPr="003D4159" w:rsidRDefault="00BA6C09" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AB122F" w14:textId="0BFC54A7" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="008D19DE" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Laboratoriskajos</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pētījumos žurkām un trušiem n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C223EA" w:rsidRPr="009B20E1">
+        <w:t>etik</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">a konstatēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C223EA" w:rsidRPr="009B20E1">
+        <w:t>teratogēna vai fetotoksiska iedarbība</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012">
+        <w:t>Tomēr</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F323CD" w:rsidRPr="009B20E1">
+        <w:t>šajos pētījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="0028220A" w:rsidRPr="009B20E1">
+        <w:t>, lietojot lielas devas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323CD" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> tika konstatēta maternotoksiska un e</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>mbriotoksisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323CD" w:rsidRPr="009B20E1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323CD" w:rsidRPr="009B20E1">
+        <w:t>darbība</w:t>
+      </w:r>
+      <w:r w:rsidR="0028220A" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012">
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidR="0031664F" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>pimobendān</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4E43" w:rsidRPr="009B20E1">
+        <w:t>izdal</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6012">
+        <w:t>īšanās</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pienā.</w:t>
+      </w:r>
+      <w:r w:rsidR="007369B1">
+        <w:t xml:space="preserve"> Nav pierādīts š</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841B0" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="007369B1">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00D841B0" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="007369B1">
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidR="007369B1" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">kucēm grūsnības </w:t>
+      </w:r>
+      <w:r w:rsidR="007369B1">
+        <w:t>un kucēnu zīdīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="000550E5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>laikā.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841B0" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7857" w:rsidRPr="009B20E1">
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE57CDA" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F380A1" w14:textId="0F900CB8" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="003B6517" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A5444" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729F7BE2" w14:textId="6A48548C" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Farmakoloģiskos pētījumos nav novērota mijiedarbība starp sirds glikozīdu strofantīnu un pimobendānu. Pimobendāna inducēto sirds kontraktilitātes pastiprināšanos pavājina kalcija</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0FAB" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> kanālu blokatori</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0FAB" w:rsidRPr="009B20E1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>antagonisti</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0FAB" w:rsidRPr="009B20E1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> verapamils un </w:t>
+      </w:r>
+      <w:r w:rsidR="00666382" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">diltiazems </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>un β</w:t>
+      </w:r>
+      <w:r w:rsidR="00666382" w:rsidRPr="009B20E1">
+        <w:t>-adrenoreceptoru blokator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A033E7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00666382" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> propranolols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B607C5E" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F90184F" w14:textId="7A727A2B" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="003B6517" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ietošanas veids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060179C7" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D678932" w14:textId="73E05C71" w:rsidR="00BA6C09" w:rsidRDefault="00C01611" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6C09">
+        <w:t xml:space="preserve"> lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47308418" w14:textId="77777777" w:rsidR="00BA6C09" w:rsidRDefault="00BA6C09" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A96A24" w14:textId="50397453" w:rsidR="0093141D" w:rsidRPr="009B20E1" w:rsidRDefault="00EA0C8D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nepārsniegt ieteicamo devu</w:t>
+      </w:r>
+      <w:r w:rsidR="0093141D" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14748ED4" w14:textId="478DD431" w:rsidR="0093141D" w:rsidRPr="009B20E1" w:rsidRDefault="00660D9C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Lai nodrošinātu pareizu devu, pirms ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="003202BC" w:rsidRPr="009B20E1">
+        <w:t>svar</w:t>
+      </w:r>
+      <w:r w:rsidR="003113FC">
+        <w:t>s jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r w:rsidR="0093141D" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B88D6C" w14:textId="39F196B0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00F911E6" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ievērot d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7105C" w:rsidRPr="009B20E1">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7105C" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">robežās no 0,2 mg līdz 0,6 mg pimobendāna/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="003202BC" w:rsidRPr="009B20E1">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7105C" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00664E81">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7105C" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">dalot </w:t>
+      </w:r>
+      <w:r w:rsidR="00664E81">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7105C" w:rsidRPr="009B20E1">
+        <w:t>divās devās dienā.</w:t>
+      </w:r>
+      <w:r w:rsidR="0093141D" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817A09" w:rsidRPr="009B20E1">
+        <w:t>Ieteicamā dienas d</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">eva ir 0,5 mg/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="003202BC" w:rsidRPr="009B20E1">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC267D">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>dalot divās devās</w:t>
+      </w:r>
+      <w:r w:rsidR="00817A09" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC267D">
+        <w:t xml:space="preserve">dienā </w:t>
+      </w:r>
+      <w:r w:rsidR="00817A09" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">(pa 0,25 mg/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="003202BC" w:rsidRPr="009B20E1">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00817A09" w:rsidRPr="009B20E1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46311" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> aptuveni ar 12 stundu intervālu</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42911" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00693DA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Katra </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FC9" w:rsidRPr="009B20E1">
+        <w:t>deva jādod</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC267D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FC9" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> apmēram</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC267D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FC9" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00693DA7" w:rsidRPr="009B20E1">
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FC9" w:rsidRPr="009B20E1">
+        <w:t>stundu pirms barošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CF1357" w14:textId="72DF97C8" w:rsidR="00E46311" w:rsidRPr="009B20E1" w:rsidRDefault="00E46311" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CEC0FB" w14:textId="546F3707" w:rsidR="00E46311" w:rsidRPr="009B20E1" w:rsidRDefault="00E46311" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Tas atbilst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A166239" w14:textId="0EA0A6BA" w:rsidR="007B31C3" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="007B31C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ķermeņa svars ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00945ECB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00502E5E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kg, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55005" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viena</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg košļājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no rīta un viena</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg košļājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete</w:t>
+      </w:r>
+      <w:r w:rsidR="00E502A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakarā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rStyle w:val="Flietext"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F855961" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="00550356">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Flietext"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster1"/>
+        <w:tblW w:w="8075" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B94467" w:rsidRPr="009B20E1" w14:paraId="7B381E70" w14:textId="77777777" w:rsidTr="003D4159">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F03701" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="09C2873A" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="009B20E1" w:rsidRDefault="00B94467" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Butilhidroksitoluols (E321)</w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Ķermeņa svars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787B0E88" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="06CA7D43" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="00B94467">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...29 lines deleted...]
-              <w:t>Benzilspirts</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1,25 mg košļājamā tablete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E2E1B2" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
+          <w:p w14:paraId="213427DE" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="00B94467">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-              <w:t>Dietilēnglikola monoetilēteris</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2,5 mg košļājamā tablete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E4A987" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
+          <w:p w14:paraId="68EA2FC9" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="009B20E1" w:rsidRDefault="00B94467" w:rsidP="00B94467">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5 mg košļājamā tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B94467" w:rsidRPr="009B20E1" w14:paraId="1731A6B2" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F4A886" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="009B20E1" w:rsidRDefault="00B94467" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1840 lines deleted...]
-      <w:tr w:rsidR="009C3C78" w:rsidRPr="009C3C78" w14:paraId="58699F61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE79934" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="6EF1DDA4" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...24 lines deleted...]
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50721489" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="4FD0C8EC" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B8F8C1" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Reakcija lietošanas vietā</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2BB09F" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="003D4159" w:rsidRDefault="00B94467" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D23998E" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="009B20E1" w:rsidRDefault="00B94467" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C6B59A" w14:textId="77777777" w:rsidR="00B94467" w:rsidRPr="009B20E1" w:rsidRDefault="00B94467" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550356" w:rsidRPr="009B20E1" w14:paraId="437356AB" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D4B4A8" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09238181" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322BD7A1" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma)</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438A9F3D" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FC03F1" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D302732" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Vispārēja nieze vai alopēcija</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5C5931" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D69734" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550356" w:rsidRPr="009B20E1" w14:paraId="49A586B1" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD0C17A" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>10 kg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380BCE56" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759B4513" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5EF59" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-                <w:iCs/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAC1681" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-              <w:t>2</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F797A7" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE81F4A" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...18 lines deleted...]
-              <w:t>(piemēram, hiperestēzija, centrālās nervu sistēmas nomākums un neiroloģiski simptomi)</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3081B66A" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66053E36" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72307FD8" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Vemšana</w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550356" w:rsidRPr="009B20E1" w14:paraId="549275B5" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2D0CA4" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>20 kg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3FC4B0" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514ACF56" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
-[...1 lines deleted...]
-                <w:iCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E00F57A" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Elpošanas traucējumi</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D61DFD" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4249567D" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="003D4159" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1287E29D" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020D556A" w14:textId="77777777" w:rsidR="00550356" w:rsidRPr="009B20E1" w:rsidRDefault="00550356" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6714276D" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="015641D3" w14:textId="77777777" w:rsidR="00AA6BEC" w:rsidRPr="009B20E1" w:rsidRDefault="00AA6BEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7753EE5C" w14:textId="03DC8DED" w:rsidR="00A67203" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="003D4159">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Lai būtu iespējams </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7B78" w:rsidRPr="009B20E1">
+        <w:t>devu precīzi pielāgot atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> ķermeņa svaram, košļājamo tableti pa paredzēto dalījuma līniju var sadalīt uz pusēm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0D3B" w:rsidRPr="00BC0D3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0D3B" w:rsidRPr="009B20E1">
+        <w:t>Sadalītu tableti lietot nākamajā lietošanas reizē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012C188C" w14:textId="77777777" w:rsidR="00525E70" w:rsidRPr="009B20E1" w:rsidRDefault="00525E70" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EC497A" w14:textId="3F3D8148" w:rsidR="00A67203" w:rsidRPr="009B20E1" w:rsidRDefault="006D2DA0" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F8D">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>zāle</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66462" w:rsidRPr="009B20E1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> var lietot kombinācijā ar diurētiskiem līdzekļiem, piem., furosemīdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DB55EE" w14:textId="0583DB3B" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00756D3F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārkārtas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>procedūra</w:t>
+      </w:r>
+      <w:r w:rsidR="00247A7F" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">antidoti, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017C4B3B" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00044587">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185EB9A7" w14:textId="35958C3C" w:rsidR="00F05FB8" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā var rasties </w:t>
+      </w:r>
+      <w:r w:rsidR="0087252C" w:rsidRPr="009B20E1">
+        <w:t>pozitīvs hronotropiskais efekts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6FC4" w:rsidRPr="009B20E1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0087252C" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>vemšana</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6FC4" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">, apātija, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A1E" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">ataksija, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6FC4" w:rsidRPr="009B20E1">
+        <w:t>trokšņi sirdī vai hipotensija</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05FB8" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">. Šādā gadījumā jāsamazina deva un jāsāk </w:t>
+      </w:r>
+      <w:r w:rsidR="005B591A" w:rsidRPr="009B20E1">
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0FAB" w:rsidRPr="009B20E1">
+        <w:t>oša</w:t>
+      </w:r>
+      <w:r w:rsidR="005B591A" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05FB8" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">simptomātiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75C67">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05FB8" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0504FD63" w14:textId="4531B4E9" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00F117F5" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Veseliem </w:t>
+      </w:r>
+      <w:r w:rsidR="00136886">
+        <w:t>bīglu šķirnes suņiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00136886" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">ilgstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>(6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>ēnešus</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C63" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> u</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>n 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> reizes lielāku devu</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0FAB" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> par ieteicamo</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C63" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">dažiem novēroja </w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>mitr</w:t>
+      </w:r>
+      <w:r w:rsidR="003965B3" w:rsidRPr="009B20E1">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="003965B3" w:rsidRPr="009B20E1">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="003965B3" w:rsidRPr="009B20E1">
+        <w:t>ārstuļa sabiezējumu u</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5ED1" w:rsidRPr="009B20E1">
+        <w:t>kreisā kambara hipertrofiju</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5ED1" w:rsidRPr="009B20E1">
+        <w:t>Šīs izmaiņas ir f</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>arma</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5ED1" w:rsidRPr="009B20E1">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5ED1" w:rsidRPr="009B20E1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00952FA7" w:rsidRPr="009B20E1">
+        <w:t>nami</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5ED1" w:rsidRPr="009B20E1">
+        <w:t>skas izcelsmes</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B79630B" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B34A0CD" w14:textId="447FD732" w:rsidR="00F4245F" w:rsidRPr="009B20E1" w:rsidRDefault="00F4245F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6088A460" w14:textId="1D894CBA" w:rsidR="00F4245F" w:rsidRPr="009B20E1" w:rsidRDefault="00F4245F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00044587">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37514DC4" w14:textId="20BA2F66" w:rsidR="00F51D2D" w:rsidRPr="009B20E1" w:rsidRDefault="00F51D2D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:rPr>
           <w:bCs/>
-          <w:noProof/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00044587">
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C969E4F" w14:textId="77777777" w:rsidR="00F4245F" w:rsidRPr="009B20E1" w:rsidRDefault="00F4245F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00044587">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD9754C" w14:textId="02F5A160" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00333B2F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3375D411" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A555E2D" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480AC18F" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C3C78">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB0634A" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDDEDA5" w14:textId="243C9081" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00A06F91" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F28BAA" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F06218" w14:textId="42807A49" w:rsidR="00A06F91" w:rsidRPr="009B20E1" w:rsidRDefault="00A06F91" w:rsidP="00CC1567">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...50 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t>ATĶvet kods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4F0ECE" w14:textId="77777777" w:rsidR="00A06F91" w:rsidRPr="009B20E1" w:rsidRDefault="00A06F91" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21930A3C" w14:textId="1EF623B1" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>QC01CE90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FC61E3" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D43FCE3" w14:textId="5FE2D596" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00247A7F" w:rsidP="007F0607">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00243028" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
-[...39 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04494585" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FCA383" w14:textId="63C3F6FE" w:rsidR="00A366DC" w:rsidRPr="009B20E1" w:rsidRDefault="00BF7AD0" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pierādīts, ka simptomātiskas vārstuļu mazspējas gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietojot kopā ar furosemīdu, šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F8D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zāles ārstētajiem suņiem uzlabo dzīves kvalitāti un pagarina paredzamo dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="0049533C">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ildzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5655D05D" w14:textId="77777777" w:rsidR="00525E70" w:rsidRPr="009B20E1" w:rsidRDefault="00525E70" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1981CD" w14:textId="6FE7693A" w:rsidR="00A366DC" w:rsidRPr="009B20E1" w:rsidRDefault="004D5C6C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pierādīts, ka ierobežotā skaitā simptomātiskas dilatācijas kardiomiopātijas gadījumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietojot kopā ar furosemīdu, enalaprilu un digoksīnu, šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F8D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles ārstētajiem suņiem uzlabo dzīves kvalitāti un pagarina paredzamo </w:t>
+      </w:r>
+      <w:r w:rsidR="0049533C" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="0049533C">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ildzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39956B91" w14:textId="77777777" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00F57268" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344C6834" w14:textId="45FDB278" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00F57268" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Randomizētā un ar placebo kontrolētā klīniskā pētījumā 363 suņiem ar preklīnisku miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00766610">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimību visi suņi atbilda šādiem uzņemšanas kritērijiem: vecums </w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>≥</w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gadi, ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="007B31C3" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...393 lines deleted...]
-        <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≥ 4,1 un </w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>≤</w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15 kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tiem bija vidējas līdz augstas intensitātes mitrālais troksnis </w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>≥</w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pakāpe 3/6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) ar maksimālo intensitāti mitrālā vārstuļa auskultācijas vietā; progresējošas miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00766610">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības (MMV</w:t>
+      </w:r>
+      <w:r w:rsidR="00766610">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) ehokardiogrāfiskas pazīmes, kas definētas kā mitrālā vārstuļa aparāta vārstuļa bojājumi, kreisā priekškambara un kreisā kambara dilatācijas ehokardiogrāfiskas pazīmes un kardiomegālijas rentgenogrāfiskas pazīmes (sirds īsās un garās ass summa (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007471DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t>vertebral heart sum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t> — VHS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="007471DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10,5. Šiem suņiem sirds mazspējas klīnisko pazīmju parādīšanās vai sirds apstāšanās/eitanāzijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidējais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laiks tika pagarināts par aptuveni 15 mēnešiem. Turklāt sirds samazinājās tiem suņiem, kuri ārstēti ar pimobendānu miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00766610">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības preklīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00766610">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā posmā. Turklāt kopējais dzīvildzes laiks tika pagarināts par aptuveni 170 dienām visiem suņiem, kuri saņēma pimobendānu, neatkarīgi no nāves iemesla (sirds apstāšanās/eitanāzija un ar sirdi nesaistīta nāve/eitanāzija).</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk488826209"/>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sirdsdarbības apstāšanās izraisīta nāve vai eitanāzija novērota 15 suņiem pimobendāna grupā un 12 suņiem placebo grupā pirms CHF attīstības. Suņi no pimobendāna grupas pavadīja vairāk laika pētījumā (347,4 pacienta gadi) nekā suņi no placebo grupas (267,7 pacienta gadi), kas samazina sastopamības biežumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72465427" w14:textId="77777777" w:rsidR="00F57268" w:rsidRPr="009B20E1" w:rsidRDefault="00F57268" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F173E07" w14:textId="30B48880" w:rsidR="000631CA" w:rsidRPr="009B20E1" w:rsidRDefault="000631CA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Randomizētā un placebo kontrolētā pētījumā par dobermaņiem ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dilatācijas kardiomiopātiju p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E29A6" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6421">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ā stadijā (asimptomātisku, ar palielinātu kreisā kambara sistoles beigu un diastoles beigu diametru, kas tika diagnosticēta ehokardiogrāfiskā izmeklējumā), suņiem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="009B266D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>uri tika ārstēti ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pimobendānu, pagarinājās laiks līdz sastrēguma sirds mazspējas attīstībai vai pēkšņai nāvei un pagarinājās </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6421" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6421">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ildze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B34EB7" w14:textId="18D1594E" w:rsidR="000631CA" w:rsidRPr="009B20E1" w:rsidRDefault="000631CA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Turklāt suņiem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="009B266D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dilatācijas kardiomiopātijas p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E29A6" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klīniskajā stadijā tika ārstēti ar pimobendānu, samazinājās sirds </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5AE8" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>apjoms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00673A6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>Iedarbīguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00673A6B" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>izvērtējum</w:t>
+      </w:r>
+      <w:r w:rsidR="009B266D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>u veido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dati par 19 (no 39) un 25 (no 37) suņiem, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00673A6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidR="009B266D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attiecīgi pimobendāna un placebo grupā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sasniedza primāro </w:t>
+      </w:r>
+      <w:r w:rsidR="00673A6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>iedarbīguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00673A6B" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Cordia New"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>mērķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDF707D" w14:textId="77777777" w:rsidR="005D3C1B" w:rsidRPr="009B20E1" w:rsidRDefault="005D3C1B" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEB331E" w14:textId="77777777" w:rsidR="00A12885" w:rsidRPr="009B20E1" w:rsidRDefault="00A12885" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pimobendānam, benzimidazola-piridazinona atvasinājumam, ir pozitīva inotropa darbība un izteiktas vazodilatējošas īpašības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0614D939" w14:textId="77777777" w:rsidR="00A366DC" w:rsidRPr="009B20E1" w:rsidRDefault="00A366DC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DE1295" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Pimobendāna pozitīvo inotropo efektu īsteno divi darbības mehānismi: sirds miofilamentu jutības paaugstināšanās pret kalciju un fosfodiesterāzes </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
+        <w:r w:rsidRPr="009B20E1">
+          <w:t>III</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> inhibēšana. Tādējādi pozitīvo inotropismu neierosina ne sirds glikozīdiem līdzīga, ne simpatomimētiska darbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7BC4C8" w14:textId="4AE1F16A" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Vazodilatējošo darbību </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5AE8" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">nodrošina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">fosfodiesterāzes </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
+        <w:r w:rsidRPr="009B20E1">
+          <w:t>III</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> inhibēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693900A6" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADAD1E5" w14:textId="7A3FB11F" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="006B3E5C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B3261E" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECA2444" w14:textId="502482AD" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uzsūkšanās</w:t>
+      </w:r>
+      <w:r w:rsidR="0098683C">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67891CB6" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
-[...438 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="6BDE1699" w14:textId="5978A34B" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00240D1C">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F8D">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5696" w:rsidRPr="009B20E1">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> iekšķīgas lietošanas absolūtā biopieejamība ir 60–63%. Tā kā vienlaikus vai iepriekš uzņemts uzturs samazina biopieejamību, pimobendāns jādod</w:t>
+      </w:r>
+      <w:r w:rsidR="00240D1C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> apmēram</w:t>
+      </w:r>
+      <w:r w:rsidR="00240D1C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> 1 stundu pirms barošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4215D9E0" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B544E99" w14:textId="325BCCF8" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00365EFF" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00240D1C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kliede</w:t>
+      </w:r>
+      <w:r w:rsidR="0098683C">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA1D817" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
-[...243 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4C5836D2" w14:textId="04FA9E36" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00240D1C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Izkliedes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C7ADD" w:rsidRPr="00044587">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">tilpums ir 2,6 l/kg, kas liecina, ka pimobendāns ātri izplatās audos. Vidējā saistīšanās ar plazmas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>olbaltumvielām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>ir 93%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3BFE10" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8E9B9A" w14:textId="18818EE5" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Metabolisms</w:t>
+      </w:r>
+      <w:r w:rsidR="0098683C">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...85 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F46372" w14:textId="1D942EC6" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Oksidācijas ceļā savienojums demetilējas par galveno aktīvo metabolītu (UD-CG</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0D3B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>212). Nākamie metabolisma posmi ir UD-CG</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0D3B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>212 II fāzes konjugāti, piemēram, glikuronīdi un sulfāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3297FA09" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5FFB26" w14:textId="3D53B6C4" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eliminācija</w:t>
+      </w:r>
+      <w:r w:rsidR="0098683C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C32860A" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pimobendāna eliminācijas pusperiods plazmā ir 0,4 ± 0,1 stundas, kas atbilst augstam klīrensam 90 ± 19 ml/min./kg un īsam vidējam uzkavēšanās laikam – 0,5 ± 0,1 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394D3867" w14:textId="2052DDB0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Svarīgākais aktīvais metabolīts tiek eliminēts ar eliminācijas pusperiodu plazmā 2,0 ± 0,3 stundas. Gandrīz visa deva tiek izvadīta ar f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:t>ekālijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62798A2D" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB6DA7A" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E87D5E" w14:textId="787AE892" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="008F781D" w:rsidP="007F0607">
+      <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...140 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00044587">
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...654 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D65FAA" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
-      <w:pPr>
+    <w:p w14:paraId="521E7383" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34200F01" w14:textId="10DC0DB0" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="008F781D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F57268" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEC5C93" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A84A9F" w14:textId="194D78C3" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="007B31C3" w:rsidRPr="009B20E1">
+        <w:t>piemērojama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4379B9" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A17E62" w14:textId="2D45D03D" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="004E21FC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C3C78">
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Būtiska nesaderība</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Derīgum</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86CF4" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>a termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7A36B7" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5191DE66" w14:textId="6195FC18" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00612A8F" w:rsidRPr="009B20E1">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">ā iepakojumā: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1113" w:rsidRPr="009B20E1">
+        <w:t>3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640DD9AD" w14:textId="1EFAAFB9" w:rsidR="00C5685F" w:rsidRPr="009B20E1" w:rsidRDefault="00C5685F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00612A8F" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0E40" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">tiešā iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">atvēršanas: </w:t>
+      </w:r>
+      <w:r w:rsidR="00766E7C" w:rsidRPr="009B20E1">
+        <w:t>100 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B70012E" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EA3D7F" w14:textId="652B53E3" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00040D0E" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...139 lines deleted...]
-      <w:r w:rsidRPr="009C3C78">
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ADB31A" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
-[...118 lines deleted...]
-    <w:p w14:paraId="5F6003C7" w14:textId="2C16AE24" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+    <w:p w14:paraId="2F45FE64" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3D0038" w14:textId="2C3391DC" w:rsidR="000C0489" w:rsidRPr="009B20E1" w:rsidRDefault="0094188C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="003202BC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">zglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">temperatūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3E3F88" w14:textId="4588EE20" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE38C1" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="00836B60">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE38C1" w:rsidRPr="009B20E1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> cieši noslēgt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE38C1" w:rsidRPr="009B20E1">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>, lai pasargātu no mitruma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1518206C" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A084CF" w14:textId="4BB40C99" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="0003721A" w:rsidP="007F0607">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Tiešā iepakojuma veids un saturs</w:t>
-[...37 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E13CE2A" w14:textId="6AEA9D05" w:rsidR="00896CEC" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BC2AED" w14:textId="32F57072" w:rsidR="008E2781" w:rsidRPr="009B20E1" w:rsidRDefault="008E2781" w:rsidP="008E2781">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Kartona kastīte ar 50 tabletēm polietilēna pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="00836B60">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">ē, kas noslēgta ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bērniem neatveramu skrūvējamu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>polipropilēna vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127B1F3A" w14:textId="77777777" w:rsidR="00836B60" w:rsidRDefault="00836B60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D3008C" w14:textId="0272E1F9" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00560825" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA109D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA109D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai to atkritum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA109D" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>u iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C8D18C" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528B5502" w14:textId="53E06D98" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00560825" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F36BA41" w14:textId="77777777" w:rsidR="00560825" w:rsidRPr="009B20E1" w:rsidRDefault="00560825" w:rsidP="00560825">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509638EB" w14:textId="77777777" w:rsidR="00560825" w:rsidRPr="009B20E1" w:rsidRDefault="00560825" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46491294" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5AA455" w14:textId="3619C4DD" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="0018145F" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5F58A6" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CCDD7E" w14:textId="6E2C3E4C" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boehringer Ingelheim Vetmedica GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0659EC1D" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C3D6FF" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1BD2E5" w14:textId="3D11900A" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00D816D9" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3298" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00056DF0" w:rsidRPr="009C3C78">
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NUMURS(</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1EA7" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76885D" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39832F15" w14:textId="488D46AB" w:rsidR="00516493" w:rsidRPr="009B20E1" w:rsidRDefault="00516493" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00516493">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/11/0012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2EEFD1" w14:textId="77777777" w:rsidR="00285038" w:rsidRPr="009B20E1" w:rsidRDefault="00285038" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B302F6" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C856FA2" w14:textId="50482062" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="004775B8" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...321 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai  </w:t>
-[...470 lines deleted...]
-          <w:b/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661872A4" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F2E0C8" w14:textId="053EBCCD" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00E07CB2" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE51C0" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">tirdzniecības atļaujas piešķiršanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94D6B" w:rsidRPr="009B20E1">
+        <w:t>datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="00430796" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365EFF" w:rsidRPr="009B20E1">
+        <w:t>21/03/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C06337" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAB3209" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AB632D" w14:textId="367EF0F2" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00C507B6" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU APRAKSTA </w:t>
+      </w:r>
+      <w:r w:rsidR="00896CEC" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E08A25E" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2E49D1" w14:textId="3EC9B32C" w:rsidR="00CD0497" w:rsidRPr="009B20E1" w:rsidRDefault="00A45591" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00085902">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07CB2" w:rsidRPr="009B20E1">
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42325">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00085902">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D2A6CE" w14:textId="77777777" w:rsidR="00CD0497" w:rsidRPr="009B20E1" w:rsidRDefault="00CD0497" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17802D85" w14:textId="77777777" w:rsidR="003D7BDC" w:rsidRPr="009B20E1" w:rsidRDefault="003D7BDC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...83 lines deleted...]
-      <w:r w:rsidRPr="009C3C78">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5F0535" w14:textId="41295415" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00C45F0A" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3C78">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D927DBD" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
-[...55 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="77579D70" w14:textId="77777777" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00896CEC" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773FD40F" w14:textId="5AC4E100" w:rsidR="00896CEC" w:rsidRPr="009B20E1" w:rsidRDefault="00B94D6B" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF891E5" w14:textId="378AC2D6" w:rsidR="00F22B91" w:rsidRPr="009B20E1" w:rsidRDefault="00F22B91" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6161704B" w14:textId="66755638" w:rsidR="00F22B91" w:rsidRPr="009B20E1" w:rsidRDefault="00F22B91" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="009C3C78">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009B20E1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...2 lines deleted...]
-            <w:lang w:val="lv-LV"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C3C78">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B745BF" w14:textId="77777777" w:rsidR="003C615D" w:rsidRPr="009B20E1" w:rsidRDefault="003C615D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFBABCC" w14:textId="77777777" w:rsidR="004C1113" w:rsidRPr="009B20E1" w:rsidRDefault="004D7B82" w:rsidP="007B31C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B93827" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
-[...325 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+    <w:p w14:paraId="51225C46" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3AC285" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F454109" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDCAC25" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C4D1EC" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B61357" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B10CAD2" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E41A871" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E7BBD7" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601DD0D7" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E1A89C" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560E6713" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01952E3B" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531B373E" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56232D00" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E823863" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B9EA36" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5ACE97" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B460CF" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F292AE" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF200DD" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E180E75" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEF4EC3" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AD416B" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB6940A" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="007B1EDE" w:rsidP="00044587">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+    <w:p w14:paraId="7FB370A5" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F574C9" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...44 lines deleted...]
-        </w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608E0CD2" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...322 lines deleted...]
-    <w:p w14:paraId="15728F8D" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="003675A3">
+    <w:p w14:paraId="448ED145" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FF1D02" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1708A082" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41025958" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122A4EB4" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C19F8AC" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B65E1EA" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E987232" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1961DE1B" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A926189" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB4B9A8" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4349A7" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6D93E3" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CF4DFF" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F00401" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D68870" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283CDDB9" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4212BC0D" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C52140" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C998EFC" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0F2141" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417B8DEF" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C00E310" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0913C378" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C3C78">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F9D422" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="563E8039" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9394" w:type="dxa"/>
-        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9394"/>
+        <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3C78" w:rsidRPr="009C3C78" w14:paraId="0DD1F5C1" w14:textId="77777777">
+      <w:tr w:rsidR="00C21F25" w:rsidRPr="009B20E1" w14:paraId="1824ED1C" w14:textId="77777777" w:rsidTr="009D5203">
         <w:trPr>
-          <w:trHeight w:val="858"/>
+          <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9394" w:type="dxa"/>
+            <w:tcW w:w="9209" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C38ED6E" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="009C3C78" w:rsidRDefault="003C7ADD" w:rsidP="00044587">
+          <w:p w14:paraId="5F06635C" w14:textId="382A2402" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3C78">
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4C02" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D42B804" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
+          <w:p w14:paraId="29AC8B4E" w14:textId="2B94B2EB" w:rsidR="00BB115D" w:rsidRPr="009B20E1" w:rsidRDefault="00BB115D" w:rsidP="007F0607">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439A3437" w14:textId="1EB96BED" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003675A3" w:rsidP="00655B49">
+          <w:p w14:paraId="131E9ACA" w14:textId="5AEB6E2F" w:rsidR="00C21F25" w:rsidRPr="003D4159" w:rsidRDefault="00BB115D" w:rsidP="00CC1567">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
+            <w:r w:rsidRPr="003D4159">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Kastītes </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Kartona </w:t>
             </w:r>
-            <w:r w:rsidR="003C7ADD" w:rsidRPr="00044587">
+            <w:r w:rsidR="003F7F7A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...20 lines deleted...]
-              <w:t>pipetēm</w:t>
+              </w:rPr>
+              <w:t>kastīte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4ACDA370" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
-[...93 lines deleted...]
-    <w:p w14:paraId="0B6B56F6" w14:textId="6161C54E" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+    <w:p w14:paraId="5BA907B6" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E99C853" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA717FA" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614FCD86" w14:textId="14EEDAB1" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00737E30" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...87 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Vetmedin</w:t>
+      </w:r>
+      <w:r w:rsidR="00184309" w:rsidRPr="009B20E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3C78">
-[...62 lines deleted...]
-    <w:p w14:paraId="79F8C8D6" w14:textId="29436955" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+      <w:r w:rsidR="00196136" w:rsidRPr="009B20E1">
+        <w:t>5 mg košļājamās tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238AF005" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7681E4EA" w14:textId="77777777" w:rsidR="00246EDB" w:rsidRPr="009B20E1" w:rsidRDefault="00246EDB" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2426A372" w14:textId="77616D03" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
-[...138 lines deleted...]
-    <w:p w14:paraId="4B7EA1B7" w14:textId="14AB1D79" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+      </w:r>
+      <w:r w:rsidR="00AE2B56" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AKTĪV</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2B56" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AJĀM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2B56" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795905A8" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687D9977" w14:textId="7FC6A7A0" w:rsidR="00797AD0" w:rsidRPr="009B20E1" w:rsidRDefault="00416F8D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Katra košļājamā </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0300E" w:rsidRPr="009B20E1">
+        <w:t>tablete satur</w:t>
+      </w:r>
+      <w:r w:rsidR="00797AD0" w:rsidRPr="009B20E1">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673AF58A" w14:textId="54EA31B4" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00033095" w:rsidP="003D4159">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>imobendān</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0300E" w:rsidRPr="009B20E1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEAA48B" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B75A89" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087AEB8A" w14:textId="39FF7CAB" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00616BBF" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>MĒRĶSUGAS</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="3A2F68E9" w14:textId="578435C6" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAACEEB" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D0F9A5" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>50 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C83953E" w14:textId="77777777" w:rsidR="00DB00D1" w:rsidRPr="009B20E1" w:rsidRDefault="00DB00D1" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F016B6E" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448310D6" w14:textId="7BD55223" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00904CB7" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...19 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>INDIKĀCIJAS</w:t>
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7329AC38" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C0CF51" w14:textId="71D300A3" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...476 lines deleted...]
-    <w:p w14:paraId="3C9CB9EA" w14:textId="3D5781A5" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDE0A5A" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243FF3D1" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44795997" w14:textId="72518C1C" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00EB6E1F" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>LIETOŠANAS VEIDI</w:t>
-[...322 lines deleted...]
-    <w:p w14:paraId="64E03C85" w14:textId="5AE98E76" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6EC653" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABB6180" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01985561" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1010AD" w14:textId="05270F66" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00EB6E1F" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...21 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>IEROBEŽOJUMU PERIODS</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="055EEF29" w14:textId="67969450" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5C9DA9" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F190F0C" w14:textId="46CC6CE4" w:rsidR="007B31C3" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3119">
+        <w:t>Iekšķīgai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0300E" w:rsidRPr="00BB3119">
+        <w:t xml:space="preserve"> lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5694192A" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9650BB" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A3BBB3" w14:textId="2CDC3851" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="003A2643" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...19 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>DERĪGUMA TERMIŅŠ</w:t>
-[...61 lines deleted...]
-    <w:p w14:paraId="6A88F2DE" w14:textId="11C1C736" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B648A7B" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B218353" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB7DDB2" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE24846" w14:textId="5E43718C" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="0074089B" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
-[...104 lines deleted...]
-    <w:p w14:paraId="44FEA06C" w14:textId="11B55591" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFB5A41" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C24BA0" w14:textId="17E600B9" w:rsidR="00F41117" w:rsidRPr="009B20E1" w:rsidRDefault="0074089B" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Exp. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41117" w:rsidRPr="009B20E1">
+        <w:t>{m</w:t>
+      </w:r>
+      <w:r w:rsidR="00720388">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41117" w:rsidRPr="009B20E1">
+        <w:t>/g</w:t>
+      </w:r>
+      <w:r w:rsidR="00720388">
+        <w:t>ggg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41117" w:rsidRPr="009B20E1">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7620DBC7" w14:textId="3CC09277" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF264D" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>pudeles atvēršanas: 100 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659C60BE" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B38582D" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9B998D" w14:textId="17693413" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="0012378B" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF66BA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF66BA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5EA2F2" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189DE6F9" w14:textId="4FF23BCC" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="0012378B" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB295C0" w14:textId="1AECE032" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="0012378B" w:rsidRPr="009B20E1">
+        <w:t>pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="00345FCA">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="0012378B" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>cieši noslēgt</w:t>
+      </w:r>
+      <w:r w:rsidR="0012378B" w:rsidRPr="009B20E1">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>, lai pasargātu no mitruma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A27E8E6" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...89 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181EAD07" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE0A77A" w14:textId="6F676641" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="00CC1567">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009569DA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...68 lines deleted...]
-    <w:p w14:paraId="6CDE77FA" w14:textId="130AC856" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+      <w:r w:rsidR="009569DA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2485ED88" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="00CC1567">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F637C6" w14:textId="18FFD104" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="009569DA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pirms lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C677B4" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B740BC8" w14:textId="1B3AA3D6" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...14 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5270" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...39 lines deleted...]
-        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM</w:t>
+      </w:r>
+      <w:r w:rsidR="007923EE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF4BEE9" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314CE6E2" w14:textId="2902488B" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4237DA" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D659888" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D99A0CD" w14:textId="7E9BBEB5" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00DF66BA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5270" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidDel="00FB56BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BABB01" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA4E9BC" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72269065" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
-[...25 lines deleted...]
-    <w:p w14:paraId="276FAAF2" w14:textId="1A492800" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+    <w:p w14:paraId="20A79901" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A58EAF" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625FA8D0" w14:textId="129C7D60" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00DF66BA" w:rsidP="00E07CB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5270" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="006A5270" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044587">
-[...70 lines deleted...]
-    <w:p w14:paraId="66E36BFF" w14:textId="305BFEB5" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+    </w:p>
+    <w:p w14:paraId="0ADC1A38" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD0894A" w14:textId="11B868F6" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boehringer Ingelheim Vetmedica GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2F8CF5" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243F923C" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D9CBC2" w14:textId="1F868AD0" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...18 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00046FB4" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009E225F" w:rsidRPr="00044587">
-[...7 lines deleted...]
-      <w:r w:rsidR="009E225F" w:rsidRPr="00044587">
+      <w:r w:rsidR="00046FB4" w:rsidRPr="009B20E1">
         <w:rPr>
           <w:b/>
           <w:caps/>
-          <w:szCs w:val="22"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="4F7B6DA7" w14:textId="49E1589A" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="003C7ADD" w:rsidP="00655B49">
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numuri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6AA1A5" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27288455" w14:textId="28F017F0" w:rsidR="00345FCA" w:rsidRPr="009B20E1" w:rsidRDefault="00345FCA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/11/0012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760380A6" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6B51E4" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5331A61E" w14:textId="3A2CE617" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...486 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009569DA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267F274C" w14:textId="77777777" w:rsidR="007B1EDE" w:rsidRPr="00044587" w:rsidRDefault="007B1EDE" w:rsidP="00655B49">
-[...155 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="32BEA457" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B37678" w14:textId="69BAEB41" w:rsidR="00F41117" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Lot </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41117" w:rsidRPr="009B20E1">
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD4C3C5" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...1169 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3074"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3074"/>
+        <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E6F69" w:rsidRPr="00513309" w14:paraId="0A9904E7" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00DF66BA" w:rsidRPr="009B20E1" w14:paraId="1EFCC0F9" w14:textId="77777777" w:rsidTr="009D5203">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E9D9FF9" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00A621AE">
-[...602 lines deleted...]
-          <w:p w14:paraId="4E9FA9B6" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="26671ECE" w14:textId="7D2BF13A" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Butilhidroksitoluols E321</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ TIEŠĀ IEPAKOJUMA</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13728" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08608BD9" w14:textId="637C478B" w:rsidR="00E13728" w:rsidRPr="009B20E1" w:rsidRDefault="00E13728" w:rsidP="007F0607">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D158E30" w14:textId="411B49E8" w:rsidR="00C21F25" w:rsidRPr="003D4159" w:rsidRDefault="00E13728" w:rsidP="00CC1567">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Polietilēna pudel</w:t>
+            </w:r>
+            <w:r w:rsidR="007D5621">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>īt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E6F69" w:rsidRPr="00513309" w14:paraId="0394FC0E" w14:textId="77777777" w:rsidTr="00A621AE">
+    </w:tbl>
+    <w:p w14:paraId="6183DBC2" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A92905F" w14:textId="30D9FEB2" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B95FC3" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799B67BF" w14:textId="1DD30DC2" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00737E30" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vetmedin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="00416F8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>5 mg košļājamās tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B4F997" w14:textId="5C5E3E32" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2684E400" w14:textId="77777777" w:rsidR="00CC5D9D" w:rsidRPr="009B20E1" w:rsidRDefault="00CC5D9D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D7EB92" w14:textId="1E33B79F" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C2233C" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AKTĪV</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2233C" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AJĀM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2233C" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D753872" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C87A444" w14:textId="68E77F82" w:rsidR="00416F8D" w:rsidRDefault="00416F8D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra košļājamā tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450369A5" w14:textId="26FE3057" w:rsidR="00C21F25" w:rsidRDefault="001E27B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pimobendāns</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505A77A7" w14:textId="77777777" w:rsidR="007D5621" w:rsidRPr="009B20E1" w:rsidRDefault="007D5621" w:rsidP="003D4159">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F6662A" w14:textId="49570CDA" w:rsidR="001261DF" w:rsidRPr="009B20E1" w:rsidRDefault="001261DF" w:rsidP="007F0607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2320BCDA" w14:textId="551BBC53" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00F65AD7" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F9CE56" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6D9C99" w14:textId="03C5183F" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4159">
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1D6DE0" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630D1179" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0297825E" w14:textId="7189F8D3" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00B102BA" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0970FCF6" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C31CD1" w14:textId="3B3FD180" w:rsidR="00BB3119" w:rsidRDefault="00900120" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA50E4F" w14:textId="446CB0B0" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="003E2A4C" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D22CC3A" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0187F7" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C9DFBA" w14:textId="30DB4485" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00E70A55" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F98C9F8" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23892269" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF9DE99" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53978F02" w14:textId="005C56BC" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00E70A55" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78561405" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194AEAEC" w14:textId="6226A51E" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00E70A55" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Exp. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>{m</w:t>
+      </w:r>
+      <w:r w:rsidR="00720388">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>/g</w:t>
+      </w:r>
+      <w:r w:rsidR="00720388">
+        <w:t>ggg</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D52633" w14:textId="1E34B5F2" w:rsidR="001B3390" w:rsidRPr="009B20E1" w:rsidRDefault="001B3390" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pēc pirmreizējas atvēršanas i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD18F0" w:rsidRPr="009B20E1">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>lietot līdz ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2310CF" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E48D46D" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0A43C6" w14:textId="13C30737" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="008076E8" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D6C52B" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2156CBFA" w14:textId="39FE1749" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="007B4DBD" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DC08FE" w14:textId="7F995DAA" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00724163" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00724163" w:rsidRPr="009B20E1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> cieši noslēgt</w:t>
+      </w:r>
+      <w:r w:rsidR="00724163" w:rsidRPr="009B20E1">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>, lai pasargātu no mitruma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2951C394" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C8CD4C" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A63DC4" w14:textId="68D41073" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="0056342D" w:rsidP="00E07CB2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF66BA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF66BA" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9C8255" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EF78DB" w14:textId="18DB54FF" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boehringer Ingelheim Vetmedica GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FC6903" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22339B06" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CEFD69" w14:textId="6A828650" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="0056342D" w:rsidP="007F0607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDC82E2" w14:textId="77777777" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="00C21F25" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1995D47F" w14:textId="647876B5" w:rsidR="00C21F25" w:rsidRPr="009B20E1" w:rsidRDefault="007B31C3" w:rsidP="007F0607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21F25" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2115434E" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00C21F25" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C3C201" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF682D2" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B057FB0" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D007521" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359A45EF" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A79BE95" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B915563" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0185892A" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEBCDB2" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433F23C5" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684C168E" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0A2532" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0241C051" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7B8C0A" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B82058" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBDB019" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B19B102" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A8725F" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4038556B" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C31B878" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7EC231" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEC892C" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C573FBE" w14:textId="77777777" w:rsidR="00317D1F" w:rsidRPr="00E57A7D" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE947E8" w14:textId="5A351EEF" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00317D1F" w:rsidP="00317D1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">LIETOŠANAS </w:t>
+      </w:r>
+      <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
+        <w:smartTagPr>
+          <w:attr w:name="text" w:val="INSTRUKCIJA&#10;"/>
+          <w:attr w:name="baseform" w:val="INSTRUKCIJA"/>
+          <w:attr w:name="id" w:val="-1"/>
+        </w:smartTagPr>
+        <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>INSTRUKCIJA</w:t>
+        </w:r>
+      </w:smartTag>
+    </w:p>
+    <w:p w14:paraId="33F0DB0C" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A101B20" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ED6435" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2A06F8" w14:textId="54368B0B" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vetmedin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> 5 mg košļājamās tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E03659" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C91DFDB" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7345A122" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5143879E" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B69264" w14:textId="4B8EAB45" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00900120" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> košļājamā tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451ABF93" w14:textId="464BD56F" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pimobendāns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:tab/>
+        <w:t>5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E343B8D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DD5F33" w14:textId="3B4D48A3" w:rsidR="00A01EE5" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Garenas, lāsmaini brūnas tabletes ar sīkiem, baltiem plankumiem, ar dalījuma līniju un iegravētu Boehringer Ingelheim logo un P0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63332">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8962A9" w14:textId="77777777" w:rsidR="00900120" w:rsidRDefault="00900120" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E69D9D7" w14:textId="3ED6C4C8" w:rsidR="00900120" w:rsidRPr="009B20E1" w:rsidRDefault="00900120" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tableti var sadalīt vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56536083" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AA5941" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2F0062" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2E8D69" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715CE887" w14:textId="616AA776" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165E570D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3E4206" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B77B1C7" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBF1B6" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA4CBD3" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Sastrēguma sirds mazspējas ārstēšanai suņiem, kuras cēlonis ir dilatācijas kardiomiopātija vai vārstuļu mazspēja (mitrālā un/vai trikuspidālā vārstuļa mazspēja).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF18523" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8D61AF" w14:textId="48F3081B" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dilatācijas kardiomiopātijas ārstēšanai preklīniskajā stadijā (asimptomātiska, ar palielinātu kreisā kambara sistoles beigu un diastoles beigu diametru) dobermaņiem, kuriem sirds saslimšana ir diagnosticēta ehokardiogrāfiskā izmeklējumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E96BD6" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DAD4D9" w14:textId="1BB502B4" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MMVS) ārstēšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>preklīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stadij</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk166759412"/>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(asimptomātiska, ar mitrālā vārstuļa blakustroksni sistolē un palielinātu sirds izmēru)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suņiem, lai </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aiz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kavētu sirds mazspējas </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klīnisko pazīmju</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5621" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attīstību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77245614" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5"/>
+    <w:p w14:paraId="480747E2" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5D8470" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00153489">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AEA6A3" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573B8EE9" w14:textId="0A356ED0" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nelietot pimobendānu, ja konstatēta hipertrofisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00143A88">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> kardiomiopātija vai slimības, kuru gadījumā funkcionālu vai anatomisku cēloņu dēļ nav iespējams panākt sirds sistoles tilpuma uzlabošanos (piem., aortas stenoze).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E6565D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Tā kā pimobendāns metabolizējas galvenokārt aknās, tās nedrīkst dot suņiem ar izteikti pavājinātu aknu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2CA505" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC38C62" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ED3DBB" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2565F644" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A5658B" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B357358" w14:textId="057E0F98" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00900120">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāļu iedarbība nav pētīta dobermaņiem ar asimptomātisku DKM un priekškambaru fibrilāciju vai ilgstošu ventrikulāro tahikardiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C96B563" w14:textId="4B92EC9C" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="009D68AB" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00900120">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles nav pārbaudītas asimptomātiska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miksomatoz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības gadījumos suņiem ar supraventrikulāro un/vai ventrikulāro tahiaritmiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB95634" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2CEE6B" w14:textId="0C5E9A03" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC35D6E" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Suņiem ar cukura diabētu ārstēšanas laikā regulāri jāpārbauda glikozes līmenis asinīs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E427A5" w14:textId="3C8DB977" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="009D68AB" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> dilatācijas kardiomiopātijas preklīniskajā stadijā (asimptomātiska, ar p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>alielinātu kreisā kambara sistoles beigu un diastoles beigu diametru</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t>), diagnoze jānosaka, veicot vispusīgu sirds izmeklēšanu (ieskaitot ehokardiogrāfiju un, iespējams, Holtera monitorēšanu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD1A0E3" w14:textId="3E42108B" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lietošanai miksomatoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00220609">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa slimības preklīniskajā stadijā atbilstoši ACVIM rekomendācijām (B2 stadija, asimptomātisks ar mitrālo troksni ≥ 3/6 un kardiomegāliju miksomatoza</w:t>
+      </w:r>
+      <w:r w:rsidR="00220609">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitrālā vārstuļa deģeneratīvās slimības dēļ), diagnoze jānosaka pēc vispusīgas klīniskās un kardioloģiskās izmeklēšanas, kas vajadzības gadījumā ietver ehokardiogrāfiju vai radiogrāfiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7815E3ED" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Ar pimobendānu ārstētajiem dzīvniekiem ieteicams kontrolēt sirdsdarbību un sirds morfoloģiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD5F587" w14:textId="07817712" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>(Skatīt arī sadaļu “Blakusparādības”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3934C0" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Šīs košļājamajās tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas, tabletes uzglabāt dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A99B92" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C1E039" w14:textId="408DC311" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC39651" w14:textId="0CC1A776" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6A7053" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pēc lietošanas nomazgājiet rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07640443" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Padoms ārstiem: nejauša norīšana, īpaši bērnam, var izraisīt tahikardiju, ortostatisku hipotensiju, sejas pietvīkumu un galvassāpes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2304253B" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cieši noslēdziet pudelīti ar vāku uzreiz pēc nepieciešamā tablešu skaita izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71150652" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA07957" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5BDAB0" w14:textId="795EA489" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām un trušiem netika konstatēta teratogēna vai fetotoksiska iedarbība. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>Tomēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">šajos pētījumos, lietojot lielas devas, tika konstatēta maternotoksiska un embriotoksiska iedarbība, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> arī pimobendān</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> izdal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>īšanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> pienā. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>Nav pierādīts š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00900120">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">kucēm grūsnības vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0546F">
+        <w:t>kucēnu zīdīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> laikā. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E19B35" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350C111A" w14:textId="0322D8B7" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF8EBE9" w14:textId="3EDB1ED2" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Farmakoloģiskos pētījumos nav novērota mijiedarbība starp sirds glikozīdu strofantīnu un pimobendānu. Pimobendāna inducēto sirds kontraktilitātes pastiprināšanos pavājina kalcija antagonisti verapamils un diltiazems un β-adrenoreceptoru blokator</w:t>
+      </w:r>
+      <w:r w:rsidR="001231E2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> propranolols.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7F1ED7" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CEE5BC" w14:textId="3583B932" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41505003" w14:textId="773A2C49" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā var rasties pozitīvs hronotropiskais efekts, vemšana, apātija, ataksija, trokšņi sirdī vai hipotensija. Šādā gadījumā jāsamazina deva un jāsāk atbilstīga simptomātiska </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7A3B">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411A6073" w14:textId="0DC1F019" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Veseliem </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7A3B">
+        <w:t>bīglu šķirnes suņiem</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7A3B" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>ilgstoši (6 mēnešus) lietojot 3 un 5 reizes lielāku devu par ieteicamo, dažiem novēroja mitrālā vārstuļa sabiezējumu un kreisā kambara hipertrofiju. Šīs izmaiņas ir farmakodinamiskas izcelsmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF3020E" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A2AA9B" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F77B5C8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E857958" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618D0DF1" w14:textId="42F09888" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D1F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5CC2D2" w14:textId="00457FCB" w:rsidR="00A01EE5" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8926"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00964B24" w14:paraId="36D3F601" w14:textId="77777777" w:rsidTr="00AE6C3C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCFF90F" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00A621AE">
+          <w:p w14:paraId="2968DC30" w14:textId="77777777" w:rsidR="00964B24" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reti (1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964B24" w14:paraId="13AA7446" w14:textId="77777777" w:rsidTr="00AE6C3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9152A9" w14:textId="6424A10F" w:rsidR="00964B24" w:rsidRPr="00D521FD" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Maza auguma suņiem </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D521FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D521FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>vemšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE6C3C">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7A3B">
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>reja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1D167A" w14:textId="6C439C35" w:rsidR="00964B24" w:rsidRPr="00D521FD" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D521FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D521FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:t>anoreksija (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>ēstgribas zudums</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7A3B">
+              <w:t>letarģija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF4348A" w14:textId="57CADC69" w:rsidR="00964B24" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D521FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009C7A3B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">palielināta </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">sirdsdarbības </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7A3B">
+              <w:t>frekvence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE6C3C">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>mitrālās regurgitācijas pastiprināšanās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F907376" w14:textId="77777777" w:rsidR="00964B24" w:rsidRPr="00002C4C" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964B24" w14:paraId="3AAD7D81" w14:textId="77777777" w:rsidTr="00AE6C3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3B6565" w14:textId="77777777" w:rsidR="00964B24" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964B24" w14:paraId="50270D48" w14:textId="77777777" w:rsidTr="00AE6C3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB47EFA" w14:textId="094065CC" w:rsidR="00964B24" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009502B0">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009502B0">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gļotād</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7667">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as petehijas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mazi sarkani plankumi uz gļotādas)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE6C3C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, asinsizplūdumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7667">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7667" w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zemādas</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7667">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237810BE" w14:textId="77777777" w:rsidR="00964B24" w:rsidRPr="00002C4C" w:rsidRDefault="00964B24" w:rsidP="00AE6C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C353CC6" w14:textId="77777777" w:rsidR="00055E8D" w:rsidRPr="009B20E1" w:rsidRDefault="00055E8D" w:rsidP="003D4159">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Šīs blakusparādības ir atkarīgas no devas un no tām var izvairīties, samazinot devu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71691D18" w14:textId="77777777" w:rsidR="00055E8D" w:rsidRDefault="00055E8D" w:rsidP="00055E8D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pārejošas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688E1625" w14:textId="0AB0C027" w:rsidR="00055E8D" w:rsidRPr="009B20E1" w:rsidRDefault="00055E8D" w:rsidP="00055E8D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111E33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nelielās pozitīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25270">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hronotropās iedarbības dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF484DA" w14:textId="77777777" w:rsidR="00055E8D" w:rsidRPr="009B20E1" w:rsidRDefault="00055E8D" w:rsidP="00055E8D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Novērotas suņiem ar mitrālā vārstuļa slimību hroniskas ārstēšanas ar pimobendānu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189958E5" w14:textId="77777777" w:rsidR="00055E8D" w:rsidRPr="009B20E1" w:rsidRDefault="00055E8D" w:rsidP="00055E8D">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tieša saistība ar pimobendānu nav skaidri pierādīta, šīs pazīmes izzūd pēc ārstēšanas pārtraukšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6B5AE0" w14:textId="77777777" w:rsidR="00055E8D" w:rsidRPr="009B20E1" w:rsidRDefault="00055E8D" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DF9D9C" w14:textId="5DDF1623" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidR="00900120">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vietējam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r w:rsidR="00900120">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00964B24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4297" w:rsidRPr="00A20AED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>https://www.pvd.gov.lv/lv</w:t>
+      </w:r>
+      <w:r w:rsidR="00964B24">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAE4769" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F64389" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CC2FB4" w14:textId="3B3D77B6" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394EE0D6" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5905CC42" w14:textId="3C4A00AA" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A797BA6" w14:textId="77777777" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2214406B" w14:textId="75097075" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Lai nodrošinātu pareizu devu, pirms ārstēšanas ķermeņa svar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE69DD">
+        <w:t>s jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38036F4D" w14:textId="06C351FD" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00AE1E35" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ievērot d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">robežās no 0,2 mg līdz 0,6 mg pimobendāna/kg ķermeņa svara, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C046F5">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t>dalot divās devās dienā. Ieteicamā dienas deva ir 0,5 mg/kg ķermeņa svara, dalot divās devās (pa 0,25 mg/kg ķermeņa svara) aptuveni ar 12 stundu intervālu. Katra deva jādod</w:t>
+      </w:r>
+      <w:r w:rsidR="000222B1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> apmēram</w:t>
+      </w:r>
+      <w:r w:rsidR="000222B1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> 1 stundu pirms barošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D19C5C" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626868E2" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tas atbilst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8CA2DB" w14:textId="706A4FD7" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Flietext"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ķermeņa svars ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00945ECB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00502E5E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> kg, tad viena</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg košļājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no rīta un viena</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg košļājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakarā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rStyle w:val="Flietext"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605095F5" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Flietext"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster1"/>
+        <w:tblW w:w="8075" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B734A2" w:rsidRPr="009B20E1" w14:paraId="3B7A1EC2" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E95AF26" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="009B20E1" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Ķermeņa svars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0892672E" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="1F6D01CC" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="00B734A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>0,134 mg pipetē</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1,25 mg košļājamā tablete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738D020F" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="33EAC368" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="00B734A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">Vidēja auguma suņiem </w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2,5 mg košļājamā tablete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7185F85D" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="50572D85" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="009B20E1" w:rsidRDefault="00B734A2" w:rsidP="00B734A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
-              <w:rPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>0,268 mg pipetē</w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5 mg košļājamā tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B734A2" w:rsidRPr="009B20E1" w14:paraId="11AB78FC" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FAD157" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="009B20E1" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3DE0C7" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96043E" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="33E51AE5" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Liela auguma suņiem </w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="713ECB4B" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="77458C8B" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-              <w:t>0,536 mg pipetē</w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1109DF01" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="422DAA08" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="003D4159" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Ļoti liela auguma suņiem </w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC7B5F1" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="6CE0C05B" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="009B20E1" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-              <w:t>0,804 mg pipetē</w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>No rīta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779BADF9" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+          <w:p w14:paraId="05405FE5" w14:textId="77777777" w:rsidR="00B734A2" w:rsidRPr="009B20E1" w:rsidRDefault="00B734A2" w:rsidP="003D4159">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vakarā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w14:paraId="32CCD0F8" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4D1623" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00044587">
+            <w:r w:rsidRPr="009B20E1">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>0,402 mg pipetē</w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A573E90" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00081247" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B1D9ED" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5202326A" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3954E167" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0857FE8B" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w14:paraId="081D90D8" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="767995F4" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>10 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317AA601" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493F51A6" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2C2C9E" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B85EAC" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4159">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3614CBF2" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E0C620" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w14:paraId="668910A7" w14:textId="77777777" w:rsidTr="003D4159">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714A726D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>20 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5014B622" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459C1DFA" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1136E1AE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017C8C3C" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="003D4159" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="221C79DE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397C0999" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="003D4159">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B20E1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C9AA8A9" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="003E6F69">
-[...64 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3350C590" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB7F88F" w14:textId="3985F0DA" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6556">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>zāles var lietot kombinācijā ar diurētiskiem līdzekļiem, piem., furosemīdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C75838" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1290471F" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44051D98" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...3161 lines deleted...]
-        </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044587">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB8BB9E" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...131 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="134D25F1" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B53A3D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nepārsniegt ieteicamo devu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7087E5A9" w14:textId="680086AE" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Lai būtu iespējams devu precīzi pielāgot atbilstoši ķermeņa svaram, košļājamo tableti pa paredzēto dalījuma līniju var sadalīt uz pusēm. Sadalītu tableti lietot nākamajā</w:t>
+      </w:r>
+      <w:r w:rsidR="0019213C">
+        <w:t xml:space="preserve"> lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> reizē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28828ABE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331168BA" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEB68E9" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036538A">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF1BE0" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0B24751C" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AD6B12" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F15858" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D71AC3" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472A68CE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...63 lines deleted...]
-          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036538A">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0426679B" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...12 lines deleted...]
-    <w:p w14:paraId="50616718" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00044587">
+    <w:p w14:paraId="410388FE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAB502A" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...178 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Uzglabāt bērniem neredzamā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1" w:rsidDel="001952F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2F3792" w14:textId="5A021CAE" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Neuzglabāt temperatūrā virs 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7073AD7C" w14:textId="1E13250A" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Uzglabāt pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="004043BE">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>i cieši noslēgtu, lai pasargātu no mitruma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D358E6" w14:textId="6CC4233A" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kastītes </w:t>
+      </w:r>
+      <w:r w:rsidR="00317D1F">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D1F" w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>uz pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="004043BE">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">es pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="000107E5">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25270">
+        <w:t>XP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670623ED" w14:textId="3B88522B" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Derīguma termiņš pēc pirmreizējas pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="004043BE">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>es atvēršanas: 100 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7ECD8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD5ED45" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FC1888" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513309">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363955A9" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...63 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6A45D02D" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099D7783" w14:textId="29227FD2" w:rsidR="00A01EE5" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neizmest veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D66CCF" w14:textId="77777777" w:rsidR="0085406E" w:rsidRPr="009B20E1" w:rsidRDefault="0085406E" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FE94EF" w14:textId="7DB42843" w:rsidR="00A01EE5" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
         <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579A04D6" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00044587" w:rsidRDefault="003E6F69" w:rsidP="003E6F69">
-[...145 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3065F495" w14:textId="77777777" w:rsidR="0085406E" w:rsidRPr="009B20E1" w:rsidRDefault="0085406E" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B77D28E" w14:textId="12724447" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED572C4" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA0B998" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513309">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D59DB0" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...60 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="49FCE7BE" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065330AE" w14:textId="3FE02051" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F2FB8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A567BA2" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D1F53C" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036538A">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Tirdzniecības atļaujas numuri</w:t>
-[...266 lines deleted...]
-        <w:rPr>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB9AA2F" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1182AD42" w14:textId="60001416" w:rsidR="00294AB6" w:rsidRPr="009B20E1" w:rsidRDefault="00294AB6" w:rsidP="00294AB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/11/001</w:t>
+      </w:r>
+      <w:r w:rsidR="009476FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3D84D5" w14:textId="10953647" w:rsidR="00294AB6" w:rsidRDefault="00294AB6" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EB869E" w14:textId="205B3838" w:rsidR="008E2781" w:rsidRPr="009B20E1" w:rsidRDefault="008E2781" w:rsidP="008E2781">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="009476FD">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>e ar 50 tabletēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E27FF" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA12DEA" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6B4067" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513309">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514A4BB0" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...67 lines deleted...]
-        <w:r w:rsidRPr="00044587">
+    <w:p w14:paraId="1C927375" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39640048" w14:textId="180C935B" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC42F7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00087837">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC42F7">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6BAD83" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EC4EE2" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009B20E1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00513309">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D056B15" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="003E6F69" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...33 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="599B1B34" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6F7155" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045BA2BF" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513309">
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Kontaktinformācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A6E4E3" w14:textId="77777777" w:rsidR="003E6F69" w:rsidRPr="00513309" w:rsidRDefault="003E6F69" w:rsidP="00044587">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4A7F3D32" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6472F3" w14:textId="501D57D0" w:rsidR="005F6556" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00294AB6">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6556" w:rsidRPr="001D3A34">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6556">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D2C1B5" w14:textId="77777777" w:rsidR="005F6556" w:rsidRPr="009B20E1" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401FE3E6" w14:textId="38CB042E" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01EE5" w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ar sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2276CE04" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boehringer Ingelheim Vetmedica GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CA32AA" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>55216 Ingelheim/Rhein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62067AF9" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Vācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA88CC8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362DA4D5" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB26D70" w14:textId="5F6C3C84" w:rsidR="0010226E" w:rsidRDefault="00A01EE5" w:rsidP="0010226E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:t>Boehringer Ingelheim RCV GmbH &amp; Co KG</w:t>
+      </w:r>
+      <w:r w:rsidR="0010226E">
+        <w:t xml:space="preserve"> Vīne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371D5800" w14:textId="77777777" w:rsidR="0010226E" w:rsidRDefault="003D4159" w:rsidP="0010226E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="mailto:ahrcvanimalhealthpv.at@boehringer-ingelheim.com" w:history="1">
+        <w:r w:rsidR="0010226E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>AHRCVAnimalHealthPV.AT@boehringer-ingelheim.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A966EB8" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28228BBF" w14:textId="357DC062" w:rsidR="00AC42F7" w:rsidRDefault="00AC42F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5057DE60" w14:textId="77777777" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="00A01EE5" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B20E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC84EC6" w14:textId="554705A7" w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidRDefault="005F6556" w:rsidP="00A01EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054275F">
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...344 lines deleted...]
-      <w:titlePg/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2883DFD5" wp14:editId="662EBD20">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>900430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>166370</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="1670685"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="24765"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="1670685"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="21FF46E0" w14:textId="57C8E7E0" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="005F6556">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="567"/>
+                                <w:tab w:val="left" w:pos="708"/>
+                              </w:tabs>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="594ED29E" w14:textId="77777777" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="005F6556">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:line="247" w:lineRule="auto"/>
+                              <w:ind w:left="93" w:right="115"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2883DFD5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:70.9pt;margin-top:13.1pt;width:465pt;height:131.55pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDus7xUEwIAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+0mbZRq3enYOIR0&#10;cEgHP8BN0zUijUOSrT1+PU7a7U7whuhD5NT2Z/vzl+3N2Gt2ls4rNBVfLnLOpBHYKHOs+Pdvd28K&#10;znwA04BGIyv+JD2/2b1+tR1sKVfYoW6kYwRifDnYinch2DLLvOhkD36BVhpytuh6CHR1x6xxMBB6&#10;r7NVnm+yAV1jHQrpPf09TE6+S/htK0V4aFsvA9MVp95COl0663hmuy2URwe2U2JuA/6hix6UoaJX&#10;qAMEYCen/oLqlXDosQ0LgX2GbauETDPQNMv8j2keO7AyzULkeHulyf8/WPHl/Gi/OhbG9zjSAtMQ&#10;3t6j+OGZwX0H5ihvncOhk9BQ4WWkLBusL+fUSLUvfQSph8/Y0JLhFDABja3rIys0JyN0WsDTlXQ5&#10;Bibo5/pdvl7n5BLkW27e5ptinWpAeUm3zoePEnsWjYo72mqCh/O9D7EdKC8hsZrBO6V12qw2bCDU&#10;YlUU02SoVRO9Mc67Y73Xjp0hiiN9c2H/MixCH8B3U1xyTbLpVSDtatVXvLhmQxmJ+mCaVD+A0pNN&#10;PWozMxfJmmgLYz1SYGSwxuaJOHQ4aZTeFBkdul+cDaTPivufJ3CSM/3J0B6imC+Guxj1xQAjKLXi&#10;gbPJ3IdJ9Cfr1LEj5GnTBm9pV61KLD53MfdJmkvkzu8jivrlPUU9v+LdbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAArJgiDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok7RK&#10;mxCnQkA5oB6gUMHRjZckarwusduGv2dzguPMjmbfFMvBduKEvW8dKYgnEQikypmWagXvb6ubBQgf&#10;NBndOUIFP+hhWV5eFDo37kyveNqEWnAJ+VwraEI45FL6qkGr/cQdkPj25XqrA8u+lqbXZy63nUyi&#10;KJVWt8QfGn3A+war/eZoFew/PrNt/G2m6214zFazh3T+8vSs1PXVcHcLIuAQ/sIw4jM6lMy0c0cy&#10;XnSsZzGjBwVJmoAYA9F8dHbsLLIpyLKQ/zeUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDus7xUEwIAAA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAKyYIg4QAAAAsBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" strokeweight="1.44pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="21FF46E0" w14:textId="57C8E7E0" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="005F6556">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="567"/>
+                          <w:tab w:val="left" w:pos="708"/>
+                        </w:tabs>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="594ED29E" w14:textId="77777777" w:rsidR="005F6556" w:rsidRDefault="005F6556" w:rsidP="005F6556">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:line="247" w:lineRule="auto"/>
+                        <w:ind w:left="93" w:right="115"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A01EE5" w:rsidRPr="009B20E1" w:rsidSect="00937B56">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D432306" w14:textId="77777777" w:rsidR="00265A8C" w:rsidRDefault="00265A8C">
+    <w:p w14:paraId="3AD9E856" w14:textId="77777777" w:rsidR="009A1929" w:rsidRDefault="009A1929" w:rsidP="00E07CB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C1AA60B" w14:textId="77777777" w:rsidR="00265A8C" w:rsidRDefault="00265A8C">
+    <w:p w14:paraId="730A85F8" w14:textId="77777777" w:rsidR="009A1929" w:rsidRDefault="009A1929" w:rsidP="00E07CB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TimesNewRoman,Italic">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0C7898A1" w14:textId="77777777" w:rsidR="003C7ADD" w:rsidRDefault="003C7ADD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="440EFD89" w14:textId="4B52A31E" w:rsidR="007923EE" w:rsidRPr="007F0607" w:rsidRDefault="007923EE">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007F0607">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007F0607">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007F0607">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00723506">
+    <w:r w:rsidR="00294AB6">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>16</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007F0607">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09841496" w14:textId="77777777" w:rsidR="003C7ADD" w:rsidRDefault="003C7ADD">
+  <w:p w14:paraId="0E21484A" w14:textId="77777777" w:rsidR="007923EE" w:rsidRDefault="007923EE">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...48 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085A37A9" w14:textId="77777777" w:rsidR="00265A8C" w:rsidRDefault="00265A8C">
+    <w:p w14:paraId="74475C8F" w14:textId="77777777" w:rsidR="009A1929" w:rsidRDefault="009A1929" w:rsidP="00E07CB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC5C005" w14:textId="77777777" w:rsidR="00265A8C" w:rsidRDefault="00265A8C">
+    <w:p w14:paraId="2F1B9BAD" w14:textId="77777777" w:rsidR="009A1929" w:rsidRDefault="009A1929" w:rsidP="00E07CB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...9 lines deleted...]
-    <w:nsid w:val="02006F37"/>
+    <w:nsid w:val="2F493F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE14AB84"/>
-[...270 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="161ECA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="019E53D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283" w:hanging="283"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...786 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...141 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...1021 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20056,1645 +14824,1365 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612225B2"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D74ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="946A1BA6"/>
-    <w:lvl w:ilvl="0" w:tplc="341A0F8C">
+    <w:tmpl w:val="AE380634"/>
+    <w:lvl w:ilvl="0" w:tplc="4F469084">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="1112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3272" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3992" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CA0A89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97261FFA"/>
+    <w:lvl w:ilvl="0" w:tplc="019E53D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3632" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61901BD3"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8F2376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E5C8746"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="98FA2A10"/>
+    <w:lvl w:ilvl="0" w:tplc="56FEBD6E">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...228 lines deleted...]
-        <w:ind w:left="930" w:hanging="570"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...116 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...7 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...124 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283" w:hanging="283"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...115 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...222 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...71 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...12 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="1117456041">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-[...62 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="2" w16cid:durableId="1152334058">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="3" w16cid:durableId="414522594">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="4" w16cid:durableId="1521551963">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
-[...96 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="5" w16cid:durableId="928083906">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="567"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="007B1EDE"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00FE613B"/>
+    <w:rsidRoot w:val="00896CEC"/>
+    <w:rsid w:val="00000D42"/>
+    <w:rsid w:val="00005227"/>
+    <w:rsid w:val="000107E5"/>
+    <w:rsid w:val="00010B46"/>
+    <w:rsid w:val="00015BC9"/>
+    <w:rsid w:val="00017DCE"/>
+    <w:rsid w:val="00017DE8"/>
+    <w:rsid w:val="0002064F"/>
+    <w:rsid w:val="000222B1"/>
+    <w:rsid w:val="00032D73"/>
+    <w:rsid w:val="00033095"/>
+    <w:rsid w:val="0003721A"/>
+    <w:rsid w:val="00040564"/>
+    <w:rsid w:val="000407AC"/>
+    <w:rsid w:val="00040D0E"/>
+    <w:rsid w:val="000448F0"/>
+    <w:rsid w:val="00046FB4"/>
+    <w:rsid w:val="00050CA2"/>
+    <w:rsid w:val="00051206"/>
+    <w:rsid w:val="000514A7"/>
+    <w:rsid w:val="000550E5"/>
+    <w:rsid w:val="00055E8D"/>
+    <w:rsid w:val="000631CA"/>
+    <w:rsid w:val="00066581"/>
+    <w:rsid w:val="00071F5C"/>
+    <w:rsid w:val="000752A4"/>
+    <w:rsid w:val="00082D65"/>
+    <w:rsid w:val="00083956"/>
+    <w:rsid w:val="00084206"/>
+    <w:rsid w:val="00085902"/>
+    <w:rsid w:val="00087837"/>
+    <w:rsid w:val="00087B80"/>
+    <w:rsid w:val="00092E1F"/>
+    <w:rsid w:val="00094506"/>
+    <w:rsid w:val="000A2849"/>
+    <w:rsid w:val="000A6E29"/>
+    <w:rsid w:val="000B0FAB"/>
+    <w:rsid w:val="000B6012"/>
+    <w:rsid w:val="000C0489"/>
+    <w:rsid w:val="000C0ED4"/>
+    <w:rsid w:val="000C246B"/>
+    <w:rsid w:val="000C34E6"/>
+    <w:rsid w:val="000C5ED1"/>
+    <w:rsid w:val="000E2568"/>
+    <w:rsid w:val="000F7857"/>
+    <w:rsid w:val="0010226E"/>
+    <w:rsid w:val="00113F8B"/>
+    <w:rsid w:val="0012042C"/>
+    <w:rsid w:val="0012211B"/>
+    <w:rsid w:val="001231E2"/>
+    <w:rsid w:val="0012378B"/>
+    <w:rsid w:val="001261DF"/>
+    <w:rsid w:val="0013381E"/>
+    <w:rsid w:val="00136886"/>
+    <w:rsid w:val="001375D4"/>
+    <w:rsid w:val="00143A88"/>
+    <w:rsid w:val="00144E46"/>
+    <w:rsid w:val="00153489"/>
+    <w:rsid w:val="001638F8"/>
+    <w:rsid w:val="00173643"/>
+    <w:rsid w:val="00176D19"/>
+    <w:rsid w:val="0018145F"/>
+    <w:rsid w:val="00184309"/>
+    <w:rsid w:val="00184860"/>
+    <w:rsid w:val="0019213C"/>
+    <w:rsid w:val="00195FEA"/>
+    <w:rsid w:val="00196136"/>
+    <w:rsid w:val="001A5E4D"/>
+    <w:rsid w:val="001B3390"/>
+    <w:rsid w:val="001B4AAF"/>
+    <w:rsid w:val="001B5BC3"/>
+    <w:rsid w:val="001B74CC"/>
+    <w:rsid w:val="001C0B2A"/>
+    <w:rsid w:val="001C6469"/>
+    <w:rsid w:val="001D3A34"/>
+    <w:rsid w:val="001E1035"/>
+    <w:rsid w:val="001E27B2"/>
+    <w:rsid w:val="001F0B60"/>
+    <w:rsid w:val="002014FC"/>
+    <w:rsid w:val="00210C3E"/>
+    <w:rsid w:val="00210F66"/>
+    <w:rsid w:val="002150F7"/>
+    <w:rsid w:val="00215A73"/>
+    <w:rsid w:val="00220609"/>
+    <w:rsid w:val="00220A97"/>
+    <w:rsid w:val="00221F25"/>
+    <w:rsid w:val="002249CE"/>
+    <w:rsid w:val="0022637E"/>
+    <w:rsid w:val="00231817"/>
+    <w:rsid w:val="00234502"/>
+    <w:rsid w:val="0023572D"/>
+    <w:rsid w:val="0023740C"/>
+    <w:rsid w:val="002408D4"/>
+    <w:rsid w:val="00240D1C"/>
+    <w:rsid w:val="00243028"/>
+    <w:rsid w:val="00246EDB"/>
+    <w:rsid w:val="00247A7F"/>
+    <w:rsid w:val="002511FD"/>
+    <w:rsid w:val="002648B4"/>
+    <w:rsid w:val="00270984"/>
+    <w:rsid w:val="00271D7A"/>
+    <w:rsid w:val="002721BE"/>
+    <w:rsid w:val="0028220A"/>
+    <w:rsid w:val="00282AE5"/>
+    <w:rsid w:val="0028479A"/>
+    <w:rsid w:val="00285038"/>
+    <w:rsid w:val="0029099D"/>
+    <w:rsid w:val="002917B4"/>
+    <w:rsid w:val="00294AB6"/>
+    <w:rsid w:val="002A1FA1"/>
+    <w:rsid w:val="002A296A"/>
+    <w:rsid w:val="002A5D8D"/>
+    <w:rsid w:val="002B20E1"/>
+    <w:rsid w:val="002C0760"/>
+    <w:rsid w:val="002C7C43"/>
+    <w:rsid w:val="002D1673"/>
+    <w:rsid w:val="002D2B3C"/>
+    <w:rsid w:val="002E7037"/>
+    <w:rsid w:val="002F05AF"/>
+    <w:rsid w:val="002F59B1"/>
+    <w:rsid w:val="00301102"/>
+    <w:rsid w:val="00305C01"/>
+    <w:rsid w:val="003113FC"/>
+    <w:rsid w:val="00312767"/>
+    <w:rsid w:val="0031664F"/>
+    <w:rsid w:val="00317D1F"/>
+    <w:rsid w:val="003202BC"/>
+    <w:rsid w:val="003307F1"/>
+    <w:rsid w:val="00330848"/>
+    <w:rsid w:val="00330E7D"/>
+    <w:rsid w:val="0033177C"/>
+    <w:rsid w:val="003328E5"/>
+    <w:rsid w:val="00333B2F"/>
+    <w:rsid w:val="00333E7C"/>
+    <w:rsid w:val="00345441"/>
+    <w:rsid w:val="00345D5C"/>
+    <w:rsid w:val="00345FCA"/>
+    <w:rsid w:val="00350801"/>
+    <w:rsid w:val="00353818"/>
+    <w:rsid w:val="0036296D"/>
+    <w:rsid w:val="00365470"/>
+    <w:rsid w:val="00365EFF"/>
+    <w:rsid w:val="00377531"/>
+    <w:rsid w:val="003805DB"/>
+    <w:rsid w:val="00392C2A"/>
+    <w:rsid w:val="0039300C"/>
+    <w:rsid w:val="003965B3"/>
+    <w:rsid w:val="003A0095"/>
+    <w:rsid w:val="003A2643"/>
+    <w:rsid w:val="003A507A"/>
+    <w:rsid w:val="003A6421"/>
+    <w:rsid w:val="003B0834"/>
+    <w:rsid w:val="003B6517"/>
+    <w:rsid w:val="003C615D"/>
+    <w:rsid w:val="003D4159"/>
+    <w:rsid w:val="003D5C61"/>
+    <w:rsid w:val="003D7BDC"/>
+    <w:rsid w:val="003E2A4C"/>
+    <w:rsid w:val="003F02FB"/>
+    <w:rsid w:val="003F1C30"/>
+    <w:rsid w:val="003F7F7A"/>
+    <w:rsid w:val="0040139A"/>
+    <w:rsid w:val="004043BE"/>
+    <w:rsid w:val="00404972"/>
+    <w:rsid w:val="0040790F"/>
+    <w:rsid w:val="004104D0"/>
+    <w:rsid w:val="00415B13"/>
+    <w:rsid w:val="00416F8D"/>
+    <w:rsid w:val="0042237C"/>
+    <w:rsid w:val="00424C99"/>
+    <w:rsid w:val="00430796"/>
+    <w:rsid w:val="00430CFD"/>
+    <w:rsid w:val="004461CA"/>
+    <w:rsid w:val="00450240"/>
+    <w:rsid w:val="004503A8"/>
+    <w:rsid w:val="00455B28"/>
+    <w:rsid w:val="00456C5E"/>
+    <w:rsid w:val="00465AE8"/>
+    <w:rsid w:val="004775B8"/>
+    <w:rsid w:val="00482DB3"/>
+    <w:rsid w:val="0049085E"/>
+    <w:rsid w:val="0049533C"/>
+    <w:rsid w:val="004A585A"/>
+    <w:rsid w:val="004B18E6"/>
+    <w:rsid w:val="004B2C83"/>
+    <w:rsid w:val="004B4049"/>
+    <w:rsid w:val="004B4297"/>
+    <w:rsid w:val="004B4625"/>
+    <w:rsid w:val="004C1113"/>
+    <w:rsid w:val="004D4C02"/>
+    <w:rsid w:val="004D5C6C"/>
+    <w:rsid w:val="004D7B82"/>
+    <w:rsid w:val="004E21FC"/>
+    <w:rsid w:val="004E2560"/>
+    <w:rsid w:val="004E29A6"/>
+    <w:rsid w:val="004E36A0"/>
+    <w:rsid w:val="004E3A04"/>
+    <w:rsid w:val="004E3E29"/>
+    <w:rsid w:val="004E5AE8"/>
+    <w:rsid w:val="004F0A43"/>
+    <w:rsid w:val="004F2767"/>
+    <w:rsid w:val="004F4934"/>
+    <w:rsid w:val="00502E17"/>
+    <w:rsid w:val="00502E5E"/>
+    <w:rsid w:val="00516493"/>
+    <w:rsid w:val="00520E26"/>
+    <w:rsid w:val="0052591E"/>
+    <w:rsid w:val="00525CAD"/>
+    <w:rsid w:val="00525E70"/>
+    <w:rsid w:val="0052788D"/>
+    <w:rsid w:val="00530A93"/>
+    <w:rsid w:val="005317A9"/>
+    <w:rsid w:val="00540BA5"/>
+    <w:rsid w:val="00541810"/>
+    <w:rsid w:val="00550356"/>
+    <w:rsid w:val="00550B56"/>
+    <w:rsid w:val="005552F6"/>
+    <w:rsid w:val="00557416"/>
+    <w:rsid w:val="0055785D"/>
+    <w:rsid w:val="00560825"/>
+    <w:rsid w:val="0056342D"/>
+    <w:rsid w:val="00566516"/>
+    <w:rsid w:val="00573384"/>
+    <w:rsid w:val="00583E6A"/>
+    <w:rsid w:val="00584A68"/>
+    <w:rsid w:val="005876C6"/>
+    <w:rsid w:val="00590326"/>
+    <w:rsid w:val="00597B78"/>
+    <w:rsid w:val="005A0929"/>
+    <w:rsid w:val="005B241B"/>
+    <w:rsid w:val="005B591A"/>
+    <w:rsid w:val="005C4F26"/>
+    <w:rsid w:val="005C5ED0"/>
+    <w:rsid w:val="005D3947"/>
+    <w:rsid w:val="005D3C1B"/>
+    <w:rsid w:val="005D7100"/>
+    <w:rsid w:val="005D7104"/>
+    <w:rsid w:val="005D7DA5"/>
+    <w:rsid w:val="005E0CA1"/>
+    <w:rsid w:val="005E1EA7"/>
+    <w:rsid w:val="005F00F6"/>
+    <w:rsid w:val="005F27BC"/>
+    <w:rsid w:val="005F6556"/>
+    <w:rsid w:val="00607E46"/>
+    <w:rsid w:val="006111AA"/>
+    <w:rsid w:val="006114DB"/>
+    <w:rsid w:val="00612A8F"/>
+    <w:rsid w:val="00614AD6"/>
+    <w:rsid w:val="00616BBF"/>
+    <w:rsid w:val="006247A8"/>
+    <w:rsid w:val="00626005"/>
+    <w:rsid w:val="00627634"/>
+    <w:rsid w:val="006354ED"/>
+    <w:rsid w:val="00654660"/>
+    <w:rsid w:val="00654B80"/>
+    <w:rsid w:val="00655723"/>
+    <w:rsid w:val="00660D9C"/>
+    <w:rsid w:val="00664E81"/>
+    <w:rsid w:val="00666382"/>
+    <w:rsid w:val="00670C02"/>
+    <w:rsid w:val="00671C74"/>
+    <w:rsid w:val="00673A6B"/>
+    <w:rsid w:val="006751C3"/>
+    <w:rsid w:val="006822CA"/>
+    <w:rsid w:val="006839DA"/>
+    <w:rsid w:val="00684803"/>
+    <w:rsid w:val="00687243"/>
+    <w:rsid w:val="00687A50"/>
+    <w:rsid w:val="00691235"/>
+    <w:rsid w:val="00693DA7"/>
+    <w:rsid w:val="006A3482"/>
+    <w:rsid w:val="006A408B"/>
+    <w:rsid w:val="006A5270"/>
+    <w:rsid w:val="006A675A"/>
+    <w:rsid w:val="006A6F2B"/>
+    <w:rsid w:val="006B3E5C"/>
+    <w:rsid w:val="006B4B06"/>
+    <w:rsid w:val="006B63AF"/>
+    <w:rsid w:val="006B742B"/>
+    <w:rsid w:val="006C072E"/>
+    <w:rsid w:val="006C16BC"/>
+    <w:rsid w:val="006C3554"/>
+    <w:rsid w:val="006C57D4"/>
+    <w:rsid w:val="006C5D4E"/>
+    <w:rsid w:val="006C6FC4"/>
+    <w:rsid w:val="006D2DA0"/>
+    <w:rsid w:val="006D636A"/>
+    <w:rsid w:val="006D7D00"/>
+    <w:rsid w:val="006F0E39"/>
+    <w:rsid w:val="006F4CBE"/>
+    <w:rsid w:val="006F5FB3"/>
+    <w:rsid w:val="0070677D"/>
+    <w:rsid w:val="0070724B"/>
+    <w:rsid w:val="00710C39"/>
+    <w:rsid w:val="00710CE6"/>
+    <w:rsid w:val="0071687D"/>
+    <w:rsid w:val="0071756A"/>
+    <w:rsid w:val="00720388"/>
+    <w:rsid w:val="00720C17"/>
+    <w:rsid w:val="00720FCF"/>
+    <w:rsid w:val="00724163"/>
+    <w:rsid w:val="0072545D"/>
+    <w:rsid w:val="007312C8"/>
+    <w:rsid w:val="0073240C"/>
+    <w:rsid w:val="007348E0"/>
+    <w:rsid w:val="007369B1"/>
+    <w:rsid w:val="0073744B"/>
+    <w:rsid w:val="00737A9B"/>
+    <w:rsid w:val="00737E30"/>
+    <w:rsid w:val="0074089B"/>
+    <w:rsid w:val="00741F0F"/>
+    <w:rsid w:val="00742E46"/>
+    <w:rsid w:val="00743400"/>
+    <w:rsid w:val="007471DF"/>
+    <w:rsid w:val="007512CD"/>
+    <w:rsid w:val="00755292"/>
+    <w:rsid w:val="00756D3F"/>
+    <w:rsid w:val="007631D7"/>
+    <w:rsid w:val="00766610"/>
+    <w:rsid w:val="00766E7C"/>
+    <w:rsid w:val="00772831"/>
+    <w:rsid w:val="007815EE"/>
+    <w:rsid w:val="00784319"/>
+    <w:rsid w:val="007923EE"/>
+    <w:rsid w:val="00795EC3"/>
+    <w:rsid w:val="00797AD0"/>
+    <w:rsid w:val="00797AF8"/>
+    <w:rsid w:val="007A19CE"/>
+    <w:rsid w:val="007A4561"/>
+    <w:rsid w:val="007B31C3"/>
+    <w:rsid w:val="007B4DBD"/>
+    <w:rsid w:val="007B7659"/>
+    <w:rsid w:val="007C0F39"/>
+    <w:rsid w:val="007C1D44"/>
+    <w:rsid w:val="007C2C0E"/>
+    <w:rsid w:val="007C454E"/>
+    <w:rsid w:val="007D5621"/>
+    <w:rsid w:val="007E117D"/>
+    <w:rsid w:val="007E39A2"/>
+    <w:rsid w:val="007E4602"/>
+    <w:rsid w:val="007E601E"/>
+    <w:rsid w:val="007F0607"/>
+    <w:rsid w:val="007F659A"/>
+    <w:rsid w:val="00806D64"/>
+    <w:rsid w:val="00807067"/>
+    <w:rsid w:val="008076E8"/>
+    <w:rsid w:val="00816262"/>
+    <w:rsid w:val="00817A09"/>
+    <w:rsid w:val="00820854"/>
+    <w:rsid w:val="0082446D"/>
+    <w:rsid w:val="00825CD2"/>
+    <w:rsid w:val="00827039"/>
+    <w:rsid w:val="008316E4"/>
+    <w:rsid w:val="00833220"/>
+    <w:rsid w:val="00836B60"/>
+    <w:rsid w:val="00841509"/>
+    <w:rsid w:val="00841D7C"/>
+    <w:rsid w:val="00844E27"/>
+    <w:rsid w:val="00845E7D"/>
+    <w:rsid w:val="00850144"/>
+    <w:rsid w:val="0085406E"/>
+    <w:rsid w:val="008619D4"/>
+    <w:rsid w:val="008648EA"/>
+    <w:rsid w:val="0087252C"/>
+    <w:rsid w:val="0087337D"/>
+    <w:rsid w:val="0088577A"/>
+    <w:rsid w:val="00896B96"/>
+    <w:rsid w:val="00896CEC"/>
+    <w:rsid w:val="00897285"/>
+    <w:rsid w:val="008A5CF7"/>
+    <w:rsid w:val="008B0C63"/>
+    <w:rsid w:val="008B1B28"/>
+    <w:rsid w:val="008C3BF4"/>
+    <w:rsid w:val="008D19DE"/>
+    <w:rsid w:val="008D2CC9"/>
+    <w:rsid w:val="008D5021"/>
+    <w:rsid w:val="008D738A"/>
+    <w:rsid w:val="008E2781"/>
+    <w:rsid w:val="008E3CF5"/>
+    <w:rsid w:val="008F0CBF"/>
+    <w:rsid w:val="008F667F"/>
+    <w:rsid w:val="008F781D"/>
+    <w:rsid w:val="00900120"/>
+    <w:rsid w:val="009048AD"/>
+    <w:rsid w:val="00904CB7"/>
+    <w:rsid w:val="0091219B"/>
+    <w:rsid w:val="009205D4"/>
+    <w:rsid w:val="0093141D"/>
+    <w:rsid w:val="00937B56"/>
+    <w:rsid w:val="0094188C"/>
+    <w:rsid w:val="00941CC9"/>
+    <w:rsid w:val="00945ECB"/>
+    <w:rsid w:val="00946502"/>
+    <w:rsid w:val="009476FD"/>
+    <w:rsid w:val="00952FA7"/>
+    <w:rsid w:val="00953B49"/>
+    <w:rsid w:val="009569DA"/>
+    <w:rsid w:val="0096200A"/>
+    <w:rsid w:val="00964B24"/>
+    <w:rsid w:val="00967B62"/>
+    <w:rsid w:val="00973DB7"/>
+    <w:rsid w:val="00977F24"/>
+    <w:rsid w:val="00981D4E"/>
+    <w:rsid w:val="0098683C"/>
+    <w:rsid w:val="00990F2F"/>
+    <w:rsid w:val="009910CB"/>
+    <w:rsid w:val="009936A6"/>
+    <w:rsid w:val="009A0872"/>
+    <w:rsid w:val="009A1929"/>
+    <w:rsid w:val="009A2110"/>
+    <w:rsid w:val="009A2352"/>
+    <w:rsid w:val="009A2FEA"/>
+    <w:rsid w:val="009B20E1"/>
+    <w:rsid w:val="009B266D"/>
+    <w:rsid w:val="009B3D06"/>
+    <w:rsid w:val="009C0308"/>
+    <w:rsid w:val="009C1AD5"/>
+    <w:rsid w:val="009C45A7"/>
+    <w:rsid w:val="009C5FA8"/>
+    <w:rsid w:val="009C7A3B"/>
+    <w:rsid w:val="009D04DD"/>
+    <w:rsid w:val="009D068C"/>
+    <w:rsid w:val="009D210D"/>
+    <w:rsid w:val="009D5203"/>
+    <w:rsid w:val="009D59DA"/>
+    <w:rsid w:val="009D5CEB"/>
+    <w:rsid w:val="009D68AB"/>
+    <w:rsid w:val="009D7888"/>
+    <w:rsid w:val="009E2CFC"/>
+    <w:rsid w:val="009E5CB6"/>
+    <w:rsid w:val="009F01DA"/>
+    <w:rsid w:val="009F03F2"/>
+    <w:rsid w:val="009F7A0D"/>
+    <w:rsid w:val="00A01EE5"/>
+    <w:rsid w:val="00A033E7"/>
+    <w:rsid w:val="00A03E40"/>
+    <w:rsid w:val="00A03E9F"/>
+    <w:rsid w:val="00A06F91"/>
+    <w:rsid w:val="00A1185D"/>
+    <w:rsid w:val="00A12885"/>
+    <w:rsid w:val="00A13222"/>
+    <w:rsid w:val="00A136C2"/>
+    <w:rsid w:val="00A16F22"/>
+    <w:rsid w:val="00A20FAA"/>
+    <w:rsid w:val="00A21333"/>
+    <w:rsid w:val="00A21E10"/>
+    <w:rsid w:val="00A2431A"/>
+    <w:rsid w:val="00A2718B"/>
+    <w:rsid w:val="00A33C6F"/>
+    <w:rsid w:val="00A366DC"/>
+    <w:rsid w:val="00A45591"/>
+    <w:rsid w:val="00A53778"/>
+    <w:rsid w:val="00A55856"/>
+    <w:rsid w:val="00A57F9E"/>
+    <w:rsid w:val="00A62072"/>
+    <w:rsid w:val="00A65D6C"/>
+    <w:rsid w:val="00A66462"/>
+    <w:rsid w:val="00A67203"/>
+    <w:rsid w:val="00A778FE"/>
+    <w:rsid w:val="00A807F7"/>
+    <w:rsid w:val="00A851C4"/>
+    <w:rsid w:val="00A85445"/>
+    <w:rsid w:val="00A868AB"/>
+    <w:rsid w:val="00A900FB"/>
+    <w:rsid w:val="00A90A81"/>
+    <w:rsid w:val="00A96AD6"/>
+    <w:rsid w:val="00A96AE0"/>
+    <w:rsid w:val="00A96D97"/>
+    <w:rsid w:val="00AA1E1B"/>
+    <w:rsid w:val="00AA649C"/>
+    <w:rsid w:val="00AA6BEC"/>
+    <w:rsid w:val="00AA7506"/>
+    <w:rsid w:val="00AB0A1E"/>
+    <w:rsid w:val="00AB26F9"/>
+    <w:rsid w:val="00AB7FC9"/>
+    <w:rsid w:val="00AC12E4"/>
+    <w:rsid w:val="00AC42F7"/>
+    <w:rsid w:val="00AC5BE4"/>
+    <w:rsid w:val="00AD7000"/>
+    <w:rsid w:val="00AE0A67"/>
+    <w:rsid w:val="00AE1E35"/>
+    <w:rsid w:val="00AE2B56"/>
+    <w:rsid w:val="00AE51C0"/>
+    <w:rsid w:val="00AE75A8"/>
+    <w:rsid w:val="00AE7E9B"/>
+    <w:rsid w:val="00AF52B9"/>
+    <w:rsid w:val="00AF6436"/>
+    <w:rsid w:val="00AF6F10"/>
+    <w:rsid w:val="00AF70D8"/>
+    <w:rsid w:val="00B0457C"/>
+    <w:rsid w:val="00B077CE"/>
+    <w:rsid w:val="00B102BA"/>
+    <w:rsid w:val="00B1107E"/>
+    <w:rsid w:val="00B11F63"/>
+    <w:rsid w:val="00B14013"/>
+    <w:rsid w:val="00B25270"/>
+    <w:rsid w:val="00B30710"/>
+    <w:rsid w:val="00B3597B"/>
+    <w:rsid w:val="00B400FA"/>
+    <w:rsid w:val="00B40CF8"/>
+    <w:rsid w:val="00B4110E"/>
+    <w:rsid w:val="00B426F3"/>
+    <w:rsid w:val="00B42C9A"/>
+    <w:rsid w:val="00B4651D"/>
+    <w:rsid w:val="00B4779A"/>
+    <w:rsid w:val="00B47CB0"/>
+    <w:rsid w:val="00B531F7"/>
+    <w:rsid w:val="00B56B82"/>
+    <w:rsid w:val="00B56DC8"/>
+    <w:rsid w:val="00B579C8"/>
+    <w:rsid w:val="00B62E43"/>
+    <w:rsid w:val="00B63332"/>
+    <w:rsid w:val="00B6562F"/>
+    <w:rsid w:val="00B734A2"/>
+    <w:rsid w:val="00B863FB"/>
+    <w:rsid w:val="00B86CF4"/>
+    <w:rsid w:val="00B92AA8"/>
+    <w:rsid w:val="00B93512"/>
+    <w:rsid w:val="00B94467"/>
+    <w:rsid w:val="00B94D6B"/>
+    <w:rsid w:val="00BA0251"/>
+    <w:rsid w:val="00BA6C09"/>
+    <w:rsid w:val="00BA7AFD"/>
+    <w:rsid w:val="00BB115D"/>
+    <w:rsid w:val="00BB1A09"/>
+    <w:rsid w:val="00BB3119"/>
+    <w:rsid w:val="00BB3298"/>
+    <w:rsid w:val="00BC0D3B"/>
+    <w:rsid w:val="00BC6719"/>
+    <w:rsid w:val="00BE5276"/>
+    <w:rsid w:val="00BE5A8D"/>
+    <w:rsid w:val="00BF4150"/>
+    <w:rsid w:val="00BF58F8"/>
+    <w:rsid w:val="00BF7AD0"/>
+    <w:rsid w:val="00C01611"/>
+    <w:rsid w:val="00C046F5"/>
+    <w:rsid w:val="00C13DB5"/>
+    <w:rsid w:val="00C15425"/>
+    <w:rsid w:val="00C21F25"/>
+    <w:rsid w:val="00C2233C"/>
+    <w:rsid w:val="00C223EA"/>
+    <w:rsid w:val="00C3036A"/>
+    <w:rsid w:val="00C30F93"/>
+    <w:rsid w:val="00C34E7A"/>
+    <w:rsid w:val="00C358AA"/>
+    <w:rsid w:val="00C45F0A"/>
+    <w:rsid w:val="00C47A93"/>
+    <w:rsid w:val="00C507B6"/>
+    <w:rsid w:val="00C5685F"/>
+    <w:rsid w:val="00C62F21"/>
+    <w:rsid w:val="00C64D69"/>
+    <w:rsid w:val="00C64EAE"/>
+    <w:rsid w:val="00C64FDB"/>
+    <w:rsid w:val="00C72DE3"/>
+    <w:rsid w:val="00C7383C"/>
+    <w:rsid w:val="00C75C67"/>
+    <w:rsid w:val="00C82E52"/>
+    <w:rsid w:val="00C85735"/>
+    <w:rsid w:val="00C874E3"/>
+    <w:rsid w:val="00C97AED"/>
+    <w:rsid w:val="00CA109D"/>
+    <w:rsid w:val="00CB1174"/>
+    <w:rsid w:val="00CB7125"/>
+    <w:rsid w:val="00CC0062"/>
+    <w:rsid w:val="00CC1567"/>
+    <w:rsid w:val="00CC5D9D"/>
+    <w:rsid w:val="00CD0497"/>
+    <w:rsid w:val="00CD3A9E"/>
+    <w:rsid w:val="00CF365B"/>
+    <w:rsid w:val="00D15AA8"/>
+    <w:rsid w:val="00D15D12"/>
+    <w:rsid w:val="00D215AE"/>
+    <w:rsid w:val="00D260FD"/>
+    <w:rsid w:val="00D34544"/>
+    <w:rsid w:val="00D34BEF"/>
+    <w:rsid w:val="00D378F9"/>
+    <w:rsid w:val="00D410A6"/>
+    <w:rsid w:val="00D41CE9"/>
+    <w:rsid w:val="00D42384"/>
+    <w:rsid w:val="00D47E6E"/>
+    <w:rsid w:val="00D53DE5"/>
+    <w:rsid w:val="00D56628"/>
+    <w:rsid w:val="00D608BB"/>
+    <w:rsid w:val="00D61A13"/>
+    <w:rsid w:val="00D6408C"/>
+    <w:rsid w:val="00D66E20"/>
+    <w:rsid w:val="00D71819"/>
+    <w:rsid w:val="00D72AFF"/>
+    <w:rsid w:val="00D804DC"/>
+    <w:rsid w:val="00D816D9"/>
+    <w:rsid w:val="00D83523"/>
+    <w:rsid w:val="00D841B0"/>
+    <w:rsid w:val="00D93DB4"/>
+    <w:rsid w:val="00DA1D6B"/>
+    <w:rsid w:val="00DA3E07"/>
+    <w:rsid w:val="00DB00D1"/>
+    <w:rsid w:val="00DC1E0F"/>
+    <w:rsid w:val="00DC6CD0"/>
+    <w:rsid w:val="00DD3ECA"/>
+    <w:rsid w:val="00DE0604"/>
+    <w:rsid w:val="00DE38C1"/>
+    <w:rsid w:val="00DE4340"/>
+    <w:rsid w:val="00DE6FDC"/>
+    <w:rsid w:val="00DF14C3"/>
+    <w:rsid w:val="00DF264D"/>
+    <w:rsid w:val="00DF4E43"/>
+    <w:rsid w:val="00DF66BA"/>
+    <w:rsid w:val="00E04EB8"/>
+    <w:rsid w:val="00E07CB2"/>
+    <w:rsid w:val="00E13728"/>
+    <w:rsid w:val="00E1542C"/>
+    <w:rsid w:val="00E16164"/>
+    <w:rsid w:val="00E208F4"/>
+    <w:rsid w:val="00E23082"/>
+    <w:rsid w:val="00E338D3"/>
+    <w:rsid w:val="00E36B78"/>
+    <w:rsid w:val="00E42602"/>
+    <w:rsid w:val="00E42911"/>
+    <w:rsid w:val="00E433AC"/>
+    <w:rsid w:val="00E46311"/>
+    <w:rsid w:val="00E502A9"/>
+    <w:rsid w:val="00E521FB"/>
+    <w:rsid w:val="00E546F5"/>
+    <w:rsid w:val="00E55005"/>
+    <w:rsid w:val="00E61010"/>
+    <w:rsid w:val="00E622E2"/>
+    <w:rsid w:val="00E65CE7"/>
+    <w:rsid w:val="00E66D1D"/>
+    <w:rsid w:val="00E676EB"/>
+    <w:rsid w:val="00E70A55"/>
+    <w:rsid w:val="00E7105C"/>
+    <w:rsid w:val="00E84F0D"/>
+    <w:rsid w:val="00E864F3"/>
+    <w:rsid w:val="00E92A6D"/>
+    <w:rsid w:val="00E9393B"/>
+    <w:rsid w:val="00E9589D"/>
+    <w:rsid w:val="00E96207"/>
+    <w:rsid w:val="00EA0C8D"/>
+    <w:rsid w:val="00EA145F"/>
+    <w:rsid w:val="00EA1722"/>
+    <w:rsid w:val="00EA5696"/>
+    <w:rsid w:val="00EB6E1F"/>
+    <w:rsid w:val="00EC267D"/>
+    <w:rsid w:val="00EC3DAA"/>
+    <w:rsid w:val="00EC59A9"/>
+    <w:rsid w:val="00EC7E3C"/>
+    <w:rsid w:val="00ED2C60"/>
+    <w:rsid w:val="00ED323C"/>
+    <w:rsid w:val="00ED7B78"/>
+    <w:rsid w:val="00EE1DA5"/>
+    <w:rsid w:val="00EE2518"/>
+    <w:rsid w:val="00EE6D13"/>
+    <w:rsid w:val="00EF0E40"/>
+    <w:rsid w:val="00F00ACA"/>
+    <w:rsid w:val="00F0300E"/>
+    <w:rsid w:val="00F0546F"/>
+    <w:rsid w:val="00F05FB8"/>
+    <w:rsid w:val="00F117F5"/>
+    <w:rsid w:val="00F21046"/>
+    <w:rsid w:val="00F22B91"/>
+    <w:rsid w:val="00F22BBC"/>
+    <w:rsid w:val="00F23402"/>
+    <w:rsid w:val="00F25634"/>
+    <w:rsid w:val="00F32183"/>
+    <w:rsid w:val="00F323CD"/>
+    <w:rsid w:val="00F36D78"/>
+    <w:rsid w:val="00F37091"/>
+    <w:rsid w:val="00F41117"/>
+    <w:rsid w:val="00F42325"/>
+    <w:rsid w:val="00F4245F"/>
+    <w:rsid w:val="00F45B40"/>
+    <w:rsid w:val="00F51D2D"/>
+    <w:rsid w:val="00F54015"/>
+    <w:rsid w:val="00F546B1"/>
+    <w:rsid w:val="00F5658F"/>
+    <w:rsid w:val="00F57268"/>
+    <w:rsid w:val="00F61028"/>
+    <w:rsid w:val="00F65AD7"/>
+    <w:rsid w:val="00F6773E"/>
+    <w:rsid w:val="00F747C3"/>
+    <w:rsid w:val="00F75967"/>
+    <w:rsid w:val="00F76028"/>
+    <w:rsid w:val="00F77AAF"/>
+    <w:rsid w:val="00F8028D"/>
+    <w:rsid w:val="00F803DB"/>
+    <w:rsid w:val="00F821C9"/>
+    <w:rsid w:val="00F83ABF"/>
+    <w:rsid w:val="00F8518F"/>
+    <w:rsid w:val="00F911E6"/>
+    <w:rsid w:val="00F91DB1"/>
+    <w:rsid w:val="00F9253C"/>
+    <w:rsid w:val="00F94936"/>
+    <w:rsid w:val="00F94938"/>
+    <w:rsid w:val="00F96707"/>
+    <w:rsid w:val="00F97FF9"/>
+    <w:rsid w:val="00FA2EC7"/>
+    <w:rsid w:val="00FA3016"/>
+    <w:rsid w:val="00FA4466"/>
+    <w:rsid w:val="00FA486E"/>
+    <w:rsid w:val="00FA7667"/>
+    <w:rsid w:val="00FB1A56"/>
+    <w:rsid w:val="00FB465B"/>
+    <w:rsid w:val="00FB6A25"/>
+    <w:rsid w:val="00FC06B9"/>
+    <w:rsid w:val="00FD00BF"/>
+    <w:rsid w:val="00FD0559"/>
+    <w:rsid w:val="00FD18F0"/>
+    <w:rsid w:val="00FD3276"/>
+    <w:rsid w:val="00FE29E6"/>
+    <w:rsid w:val="00FE69C5"/>
+    <w:rsid w:val="00FE69DD"/>
+    <w:rsid w:val="00FE7F3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="hu-HU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="396EABB9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DAAEDC51-15BA-4728-8570-4F5476FE146D}"/>
+  <w14:docId w14:val="028CE79F"/>
+  <w15:docId w15:val="{FA32F908-600E-4D63-9402-5D37FBAB048B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...16 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -21843,1240 +16331,637 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00896CEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-[...157 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...58 lines deleted...]
-    <w:semiHidden/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00896CEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
-[...19 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00896CEC"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
-    <w:name w:val="Body Text 23"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:color w:val="008000"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedefin">
-[...2 lines deleted...]
-    <w:link w:val="NotedefinCar"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Retraitcorpsdetexte2Car"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00896CEC"/>
     <w:pPr>
-      <w:ind w:left="567" w:hanging="567"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
-[...2 lines deleted...]
-    <w:link w:val="CommentaireCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00896CEC"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...68 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00084206"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00084206"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E39A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:rsid w:val="00EF0E40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E07CB2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E07CB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E07CB2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E07CB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Flietext">
+    <w:name w:val="Fließtext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B31C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster2">
+    <w:name w:val="Tabellenraster2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D410A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D410A6"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
+    <w:name w:val="Tabellenraster1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AA6BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DengXian" w:cs="Cordia New"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F22B91"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A01EE5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
-[...68 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00317D1F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
-[...92 lines deleted...]
-      <w:lang w:val="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00317D1F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="39"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
-[...60 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0010226E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="470876232">
+    <w:div w:id="263878458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="495003523">
+    <w:div w:id="1278223408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="593632000">
+    <w:div w:id="1301306232">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="644895478">
+    <w:div w:id="1495682460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="794297537">
-[...256 lines deleted...]
-    <w:div w:id="2134597409">
+    <w:div w:id="1756243390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AHRCVAnimalHealthPV.AT@boehringer-ingelheim.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -23183,289 +17068,378 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B7E4EA94D2D49249A86B1998850847AC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c0ffee3f555f06c30efcf14706b946d1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ba89a31-2be9-4d3a-92f4-bcbcb0ef053d" xmlns:ns3="52adfdc4-883d-4a0a-b07c-932a8f81f92a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="82b432311bcc531c89d964a3d79b1595" ns2:_="" ns3:_="">
+    <xsd:import namespace="7ba89a31-2be9-4d3a-92f4-bcbcb0ef053d"/>
+    <xsd:import namespace="52adfdc4-883d-4a0a-b07c-932a8f81f92a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ba89a31-2be9-4d3a-92f4-bcbcb0ef053d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e8e6268f-2d93-4001-befa-e6e5e93ebc01" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52adfdc4-883d-4a0a-b07c-932a8f81f92a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4cd05c96-dd2b-4330-9c4e-67d137830417}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="52adfdc4-883d-4a0a-b07c-932a8f81f92a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC83BFA-B837-459B-8318-B0C29A4404A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7ba89a31-2be9-4d3a-92f4-bcbcb0ef053d"/>
+    <ds:schemaRef ds:uri="52adfdc4-883d-4a0a-b07c-932a8f81f92a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF0BE321-B5FC-4635-9979-7A2AFBBD18A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98095D0D-3A58-4095-8520-375DFBAAEC1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>22999</Characters>
+  <Pages>17</Pages>
+  <Words>15217</Words>
+  <Characters>8674</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Pealkiri</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Tiitel</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>VETERINĀRO ZĀĻU APRAKSTS</vt:lpstr>
+      <vt:lpstr>VETERINĀRO ZĀĻU APRAKSTS</vt:lpstr>
+      <vt:lpstr>VETERINĀRO ZĀĻU APRAKSTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27126</CharactersWithSpaces>
+  <CharactersWithSpaces>23844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dc:subject/>
   <cp:keywords/>
-  <dc:description/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
-  </property>
-[...187 lines deleted...]
-    <vt:lpwstr>d743f8938da4523c7db42ad24fe8d74e4bad9886e12dd3dc1e2ea9f30860a97d</vt:lpwstr>
   </property>
 </Properties>
 </file>