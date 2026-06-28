--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,21498 +1,7447 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6B656DF4" w14:textId="163ECFAB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+    <w:p w14:paraId="7E55A862" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C55548" w:rsidP="00072353">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3729A167" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk526927192"/>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/NRP/96/0399</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5321B22D" w14:textId="77777777" w:rsidR="005E5C3D" w:rsidRDefault="005E5C3D" w:rsidP="0098194F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBD464F" w14:textId="77777777" w:rsidR="00782B50" w:rsidRPr="00072353" w:rsidRDefault="00782B50" w:rsidP="0098194F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3F15FF" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F2DC2" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653BB48C" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8A41B1" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk526927178"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cloxacillin-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benzathin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1000 mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55548" w:rsidRPr="00A50F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk528317956"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00C55548" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uspensija </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ievadīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tesmenī liellopiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00545001" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5906ED2E" w14:textId="77777777" w:rsidR="00C55548" w:rsidRPr="006C785C" w:rsidRDefault="00C55548" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C5DB4B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367AC76E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F41921E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318F437E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk528318078"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 injektors (</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="9 g"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00072353">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>9 g</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601D1442" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001C47E7" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="right" w:pos="8506"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569F1FDC" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="009B7C38" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kloksacilīns (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2DC2" w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2DC2" w:rsidRPr="00186962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2DC2" w:rsidRPr="0050331B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,N’-dibenziletilēndiamīna sāls </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veidā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2:1)</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00545001" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1000 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31962CBD" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="right" w:pos="8506"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693F2520" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001C47E7" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="right" w:pos="8506"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="008000"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6B656DF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55548" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>līgviela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36802DFE" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F2DC2" w:rsidRDefault="00545001" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7797"/>
+          <w:tab w:val="right" w:pos="8506"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DF6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk528313852"/>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Butilhidroksitoluols</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="6E713C4B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="decimal" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0922ECFB" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pilnu palīgvielu sarakstu skatīt 6.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEA03AC" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C1508A" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9B9095" w14:textId="77777777" w:rsidR="00C55548" w:rsidRPr="00387BA7" w:rsidRDefault="00C55548" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A069FB0" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001B4285" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.  ZĀĻU FORMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B28EAA6" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBE8F43" w14:textId="77777777" w:rsidR="00822410" w:rsidRPr="000D025C" w:rsidRDefault="00822410" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suspensija ievadīšanai tesmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AD695" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00545001" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Balta vai krēmkrāsas s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uspensija eļļā.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2156D26B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C1508A" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD326DE" w14:textId="77777777" w:rsidR="00C55548" w:rsidRPr="00387BA7" w:rsidRDefault="00C55548" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3186DDE1" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001B4285" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.  KLĪNISKIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFAC24E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009A716E" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FCDB57" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F3B0B" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1. Mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A776A80" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F3B0B" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523D9ECB" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C507FE" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55548" w:rsidRPr="00C507FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (govis cietstāves periodā).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2101B9F9" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C507FE" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C507FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A485255" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00BD5C7B" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2. Lietošanas indikācijas, norādot mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238B6EA8" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00BD5C7B" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3720EC76" w14:textId="77777777" w:rsidR="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mastīta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="00A50F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ko izraisījuši pret kloksacilīnu jutīgi stafilokoki un streptokoki (tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laktamāzi producējoši</w:t>
+      </w:r>
+      <w:r w:rsidR="009A716E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A716E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mikroorganismi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7937" w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metafilaksei</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7937" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēšanai cietstāves periodā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051C4503" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F2DC2" w:rsidRDefault="00115E47" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trueperella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pyogenes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izraisīta mastīta metafilakse</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7937" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i un</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00545001" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289024E9" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1944"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DF8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:ind w:left="1416" w:hanging="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE4C78D" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3. Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC83BF3" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB096F2" w14:textId="77777777" w:rsidR="00072353" w:rsidRDefault="00C55548" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DFA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1508A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00387BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutība pret penicilīniem vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="00387BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itām </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laktāma grupas antibiotikām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pret kādu no palīgvielām.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249B8833" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00072353" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DFB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot, ja ir s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maga nieru nepietiekamība ar olig</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC3" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ūriju vai anūriju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC4CE89" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00072353" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B656DFC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot, ja ir konstatēta r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ezistence pret izoksazolilpenicilīniem un cefalosporīniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02345EF3" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="002F2DC2" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...234 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>govīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00822410">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laktācijas periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2B4973" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAD8AF5" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.4. Īpaši brīdinājumi katr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55548" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mērķa sug</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55548" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B8C31B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C1508A" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1508A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C219E13" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00387BA7" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BA32BD" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001B4285" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623975F8" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001B4285" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.5. Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516F87DB" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009A716E" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A716E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBBB174" w14:textId="77777777" w:rsidR="00072353" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, lietojot dzīvniekiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41938143" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D2C42D" w14:textId="77777777" w:rsidR="00511E79" w:rsidRDefault="00DC704F" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk530649558"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, jāņem vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABCCE35" w14:textId="15A1CBC1" w:rsidR="00511E79" w:rsidRPr="006C785C" w:rsidRDefault="00511E79" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk530037113"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1.</w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t>Zāles lietot, pamatojoties uz mikroorganismu, kuri ir izolēti no katras cietstāvei paredzētās govs tesmeņa ceturkšņa(-u) iegūtiem piena paraugiem, kuri iegūti, jutības pārbaudes rezultātiem. Ja tas nav iespējams, ārstēšana jābalsta uz informāciju par vietējo (reģionālo, fermas līmeņa) epidemioloģisko situāciju attiecībā uz mērķa baktēriju jutī</w:t>
+      </w:r>
+      <w:r w:rsidR="0005327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="383FBB9E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000D79B0" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C51551" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20020DE3" w14:textId="77777777" w:rsidR="00072353" w:rsidRPr="006C785C" w:rsidRDefault="00072353" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DB72BE" w14:textId="77777777" w:rsidR="00710F86" w:rsidRDefault="00710F86" w:rsidP="00782B50">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk530649550"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt pastiprinātas jutības reakcijas (alerģiju). Pastiprināta jutība pret penicilīniem var radīt krustenisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reakciju pret cefalosporīniem un otrādi. Pret šīm vielām dažkārt var novērot nopietnas alerģiskas reakcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CDA9C2" w14:textId="77777777" w:rsidR="00782B50" w:rsidRPr="00782B50" w:rsidRDefault="00782B50" w:rsidP="00782B50">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F63CEF" w14:textId="77777777" w:rsidR="00710F86" w:rsidRPr="006C785C" w:rsidRDefault="00710F86" w:rsidP="00710F86">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
-[...15 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personām, ar pastiprinātu jutību pret penicilīniem, vajadzētu izvairīties no saskares ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8C8547" w14:textId="77777777" w:rsidR="00710F86" w:rsidRPr="006C785C" w:rsidRDefault="00710F86" w:rsidP="00710F86">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zāles lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīgi, ievērojot visus ieteiktos piesardzības pasākumus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE1B037" w14:textId="77777777" w:rsidR="00710F86" w:rsidRPr="006C785C" w:rsidRDefault="00710F86" w:rsidP="00710F86">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ja pēc zāļu lietošanas novērojami tādi simptomi kā ādas izsitumi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Ja novērojami tādi simptomi kā sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana, kas ir daudz nopietnāki simptomi, nepieciešama tūlītēja medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="1931E308" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DF7476" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Iespējāmās blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (biežums un bīstamība)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C83A270" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FB9F24" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00680931" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Katra</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iespējamas pastiprinātas jutības reakcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(alerģiskas ādas reakcijas, anafilakse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, krampji</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30151D0B" w14:textId="77777777" w:rsidR="00680931" w:rsidRPr="000A7022" w:rsidRDefault="00680931" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3507F73A" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.7. Lietošana grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00680931" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B44CF1">
-[...4 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai dēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA449CF" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B04697" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk530649513"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot govīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00822410" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="007749FC" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="6F90F821" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278BEBC6" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.8. Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE0C00E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7234AA9B" w14:textId="77777777" w:rsidR="00D02663" w:rsidRPr="006C785C" w:rsidRDefault="00D02663" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk530649490"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kloksacilīna baktericīdā iedarbība pamatojas uz mikroorganismu šūnas sienas sintēzes inhibīciju to vairošanās laikā. Šī iemesla dēļ veterinārās zāles nelietot vienlaikus ar bakteriostatiskām antibiotikām (piem., tetraciklīnu), kas nomāc mikroorganismu vairošanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6981EE1F" w14:textId="77777777" w:rsidR="00072353" w:rsidRPr="006C785C" w:rsidRDefault="00072353" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3899182B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9. Devas un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0082607E">
-[...4 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6440FB97" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C00C51F" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="000D025C" w:rsidP="001C47E7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C51551" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0082607E">
-[...10 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00341CA1" w:rsidRPr="000D075B">
-        <w:t>kaklasiksna</w:t>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesmenī</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00341CA1">
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3496F401" w14:textId="77777777" w:rsidR="00680931" w:rsidRDefault="00680931" w:rsidP="00680931">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1B979E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00680931" w:rsidP="002F2DC2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Vienā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00341CA1" w:rsidRPr="000D075B">
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesmens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ceturksnī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>viena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9 g</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>injektor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>saturu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ārstēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ceturkšņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vienlaicīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2394464B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="000D025C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A596013" w14:textId="21424EF8" w:rsidR="00511E79" w:rsidRDefault="000A7022" w:rsidP="000D025C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ēc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pēdējās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>slaukšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00782B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pirms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cietlaišanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00782B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>notīrīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dezinficēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesme</w:t>
+      </w:r>
+      <w:r w:rsidR="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pupus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>katrā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesme</w:t>
+      </w:r>
+      <w:r w:rsidR="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ceturksnī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>viena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>saturu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nemasēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>augšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tesmenī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>iespējama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nosprostojuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9" w:rsidRPr="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>veidošanās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00975166" w:rsidRPr="00975166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00975166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ārstēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>reizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0078399E" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cietlaišanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0078399E" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00072353" w:rsidRPr="00072353">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C76E8E" w14:textId="77777777" w:rsidR="008443B6" w:rsidRPr="006C785C" w:rsidRDefault="008443B6" w:rsidP="000D025C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc zāļu ievadīšanas pupus ir ieteicams iemērkt šim mērķim paredzētā antiseptiskā šķīdumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE8F328" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00072353" w:rsidP="000D025C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daļēji izlietoti injektori jāiznīcina.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C540DD" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšana (simptomi, rīcība ārkārtas situācijā, antidoti), ja nepieciešams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B563787" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059CF656" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk530649460"/>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0078399E" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārdozēšanas un </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pastiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības</w:t>
+      </w:r>
+      <w:r w:rsidR="0078399E" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reakciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="0078399E" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties jāpārtrauc veterināro zāļu lietošana un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jāveic simptomātiska ārstēšana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A2EEDF" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>anafilakse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00072353" w:rsidDel="00936EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D075B">
-[...9 lines deleted...]
-        <w:t>rs</w:t>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>epinefrīns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D075B">
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adrenalīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>glikokortikoīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0078399E" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2D29B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>alerģiskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD31DC">
-[...29 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E77619">
-[...4 lines deleted...]
-        <w:t>Palīgvielas</w:t>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ādas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E77619">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>reakcijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...461 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00072353" w:rsidDel="00936EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prethistamīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>līdzekļi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>glikokortikoīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E000EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714645DE" w14:textId="77777777" w:rsidR="0078399E" w:rsidRPr="001C47E7" w:rsidRDefault="0078399E" w:rsidP="006C785C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>krampji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>barbiturāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="2FF35361" w14:textId="016F3AF9" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2336157C" w14:textId="6CE30445" w:rsidR="00364DE9" w:rsidRDefault="00364DE9" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C27C8AF" w14:textId="7D4ABC4F" w:rsidR="00364DE9" w:rsidRDefault="00364DE9" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372721A1" w14:textId="77777777" w:rsidR="00364DE9" w:rsidRPr="002F2DC2" w:rsidRDefault="00364DE9" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D28249" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F778D6" w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i) dzīvnieku produkcijas izmantošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADD0063" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C1508A" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430536D8" w14:textId="7EA9C6FF" w:rsidR="00364DE9" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk528314005"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E01D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E01D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pienam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00391DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A4F8E6" w14:textId="56D7AE62" w:rsidR="00391DB4" w:rsidRPr="00E747D1" w:rsidRDefault="002C6F80" w:rsidP="00E747D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk530647965"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dz</w:t>
+      </w:r>
+      <w:r w:rsidR="00511E79" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mdībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veikta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cietstāv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00364DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>garāks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED96A6" w14:textId="5E861019" w:rsidR="00511E79" w:rsidRPr="00E747D1" w:rsidRDefault="002C6F80" w:rsidP="00E747D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cietstāv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>periods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC4843" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C47E7" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īsāks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00844ECF" w:rsidRPr="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="15B94B54" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008B9403" w14:textId="77777777" w:rsidR="00782B50" w:rsidRPr="006C785C" w:rsidRDefault="00782B50" w:rsidP="006C785C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="05B9D6F0" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577703B" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121971DE" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.1. Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7532117C" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD5B8F6" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Farmakoterapeitiskā grupa:</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pretmikrobie līdzekļi lietošanai tesmenī, </w:t>
+      </w:r>
+      <w:r w:rsidR="008714F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laktamāz</w:t>
+      </w:r>
+      <w:r w:rsidR="008714F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezistentie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>penicilīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008714F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E257308" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATĶ vet kods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353" w:rsidDel="00376CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QJ51CF02</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBAE68E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562B9799" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kloksacilīns baktericīdi iedarbojas uz vairākiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...199 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus, Staphylococcus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pn</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mococcus, Actinomycetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moraxella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., pat ja mikrobi producē </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laktamāzi. Tomēr attiecībā uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laktamāzi producējošiem stafilokokiem kloksacilīna iedarbība ir par 15-90% sliktāka nekā benzilpenicilīnam.</w:t>
+      </w:r>
+      <w:r w:rsidR="00782B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In vitro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tam ir laba iedarbība uz  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus agalactiae</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trueperella pyogenes</w:t>
+      </w:r>
+      <w:r w:rsidR="000D025C">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB410A" w:rsidRPr="009B7C38" w:rsidDel="00FB410A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...335 lines deleted...]
-      <w:r w:rsidR="005D037F">
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas pazīstami kā nozīmīgi mastītu ierosinoši mikrobi. Kloksacilīns neiedarbojas uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enterococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00680931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gramnegatīviem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mikrobiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6163A365" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4680393A" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.2. Farmakokinētiskie dati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40203040" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="006C785C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kloksacilīna saistība ar plazmas </w:t>
+      </w:r>
+      <w:r w:rsidR="00115E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>olbaltumvielām</w:t>
+      </w:r>
+      <w:r w:rsidR="00161534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir &gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...813 lines deleted...]
-    <w:p w14:paraId="51D15F75" w14:textId="77777777" w:rsidR="00A660ED" w:rsidRDefault="00A660ED" w:rsidP="00CA7538">
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90 %. Pēc ievadīšanas tesmenī farmakokinētika mainās atkarībā no veterināro zāļu galēniskā sastāva un tesmeņa fizioloģiskā un patoloģiskā stāvokļa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE7DA59" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B04CAB" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307A08C6" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AF66CD" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68079C43" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.1. Palīgvielu saraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0702B5B9" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E022598" w14:textId="77777777" w:rsidR="00680931" w:rsidRDefault="00680931" w:rsidP="009C164C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2041"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="right" w:pos="5329"/>
+          <w:tab w:val="left" w:pos="5386"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D75E93B" w14:textId="05C781F6" w:rsidR="003A3F45" w:rsidRPr="005A0119" w:rsidRDefault="003A3F45" w:rsidP="00CA7538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vazelīneļļa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0368F238" w14:textId="77777777" w:rsidR="00680931" w:rsidRDefault="00680931" w:rsidP="009C164C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2041"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="right" w:pos="5329"/>
+          <w:tab w:val="left" w:pos="5386"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      <w:r w:rsidR="000B46FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...4149 lines deleted...]
-    <w:p w14:paraId="3E4C616D" w14:textId="4978F3F3" w:rsidR="00D20EFC" w:rsidRPr="008C70F4" w:rsidRDefault="00D20EFC" w:rsidP="00CA7538">
+      <w:r w:rsidR="009C164C" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>utilhidroksitoluols</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C20F215" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00680931" w:rsidP="006C785C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2041"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="right" w:pos="5329"/>
+          <w:tab w:val="left" w:pos="5386"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>ā iepakojuma</w:t>
-[...5457 lines deleted...]
-    <w:p w14:paraId="23ADFBA5" w14:textId="5A78F67B" w:rsidR="007F2FDF" w:rsidRPr="005A0119" w:rsidRDefault="007F2FDF" w:rsidP="00CA7538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009C164C" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lumīnija dihidroksistearāts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F4021F" w14:textId="77777777" w:rsidR="009C164C" w:rsidRPr="00072353" w:rsidRDefault="009C164C" w:rsidP="006C785C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2041"/>
+          <w:tab w:val="left" w:pos="2836"/>
+          <w:tab w:val="right" w:pos="5329"/>
+          <w:tab w:val="left" w:pos="5386"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0227B8" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBA8A1F" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12519DA8" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00391DB4" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>ve</w:t>
-[...184 lines deleted...]
-      <w:r w:rsidR="00F40E84">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6019FA11" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9B3551" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.3. Derīgum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605947C7" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2397F3" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterināro zāļu derīguma termiņš izplatīšanai paredzētā iepakojumā: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C892C61" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="009C164C" w:rsidP="006C785C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk528314032"/>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Injektors paredzēts vienreizējai lietošanai. </w:t>
+      </w:r>
+      <w:r w:rsidR="00072353" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Daļēji izlietoti injektori jāiznīcina.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00072353" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15785CAF" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.4. Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45885813" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA7BB14" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>25 °C</w:t>
+      </w:r>
+      <w:r w:rsidR="00673404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D075B">
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...91 lines deleted...]
-      <w:r w:rsidR="000065B1" w:rsidRPr="005A0119" w:rsidDel="003376E6">
+      <w:r w:rsidR="00151F5F" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D075B">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="000D075B">
+      <w:bookmarkStart w:id="14" w:name="_Hlk528314140"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk530648000"/>
+      <w:r w:rsidR="00830882">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neatdzesēt</w:t>
+      </w:r>
+      <w:r w:rsidR="009C164C" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nesasaldēt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="009C164C" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="2FC0B081" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E400E39" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.5. Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6E4D84" w14:textId="77777777" w:rsidR="00673404" w:rsidRPr="000A7022" w:rsidRDefault="00673404" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A08C43" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00BD5C7B" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk530649414"/>
       <w:r>
-        <w:t>l</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LD-polietilēna i</w:t>
+      </w:r>
+      <w:r w:rsidR="009C164C" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>njektors</w:t>
+      </w:r>
+      <w:r w:rsidR="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r w:rsidR="009C164C" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virzuli un uzgali.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E318882" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="002F2DC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk531782708"/>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar  4</w:t>
+      </w:r>
+      <w:r w:rsidR="00782B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00673404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00673404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektoriem</w:t>
+      </w:r>
+      <w:r w:rsidR="007749FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...82 lines deleted...]
-      <w:r w:rsidRPr="000D075B">
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="6D4EB678" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001C47E7" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C47E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma izmēri var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="7FBB123A" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="001C47E7" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B725FE" w14:textId="77777777" w:rsidR="00C51551" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="00C51551">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.6.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3962E7" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63942BC1" w14:textId="77777777" w:rsidR="000D025C" w:rsidRDefault="00C51551" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk530649386"/>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jebkuras neizlietotas veterinārās zāles vai to atkritumi jāiznīcina saskaņā ar nacionālajiem tiesību aktiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00673404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6570C9" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00A660ED">
-[...310 lines deleted...]
-          <w:spacing w:val="-4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="465F846C" w14:textId="77777777" w:rsidR="00782B50" w:rsidRPr="00072353" w:rsidRDefault="00782B50" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5967FFFF" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7.  REĢISTRĀCIJAS APLIECĪBAS ĪPAŠNIEKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4AE89" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B386987" w14:textId="39E71C0E" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00DC4843" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>AS Dime</w:t>
+      </w:r>
+      <w:r w:rsidR="0005327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latvija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E353CE1" w14:textId="77777777" w:rsidR="00DC4843" w:rsidRPr="00710F86" w:rsidRDefault="00DC4843" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ozolu iela 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6D5F99" w14:textId="77777777" w:rsidR="00DC4843" w:rsidRPr="00710F86" w:rsidRDefault="00DC4843" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaunmārupe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF964F2" w14:textId="77777777" w:rsidR="00DC4843" w:rsidRPr="00072353" w:rsidRDefault="00DC4843" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mārupes nov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00280402" w:rsidRPr="000A7022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A27533" w14:textId="77777777" w:rsidR="00280402" w:rsidRPr="006C785C" w:rsidRDefault="00280402" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Latvija</w:t>
+      </w:r>
+      <w:r w:rsidR="00782B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00673404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2167</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7704D6" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53016161" w14:textId="77777777" w:rsidR="000D025C" w:rsidRPr="006C785C" w:rsidRDefault="000D025C" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7701A5B2" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. REĢISTRĀCIJAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APLIECĪBAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NUMUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AE2993">
-[...1856 lines deleted...]
-    <w:p w14:paraId="6B6570E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A660ED">
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51551" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153E873E" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000A7022" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD70674" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/NRP/96/0399</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461F5B12" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF58D98" w14:textId="77777777" w:rsidR="000D025C" w:rsidRPr="00072353" w:rsidRDefault="000D025C" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5645C1B4" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="12"/>
-          <w:numId w:val="0"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="clear" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REĢISTRĀCIJAS /PĀRREĢISTRĀCIJAS DATUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D250D27" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00072353" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21766730" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C51551" w:rsidP="005E5C3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmās r</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5C3D" w:rsidRPr="00072353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eģistrācijas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5C3D" w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29/08/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566163FE" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C51551" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēdējās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5C3D" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārreģistrācijas datums</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5C3D" w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 22/09/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7145F305" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="17F151CB" w14:textId="77777777" w:rsidR="00174893" w:rsidRDefault="00174893" w:rsidP="00A660ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2388E84D" w14:textId="77777777" w:rsidR="00C51551" w:rsidRPr="000D025C" w:rsidRDefault="00C51551" w:rsidP="00C632DC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...59 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56449196" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="000D025C" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">TEKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F920980" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00C1508A" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1508A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D96FB3" w14:textId="6A0AD186" w:rsidR="005E5C3D" w:rsidRDefault="009D19F5" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E747D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="0005327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1035 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019ED05E" w14:textId="77777777" w:rsidR="000D025C" w:rsidRPr="000D025C" w:rsidRDefault="000D025C" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AC4B50" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="009B7C38" w:rsidRDefault="00C51551" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C785C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAŽOŠANAS, IEVEŠANAS, IZPLATĪŠANAS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632DC" w:rsidRPr="009B7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS, PIEGĀDES UN/VAI LIETOŠANAS AIZLIEGUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D21980" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372915D9" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="00710F86" w:rsidRDefault="00C632DC" w:rsidP="00C632DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E37F136" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidSect="006C785C">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C868EC1" w14:textId="77777777" w:rsidR="009839B5" w:rsidRDefault="009839B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B5E6EEF" w14:textId="77777777" w:rsidR="00683CCA" w:rsidRDefault="00683CCA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0906891D" w14:textId="77777777" w:rsidR="009839B5" w:rsidRDefault="009839B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F6F7D34" w14:textId="77777777" w:rsidR="00683CCA" w:rsidRDefault="00683CCA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="EUAlbertina">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720E" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00B7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2B173D83" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC" w:rsidP="009E5136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="359F9944" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRDefault="00C632DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720F" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00B7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="71A83B88" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC" w:rsidP="009E5136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="006C785C">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="006C785C">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="006C785C">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
-      <w:t>3</w:t>
+    <w:r w:rsidR="008714F8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="006C785C">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="5E00B389" w14:textId="77777777" w:rsidR="00C632DC" w:rsidRPr="006C785C" w:rsidRDefault="00C632DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11FBC2D6" w14:textId="77777777" w:rsidR="009839B5" w:rsidRDefault="009839B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A069EA1" w14:textId="77777777" w:rsidR="00683CCA" w:rsidRDefault="00683CCA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D255A5D" w14:textId="77777777" w:rsidR="009839B5" w:rsidRDefault="009839B5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="58962706" w14:textId="77777777" w:rsidR="00683CCA" w:rsidRDefault="00683CCA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...9 lines deleted...]
-    <w:nsid w:val="02006F37"/>
+    <w:nsid w:val="0F346D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE14AB84"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="233888D2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1065" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="659A2A70">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7D6ACD48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C12088A0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FBEC3FC6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F50EB32C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56F44E1A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D0DAE432" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="170CAEFC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...15 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...252 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47710A04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA0E5CD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="003399"/>
-        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="363"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="003399"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...94 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DE8E981E">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="776" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35CC19E2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1496" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5C188CD4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2216" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="07CC6F96" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2936" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53F8A32C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3656" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73D631EC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...47 lines deleted...]
-        <w:ind w:left="6536" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1343193C"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DCE3570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="D01E9488">
+    <w:tmpl w:val="2104038E"/>
+    <w:lvl w:ilvl="0" w:tplc="8E7E01B6">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="776" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BE566C9E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1496" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65365CB0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2216" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53F200CE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2936" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B26962A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3656" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7042166E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...47 lines deleted...]
-        <w:ind w:left="6536" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...2600 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1391230467">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...10 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="439420863">
-[...62 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1736514372">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="258366702">
-[...47 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="474874643">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="567"/>
-[...5 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C114FF"/>
-[...1271 lines deleted...]
-    <w:rsid w:val="00FF775B"/>
+    <w:rsidRoot w:val="00C632DC"/>
+    <w:rsid w:val="0005327C"/>
+    <w:rsid w:val="00072353"/>
+    <w:rsid w:val="0009799A"/>
+    <w:rsid w:val="000A7022"/>
+    <w:rsid w:val="000B7EF3"/>
+    <w:rsid w:val="000D025C"/>
+    <w:rsid w:val="00115E47"/>
+    <w:rsid w:val="00140176"/>
+    <w:rsid w:val="00151F5F"/>
+    <w:rsid w:val="00161534"/>
+    <w:rsid w:val="001A00FA"/>
+    <w:rsid w:val="001B4285"/>
+    <w:rsid w:val="001C47E7"/>
+    <w:rsid w:val="0021298E"/>
+    <w:rsid w:val="00280402"/>
+    <w:rsid w:val="002C6F80"/>
+    <w:rsid w:val="002F2DC2"/>
+    <w:rsid w:val="002F3B0B"/>
+    <w:rsid w:val="00364DE9"/>
+    <w:rsid w:val="003842A3"/>
+    <w:rsid w:val="00387BA7"/>
+    <w:rsid w:val="00391DB4"/>
+    <w:rsid w:val="00413FBA"/>
+    <w:rsid w:val="004150C6"/>
+    <w:rsid w:val="00443083"/>
+    <w:rsid w:val="0044622E"/>
+    <w:rsid w:val="00490D4E"/>
+    <w:rsid w:val="00491C90"/>
+    <w:rsid w:val="00511A32"/>
+    <w:rsid w:val="00511E79"/>
+    <w:rsid w:val="00545001"/>
+    <w:rsid w:val="00551375"/>
+    <w:rsid w:val="005B239F"/>
+    <w:rsid w:val="005E5C3D"/>
+    <w:rsid w:val="00601284"/>
+    <w:rsid w:val="00633D2F"/>
+    <w:rsid w:val="00664986"/>
+    <w:rsid w:val="00673404"/>
+    <w:rsid w:val="00680931"/>
+    <w:rsid w:val="00683CCA"/>
+    <w:rsid w:val="006C785C"/>
+    <w:rsid w:val="00710F86"/>
+    <w:rsid w:val="0074133B"/>
+    <w:rsid w:val="00771D85"/>
+    <w:rsid w:val="007749FC"/>
+    <w:rsid w:val="00782B50"/>
+    <w:rsid w:val="0078399E"/>
+    <w:rsid w:val="0079671B"/>
+    <w:rsid w:val="007E384E"/>
+    <w:rsid w:val="00805E09"/>
+    <w:rsid w:val="00822410"/>
+    <w:rsid w:val="00830882"/>
+    <w:rsid w:val="00835CB0"/>
+    <w:rsid w:val="008443B6"/>
+    <w:rsid w:val="00844ECF"/>
+    <w:rsid w:val="008709B7"/>
+    <w:rsid w:val="008714F8"/>
+    <w:rsid w:val="008C7937"/>
+    <w:rsid w:val="008D203C"/>
+    <w:rsid w:val="008D5B60"/>
+    <w:rsid w:val="00904FAC"/>
+    <w:rsid w:val="00911CB6"/>
+    <w:rsid w:val="0091719B"/>
+    <w:rsid w:val="009512F5"/>
+    <w:rsid w:val="00960BBC"/>
+    <w:rsid w:val="00975166"/>
+    <w:rsid w:val="0098194F"/>
+    <w:rsid w:val="009A716E"/>
+    <w:rsid w:val="009B7C38"/>
+    <w:rsid w:val="009C164C"/>
+    <w:rsid w:val="009D19F5"/>
+    <w:rsid w:val="009E5136"/>
+    <w:rsid w:val="009E5A92"/>
+    <w:rsid w:val="009E6A62"/>
+    <w:rsid w:val="00A1335D"/>
+    <w:rsid w:val="00A50F8B"/>
+    <w:rsid w:val="00AA28FE"/>
+    <w:rsid w:val="00AC293D"/>
+    <w:rsid w:val="00AE4A13"/>
+    <w:rsid w:val="00B23A11"/>
+    <w:rsid w:val="00B41D16"/>
+    <w:rsid w:val="00BD5C7B"/>
+    <w:rsid w:val="00C1508A"/>
+    <w:rsid w:val="00C20E87"/>
+    <w:rsid w:val="00C507FE"/>
+    <w:rsid w:val="00C51551"/>
+    <w:rsid w:val="00C55548"/>
+    <w:rsid w:val="00C60706"/>
+    <w:rsid w:val="00C632DC"/>
+    <w:rsid w:val="00CB186F"/>
+    <w:rsid w:val="00CE412F"/>
+    <w:rsid w:val="00D02663"/>
+    <w:rsid w:val="00D27B15"/>
+    <w:rsid w:val="00DA7EE9"/>
+    <w:rsid w:val="00DB7CC3"/>
+    <w:rsid w:val="00DC3898"/>
+    <w:rsid w:val="00DC4843"/>
+    <w:rsid w:val="00DC704F"/>
+    <w:rsid w:val="00DE48C7"/>
+    <w:rsid w:val="00E000EF"/>
+    <w:rsid w:val="00E01D53"/>
+    <w:rsid w:val="00E747D1"/>
+    <w:rsid w:val="00EC5F74"/>
+    <w:rsid w:val="00ED4729"/>
+    <w:rsid w:val="00F15FC5"/>
+    <w:rsid w:val="00F20FD6"/>
+    <w:rsid w:val="00F3338C"/>
+    <w:rsid w:val="00F52942"/>
+    <w:rsid w:val="00F54BAD"/>
+    <w:rsid w:val="00F5581D"/>
+    <w:rsid w:val="00F71EB1"/>
+    <w:rsid w:val="00F778D6"/>
+    <w:rsid w:val="00FA077A"/>
+    <w:rsid w:val="00FA3615"/>
+    <w:rsid w:val="00FB410A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B656DF4"/>
+  <w14:docId w14:val="2BF34717"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
+  <w15:docId w15:val="{3F949D1A-1B8F-410A-A835-6EE27B1B3E20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -21665,1034 +7614,271 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A6CCB"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C632DC"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...16 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C632DC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:i/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...121 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C632DC"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="732"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C632DC"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C632DC"/>
+    <w:pPr>
+      <w:ind w:left="540" w:right="-318"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C632DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-      <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...272 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C632DC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
+    <w:rsid w:val="005E5C3D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="008C7937"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="008C7937"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="008C7937"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:semiHidden/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="008C7937"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...19 lines deleted...]
-    <w:rsid w:val="0019686E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="008C7937"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="de-DE" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00145D34"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DB7CC3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00673404"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00673404"/>
     <w:rPr>
-      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="it-IT"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
-    <w:name w:val="Body text (Agency)"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodytextAgencyChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00364DE9"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...381 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22946,313 +8132,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...20 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>19577</Characters>
+  <Pages>4</Pages>
+  <Words>798</Words>
+  <Characters>5999</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>ZĀĻU APRAKSTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22174</CharactersWithSpaces>
+  <CharactersWithSpaces>6784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...216 lines deleted...]
-</file>