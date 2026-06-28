--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,24759 +1,39508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...2 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="62B0EF1E" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+    <w:p w14:paraId="2BF8EE35" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="38D23242" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D7212D" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="72DED814" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63207E7B" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6A1469C1" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A12B4B" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C29FFEF" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7206CAB0" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="624C4019" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099AB841" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2243FBD7" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9B41E6" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="25212B24" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523BD571" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0480DB39" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C78356D" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5E66D6B2" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA68D96" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2A476553" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3292780D" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1006E1E5" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38146C48" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7314BF44" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028ACCAB" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7DFA92EE" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DA6CAD" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="10E39ECA" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5387F74D" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="074F5546" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22271646" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="09870027" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508E31FA" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B1D819B" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2026A6" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5601DBF1" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E779E8C" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="205F9514" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0A3E99" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0DE6E2A8" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A102FFA" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6D91F7F5" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0D4CBC" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="13E2634C" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4583A5" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6F0826A9" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D7FF07" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5F57DA" w14:textId="077414EC" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="26C0093F" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B534661" w14:textId="77777777" w:rsidR="00850363" w:rsidRPr="005D3EFF" w:rsidRDefault="00850363" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F42418C" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...17 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FD433CD" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:t>VETERINĀRO</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ZĀĻU</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD9779E" w14:textId="77777777" w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF" w:rsidRDefault="00CD2CBD" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4AD41E42" w14:textId="5E972FBD" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10CEC77C" w14:textId="086D6321" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00831070" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Amphen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="46999B33" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg/g</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD138F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00850363" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4769" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00850363" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD138F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027160F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C7A6DA" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0DE3C979" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7158EBFC" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6206DF" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1523AF5E" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:t>KVALITATĪVAIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>UN</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>KVANTITATĪVAIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAEA19A" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="150B63F8" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187A963F" w14:textId="4A3C0735" w:rsidR="00F77C19" w:rsidRPr="005D3EFF" w:rsidRDefault="00E04FEE" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7106EB1F" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="00640C12" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640C12" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E2A7C2" w14:textId="77777777" w:rsidR="00F77C19" w:rsidRPr="005D3EFF" w:rsidRDefault="00F77C19" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3176EFC9" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4A9225" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD57905" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>200,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A909E03" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190ADA32" w14:textId="5A351217" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3AD9BEAC" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F" w:rsidP="00107BDD">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6994BF9B" w14:textId="77777777" w:rsidR="00330EAC" w:rsidRPr="005D3EFF" w:rsidRDefault="00330EAC" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...81 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA054F" w14:paraId="3C361CA2" w14:textId="77777777">
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="34F6671B" w14:textId="77777777" w:rsidTr="001B1271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03036299" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="6373D4B6" w14:textId="1EFA19E2" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="00174013" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EA3D15" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="6DB43231" w14:textId="44A1D38F" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="00174013" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="03194259" w14:textId="77777777">
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="075D14FB" w14:textId="77777777" w:rsidTr="001B1271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F540B5" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="6BDE4076" w14:textId="0376BEC1" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
+                <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Butilhidroksianizols</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Butilhidroksitoluols</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (E320)</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(E321)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C008AB" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="485BDDE9" w14:textId="700A2028" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>1,32 mg</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,0 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="4E9B3359" w14:textId="77777777">
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="648AB34C" w14:textId="77777777" w:rsidTr="001B1271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B12F99D" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="18FA92CA" w14:textId="18BA0054" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Butilhidroksitoluols</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Dinātrija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...108 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>monoetilēteris</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>edetāts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E1001B" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F" w:rsidP="00107BDD">
+          <w:p w14:paraId="5FDE0C4C" w14:textId="1F0ACC32" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,0 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="646528CC" w14:textId="77777777" w:rsidTr="001B1271">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380D55D5" w14:textId="353698AF" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Makrogols</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A2A371" w14:textId="77777777" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="00174013" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="4405D3A8" w14:textId="77777777" w:rsidTr="001B1271">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DB18F7" w14:textId="617DDB52" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maltodekstrīns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B598310" w14:textId="77777777" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="00174013" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174013" w:rsidRPr="005D3EFF" w14:paraId="75B55CC0" w14:textId="77777777" w:rsidTr="001B1271">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E959B84" w14:textId="0D2A6BEB" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="003237A2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polisorbāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7BD55E" w14:textId="77777777" w:rsidR="00174013" w:rsidRPr="005D3EFF" w:rsidRDefault="00174013" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D2CEE4D" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+    <w:p w14:paraId="50616271" w14:textId="56E29182" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430A5E52" w14:textId="70C83F0C" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="00ED1710" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Baltas līdz krēmkrāsas, vaskainas granulas.</w:t>
+      </w:r>
+      <w:r w:rsidR="0027160F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0027160F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B602DB0" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E810FB" w14:textId="77777777" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00882F99" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E029F3" w14:textId="0F7F6842" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="009A7B2F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KLĪNISKĀ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB63507" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1D4103" w14:textId="443052AF" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="009A7B2F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C53C00B" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FB496D" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00613E67" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkas</w:t>
+      </w:r>
+      <w:r w:rsidR="0081204D" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3CB5DD" w14:textId="77777777" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00882F99" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26199BE7" w14:textId="2E529BF2" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00DF4749" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>indikācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B2F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsuga</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B2F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F7EC4BC" w14:textId="77777777" w:rsidR="00CC46CA" w:rsidRPr="005D3EFF" w:rsidRDefault="00CC46CA" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6CAA26" w14:textId="323555C0" w:rsidR="00105491" w:rsidRPr="005D3EFF" w:rsidRDefault="00CC46CA" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1FBED8D7" w14:textId="56282DFA" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF254E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF254E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izraisītu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elpceļu slimību ārstēšanai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metafilaksei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām. </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pirms</w:t>
+      </w:r>
+      <w:r w:rsidR="00233766" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF254E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metafilaksei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF254E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00233766" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nosaka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>slimības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>esamība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007923C4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ganāmpulkā</w:t>
+      </w:r>
+      <w:r w:rsidR="00613E67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC83811" w14:textId="77777777" w:rsidR="004933DD" w:rsidRPr="005D3EFF" w:rsidRDefault="004933DD" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="779173EA" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1BA9DC" w14:textId="4327817D" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00DF4749" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...890 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6044C8C6" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+    <w:p w14:paraId="535033EA" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no </w:t>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E46D6D" w14:textId="77777777" w:rsidR="00716732" w:rsidRPr="005D3EFF" w:rsidRDefault="000D67A8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vaislai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>paredzētiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kuiļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4446CB22" w14:textId="48BDF51F" w:rsidR="005E5F67" w:rsidRPr="005D3EFF" w:rsidRDefault="00060A93" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadījumos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pastiprināta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aktīvo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vielu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4749" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>palīgvielām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D24FE8" w14:textId="143334C8" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+    <w:p w14:paraId="6AEBBDB4" w14:textId="77777777" w:rsidR="002E1247" w:rsidRPr="005D3EFF" w:rsidRDefault="00CF134C" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1276"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="5C505637" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadījumos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zināma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistence</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D980DF" w14:textId="77777777" w:rsidR="004933DD" w:rsidRPr="005D3EFF" w:rsidRDefault="004933DD" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="11085B25" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6331ED29" w14:textId="31CC5C1D" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="008F241F" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Īpaši brīdinājumi</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13F156FF" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D642B5E" w14:textId="77777777" w:rsidR="004B66E1" w:rsidRPr="005D3EFF" w:rsidRDefault="004B66E1" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2CA3371A" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E07716" w14:textId="2D2AA089" w:rsidR="00351DEE" w:rsidRPr="005D3EFF" w:rsidRDefault="00D3470D" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0C859858" w14:textId="170F329C" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nepietiekamas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzņemšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9768B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9768B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B9768B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterāli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeramo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>drīkst</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tikai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9768B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9768B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izdzērušas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96859" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visu dienā nepieciešamo zāles saturošo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96859" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Nelietot š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kopā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>citām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antibiotikām.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96859" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBAA766" w14:textId="77777777" w:rsidR="004B66E1" w:rsidRPr="005D3EFF" w:rsidRDefault="004B66E1" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B4BE03" w14:textId="1812FDFC" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C2772A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7C322EC6" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F" w:rsidP="00107BDD">
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA3748" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C3954B9" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465795DB" w14:textId="5F40D54C" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2E73FB2D" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2772A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C2772A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C2772A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291CBE17" w14:textId="4B20D6BE" w:rsidR="000D67A8" w:rsidRPr="005D3EFF" w:rsidRDefault="00B247C5" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="4449"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3277A924" w14:textId="3D1550A8" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E955D9" w14:textId="66929112" w:rsidR="00005022" w:rsidRPr="005D3EFF" w:rsidRDefault="00527967" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Lai samazinātu atkārtotu </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āļu lietošana jāpamato ar no dzīvnieka izolēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baktēriju </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutības testa rezultātiem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iespējams,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēšana </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamato ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o (reģiona, saimniecības līmeņa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>epidemioloģisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutī</w:t>
+      </w:r>
+      <w:r w:rsidR="00B247C5" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00005022" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8F12DD" w14:textId="17D7257A" w:rsidR="00005022" w:rsidRPr="005D3EFF" w:rsidRDefault="00005022" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jāņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527967" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts un reģionālā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>invadēšanos</w:t>
+      <w:r w:rsidR="00527967" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w14:paraId="34728368" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+      <w:r w:rsidR="00527967" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D3887F" w14:textId="29290005" w:rsidR="00351DEE" w:rsidRPr="005D3EFF" w:rsidRDefault="00527967" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="2827FE3B" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atšķirīgi no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprakstā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sniegt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norādījum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palielināties</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistentu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izplatība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pavājināties ārstēšanas efektivitāte ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>amfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grupas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdzekļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iem iespējamās </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krusteniskās </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistences</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DEE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62282C4D" w14:textId="0676FC51" w:rsidR="0067229D" w:rsidRPr="005D3EFF" w:rsidRDefault="0067229D" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2150E1EC" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nedrīkst būt ilg</w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ka par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dien</w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>novērot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00333EE9" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paaugstinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kalcija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>serumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D73EB34" w14:textId="77777777" w:rsidR="004100FC" w:rsidRPr="005D3EFF" w:rsidRDefault="004100FC" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Pētījumos ir pierādīts, ka </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1FF4BE" w14:textId="0DEE2EFE" w:rsidR="008A6495" w:rsidRPr="005D3EFF" w:rsidRDefault="004100FC" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot š</w:t>
+      </w:r>
+      <w:r w:rsidR="009367A2" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6495" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar hlorētu ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24630DC2" w14:textId="77777777" w:rsidR="008A6495" w:rsidRPr="005D3EFF" w:rsidRDefault="008A6495" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AE6776" w14:textId="0AC39CD1" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="006D68AA" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iesardzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pasākumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jāievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>personai,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievada </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C3ED30" w14:textId="77777777" w:rsidR="00E67C12" w:rsidRPr="005D3EFF" w:rsidRDefault="00E67C12" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646F23AD" w14:textId="68E11EC2" w:rsidR="003560A1" w:rsidRPr="005D3EFF" w:rsidRDefault="003560A1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>reakcijas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Personām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zinām</w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00865C4A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>repelentā</w:t>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="36F7CEF6" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>polisorbātu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>polietilēnglikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskares ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67467" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6DF7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B6DF7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsarg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cimdus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B6DF7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, aizsargbrilles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un individu</w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsargtērpu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskares ar šīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rodas tādi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>simptomi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piemēram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izsitumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00612101" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz ādas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>meklēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>medicīnisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīdzību</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzrādīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E941B4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instrukciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>marķējumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B88A81" w14:textId="77777777" w:rsidR="003560A1" w:rsidRPr="005D3EFF" w:rsidRDefault="003560A1" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-      <w:r>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A6247F" w14:textId="515B9BCD" w:rsidR="003560A1" w:rsidRPr="005D3EFF" w:rsidRDefault="003560A1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612101" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C755FA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nedaudz </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kairin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755FA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ac</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755FA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un/vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ād</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755FA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairīties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskares</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>acīm,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tostarp</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>roku-acu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kontakta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3BC0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsargbrilles.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>notikusi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nejauš</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a nokļūšana acīs, nekav</w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>joties skalot tās ar ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notikusi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskar</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ādu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidR="00C317FE" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skarto vietu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mazgāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar ūdeni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E3C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novilkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>notraipīto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apģērbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D2E75D" w14:textId="77777777" w:rsidR="003560A1" w:rsidRPr="005D3EFF" w:rsidRDefault="003560A1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7602C2B5" w14:textId="5D92B816" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="003560A1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>būt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kaitīgas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norijot.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sajaucot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdeni,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pagatavotu</w:t>
+      </w:r>
+      <w:r w:rsidR="00835672" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles saturošu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeramo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdeni,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nesmēķēt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835672" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ēst</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835672" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzert.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AD016D" w14:textId="681C9FD7" w:rsidR="00D84525" w:rsidRPr="005D3EFF" w:rsidRDefault="00D84525" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CB5F2B" w14:textId="1895B001" w:rsidR="00394A65" w:rsidRPr="005D3EFF" w:rsidRDefault="00394A65" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vid</w:t>
+      </w:r>
+      <w:r w:rsidR="004F580B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>es aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6711673C" w14:textId="77777777" w:rsidR="00394A65" w:rsidRPr="005D3EFF" w:rsidRDefault="00394A65" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620ECD7C" w14:textId="77777777" w:rsidR="00394A65" w:rsidRPr="005D3EFF" w:rsidRDefault="00394A65" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ārstēto dzīvnieku fekālijas var būt kaitīgas sauszemes augiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB72DD" w14:textId="77777777" w:rsidR="00D84525" w:rsidRPr="005D3EFF" w:rsidRDefault="00D84525" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7777A6" w14:textId="003D18E8" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="005865F0" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.6</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28AD762E" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+      </w:r>
+      <w:r w:rsidR="00521AE7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E35E1E2" w14:textId="77777777" w:rsidR="00574DBF" w:rsidRPr="005D3EFF" w:rsidRDefault="00574DBF" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...994 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA054F" w14:paraId="3F385B96" w14:textId="77777777">
+      <w:tr w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w14:paraId="46875FAC" w14:textId="77777777" w:rsidTr="001B1271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57048DCF" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="27CDC99A" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Ļoti reti</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ļoti bieži</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C12B25" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="1CBBED51" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79C948D7" w14:textId="17B0E9CC" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="111053F7" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="005F07D5" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Nieze </w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diareja</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="fr-FR"/>
-[...34 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FC6780" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+          <w:p w14:paraId="708C0421" w14:textId="04F38AE4" w:rsidR="005F07D5" w:rsidRPr="005D3EFF" w:rsidRDefault="005F07D5" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>Alopēcija</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eritēma</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>zāļu lietošanas vietā</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, tūska</w:t>
             </w:r>
-            <w:r>
-[...136 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w14:paraId="6C362D7F" w14:textId="77777777" w:rsidTr="001B1271">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8A4B57" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="30790FDD" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/10 000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ārstētajiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tostarp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atsevišķi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ziņojumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F626129" w14:textId="788852B0" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="0025355F" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Taisnās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zarnas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prolapss</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w14:paraId="2C300B52" w14:textId="77777777" w:rsidTr="001B1271">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAD4A8A" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nenoteikts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>biežums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50AAC6E7" w14:textId="2ACB8B57" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00161DC2" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nevar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>noteikt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pēc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pieejamajiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>datiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93D251" w14:textId="77777777" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00AC3E73" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samazināts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ūdens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> patēriņš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ēstgribas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zudums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="429D6B74" w14:textId="3F033F76" w:rsidR="00AC3E73" w:rsidRPr="005D3EFF" w:rsidRDefault="00AC3E73" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Neparasta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fekāliju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krāsa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>aizcietējums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="701E5DDC" w14:textId="79060675" w:rsidR="00AA054F" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="7E9A210A" w14:textId="72B1C736" w:rsidR="00161DC2" w:rsidRPr="005D3EFF" w:rsidRDefault="00C65FB8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārejošs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perianāls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taisnās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zarnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izzūd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>viegli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tumši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1D7E8D51" w14:textId="77777777" w:rsidR="00C65FB8" w:rsidRPr="005D3EFF" w:rsidRDefault="00C65FB8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F190A1A" w14:textId="3E493F88" w:rsidR="0088605F" w:rsidRPr="005D3EFF" w:rsidRDefault="00A13AD3" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320DFC3D" w14:textId="77777777" w:rsidR="006447C7" w:rsidRPr="005D3EFF" w:rsidRDefault="006447C7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9288CD" w14:textId="0F88587C" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="006D4DF6" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.7</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B933E0D" w14:textId="5ADDCFEB" w:rsidR="00AA054F" w:rsidRPr="00145429" w:rsidRDefault="00762EAA" w:rsidP="00107BDD">
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5996F5BD" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5E48A0" w14:textId="731ED393" w:rsidR="0088605F" w:rsidRPr="005D3EFF" w:rsidRDefault="00DB2E90" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Laboratoriskajos p</w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ētījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>netika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>embriotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F14EA5B" w14:textId="1DD13F3E" w:rsidR="0088605F" w:rsidRPr="005D3EFF" w:rsidRDefault="0088605F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pierādīts</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF6" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošums </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2E90" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sivēn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mātēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506F82CB" w14:textId="43ABFBD1" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00DB2E90" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088605F" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F98880" w14:textId="77777777" w:rsidR="0088605F" w:rsidRPr="005D3EFF" w:rsidRDefault="0088605F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF67FC6" w14:textId="37E85B84" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00DB2ED1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AC07A0D" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:t>Mijiedarbība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>citām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>citi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mijiedarbības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E90B0A4" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="15170BFB" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD531A8" w14:textId="77777777" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="004A642C" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="30336C0F" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DEEF13" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3FC5470D" w14:textId="2A62BBD4" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C476AC" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538654BD" w14:textId="52BAC92C" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00112D27" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> pētījumos suņiem, lietojot </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636DB046" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02105090" w14:textId="74790321" w:rsidR="001B1684" w:rsidRPr="005D3EFF" w:rsidRDefault="006F4769" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92314" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92314" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EF63B4" w14:textId="3EBFE120" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="004A642C" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>fipronilu</w:t>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...75 lines deleted...]
-    <w:p w14:paraId="53AF8EC0" w14:textId="28CC7461" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917B67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa svara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00917B67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="006336AD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00917B67" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="006336AD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D0BD7E" w14:textId="77777777" w:rsidR="00BD3D00" w:rsidRPr="005D3EFF" w:rsidRDefault="00BD3D00" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="11042F86" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B027818" w14:textId="07409B0B" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="007923C4" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="689FDE00" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00AA054F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ūdenī šķīdināmo </w:t>
+      </w:r>
+      <w:r w:rsidR="006336AD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu dienas devu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pamatojoties uz ārstējamo dzīvnieku ganāmpulka </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kopēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa svaru </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>KĶS</w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izmantojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C60B16" w14:textId="77777777" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...252 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7503" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="5209"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006003A1" w:rsidRPr="005D3EFF" w14:paraId="38086587" w14:textId="77777777" w:rsidTr="005D491A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A400B8" w14:textId="6676FF43" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="007A4A1E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Veterināro</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>zāļu</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>daudzums</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(gramos)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>dienā*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBC4F63" w14:textId="1D3FB334" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="006336AD" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093E59D1" w14:textId="246BA180" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="007923C4" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganāmpulka kopējais ķermeņa svars </w:t>
+            </w:r>
+            <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>KĶS</w:t>
+            </w:r>
+            <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006003A1" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006003A1" w:rsidRPr="005D3EFF" w14:paraId="7355B11A" w14:textId="77777777" w:rsidTr="005D491A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="352BCFE3" w14:textId="77777777" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD2FF8B" w14:textId="77777777" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75A26DA8" w14:textId="77777777" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39782204" w14:textId="77777777" w:rsidR="006003A1" w:rsidRPr="005D3EFF" w:rsidRDefault="006003A1" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BDB8C3" w14:textId="3B9E0FDB" w:rsidR="00167DCC" w:rsidRPr="005D3EFF" w:rsidRDefault="00167DCC" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC13FA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sajaukt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2127" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķināto</w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF" w:rsidDel="00F30B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00033CE1" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kopējo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B44" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>daudzumu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B44" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ko ganāmpulks</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patērē</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B44" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B44" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B44" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1965EB5B" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7602C5B7" w14:textId="339FE54C" w:rsidR="00DD07B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00DD07B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zemāk esošajā tabulā redzamie zāles saturošā dzeramā ūdens daudzuma piemēri ir aprēķināti, piemērojot formulu un pieņemot, ka cūkas izdzer ūdeni 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC33FC" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>% vai 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC33FC" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% apjomā no sava ķermeņa svara.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279B92FA" w14:textId="77777777" w:rsidR="002D683A" w:rsidRPr="005D3EFF" w:rsidRDefault="002D683A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2193"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1824"/>
+        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2374"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA054F" w14:paraId="5FE0CB11" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="2716EC3A" w14:textId="77777777" w:rsidTr="00490346">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45901C94" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="16623AD1" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Suņa svars</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51772E07" w14:textId="26BC7667" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00DD07B7" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ganāmpulka KĶS</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>kg</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A52C69" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="642DB508" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C124B8" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Fipronils</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Veterinārās</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (mg)</w:t>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>zāles</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA59F66" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="4886E2BA" w14:textId="3AE8A793" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="005A2127" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Permetrīns</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aprēķinātais </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (mg)</w:t>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ūdens</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>patēriņš</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>dienā</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9586A" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2374" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B4C5D8" w14:textId="5F3F1A44" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00DD07B7" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterināro </w:t>
+            </w:r>
+            <w:r w:rsidR="00C124B8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>zāļu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daudzums gramos</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C124B8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>uz</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C124B8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C124B8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>litriem</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C124B8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ūdens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="45A1F3B4" w14:textId="77777777">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="5F988311" w14:textId="77777777" w:rsidTr="00490346">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDB4229" w14:textId="222CBB85" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="3571312E" w14:textId="315BE381" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1,5-4</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Cūkas</w:t>
             </w:r>
-            <w:r w:rsidR="001B0341">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, kuras</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>izdzer</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ūdeni </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apmērā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>sava ķermeņa svara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52788FD2" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8609D1" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="76324A85" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>26,8</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0433787D" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="0261CB5A" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00056513" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>240</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC2F90F" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED9AB96" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00056513" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>6,25</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="1F6CC482" w14:textId="77777777">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="00E64C44" w14:textId="77777777" w:rsidTr="00490346">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="710F253E" w14:textId="7A062492" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="78E8FA64" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>&gt;</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDAB8A7" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1000</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D14A818" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="0DEAAEEB" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>67</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C818233" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="7F453573" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00056513" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>600</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2072F1" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="42CCEF5E" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="28AB01A3" w14:textId="77777777" w:rsidTr="00490346">
         <w:trPr>
-          <w:trHeight w:val="144"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2ABB6ADF" w14:textId="64DFF20F" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="1E086F79" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>&gt;</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A93339" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5000</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72FFB6F7" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="2A1EF4E0" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>134</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>250</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="571B0648" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="00A50B66" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00056513" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1200</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56B2E93F" w14:textId="77777777" w:rsidR="00E9586A" w:rsidRPr="005D3EFF" w:rsidRDefault="00E9586A" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="5FB32187" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="283FEFCF" w14:textId="77777777" w:rsidTr="00490346">
         <w:trPr>
-          <w:trHeight w:val="144"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B07C29D" w14:textId="3E2B5685" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="436A90CC" w14:textId="0AB1F8A0" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>&gt;</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Cūkas</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>20-40</w:t>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, kuras</w:t>
             </w:r>
-            <w:r w:rsidR="001B0341">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>izdzer</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD07B7" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ūdeni</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apmērā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sava ķermeņa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>svara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A41BFFE" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C1D63C" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="776F63F6" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>268</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E445D11" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="075ADBC4" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2400</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ADAA5F" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="786DD2E1" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA054F" w14:paraId="72F3BE6A" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="18A4A650" w14:textId="77777777" w:rsidTr="00490346">
         <w:trPr>
-          <w:trHeight w:val="144"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="761A1567" w14:textId="0DEF51E3" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="37DFAB98" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>&gt;</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC6C66E" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1000</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B3F6B2" w14:textId="77777777" w:rsidR="00AA054F" w:rsidRDefault="00762EAA">
+          <w:p w14:paraId="56B72621" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>402</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-              <w:t>3600</w:t>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9219 lines deleted...]
-              <w:t xml:space="preserve"> (E320)</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F881F87" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="4B3E945B" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>Butilhidroksitoluols</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (E321)</w:t>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="542E8284" w14:textId="5C7692C9" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="3ACE5521" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145429" w14:paraId="0B637C86" w14:textId="77777777" w:rsidTr="00DC13B2">
+      <w:tr w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w14:paraId="4D037BEA" w14:textId="77777777" w:rsidTr="00490346">
         <w:trPr>
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B38C31B" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="7F8CFDEF" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>Effitix</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF6C6D6" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5000</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> ļoti maza auguma suņiem</w:t>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA1C664" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="3C36FA40" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00C35DC9" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>26,84 mg</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>250</w:t>
             </w:r>
-          </w:p>
-[...28 lines deleted...]
-              <w:t>239,8 mg</w:t>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DB3FEFF" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="242B426B" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00056513" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>0,088 mg</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2374" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A5533" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="2A9FBC31" w14:textId="77777777" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145429" w14:paraId="2E6C986A" w14:textId="77777777" w:rsidTr="00DC13B2">
+    </w:tbl>
+    <w:p w14:paraId="19B5B13A" w14:textId="77777777" w:rsidR="009038A4" w:rsidRPr="005D3EFF" w:rsidRDefault="00BF07C0" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5CC327" w14:textId="622C653C" w:rsidR="004933DD" w:rsidRPr="005D3EFF" w:rsidRDefault="00FC33FC" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maksimālā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīdība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g/l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40EFD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40EFD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>temperatūrā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g/l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40EFD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>temperatūrā.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izšķīšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nepieciešam</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2127" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laiks var būt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>minūtēm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šķīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maisīt </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vismaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>minūtes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ātrumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CC8" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apgr./min</w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārliecinātos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pilnīgu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izšķīšanu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="00245785" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5088" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vizuāli</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5088" w:rsidRPr="005D3EFF" w:rsidDel="00245785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārbaud</w:t>
+      </w:r>
+      <w:r w:rsidR="00245785" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="004933DD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B79B25" w14:textId="77777777" w:rsidR="00FB6432" w:rsidRPr="005D3EFF" w:rsidRDefault="00FB6432" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C7841A" w14:textId="77777777" w:rsidR="00FB6432" w:rsidRPr="005D3EFF" w:rsidRDefault="009F5C09" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>GALVENAJAI</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TVERTNEI:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4223B2FC" w14:textId="5056EAE4" w:rsidR="00FB6432" w:rsidRPr="005D3EFF" w:rsidRDefault="006B5C37" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neviens šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>paredzēts</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>padeves</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tvertnē,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nedrīkst</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārsniegt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42A4E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maksimālo šķīdību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9649B5" w14:textId="77777777" w:rsidR="00E66BDA" w:rsidRPr="005D3EFF" w:rsidRDefault="00E66BDA" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EA834B" w14:textId="4C98CB5C" w:rsidR="00E42A4E" w:rsidRPr="005D3EFF" w:rsidRDefault="00E42A4E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>DOZATORAM</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C09" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BB8EB1" w14:textId="7B834744" w:rsidR="00FB6432" w:rsidRPr="005D3EFF" w:rsidRDefault="00E42A4E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gatavojot darba šķīdumu dozatoram, </w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzmanīties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>netiktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārsniegta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>noteiktajos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apstākļos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>panākamā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maksimālā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīdība.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pielāgot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C724D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dozēšanas sūkņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plūsmas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ātruma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iestatījumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5088" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīduma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācijai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patēriņam</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstējamo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvnieku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>starpā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6432" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015DE9DB" w14:textId="77777777" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE129F7" w14:textId="53D15B24" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00155157" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūku ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kopējo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa svaru </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuras izdzer ūdeni </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% apmērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sava </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC33FC" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76753" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg/kg:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B138D12" w14:textId="4339D7D6" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepildīt dozatorā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeramā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(temperatūra</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zemāka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3817D48D" w14:textId="7532288D" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pievienot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dozatorā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054201C3" w14:textId="204A93EC" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rūpīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>samaisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vizuāli</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izšķīdušas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504A55D4" w14:textId="5A48C889" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Iestat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dozatoru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>20%</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzīmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECB8480" w14:textId="6223B78F" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ieslēgt dozatoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A6FE36" w14:textId="77777777" w:rsidR="00C76753" w:rsidRPr="005D3EFF" w:rsidRDefault="00C76753" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5173440B" w14:textId="2414B76E" w:rsidR="003E3C60" w:rsidRPr="005D3EFF" w:rsidRDefault="003E3C60" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nodrošinātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pareizu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvairīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nepietiekam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>devas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietošanas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC33FC" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc iespējas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>precīz</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC33FC" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ganāmpulka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvnieku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svar</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzrau</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patēriņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nepieciešam</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>daudzum</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4400A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izmantojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kalibrētus</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svarus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E063F86" w14:textId="77777777" w:rsidR="009038A4" w:rsidRPr="005D3EFF" w:rsidRDefault="009038A4" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BFD63D" w14:textId="0F5BDF2B" w:rsidR="0023729F" w:rsidRPr="005D3EFF" w:rsidRDefault="003E3C60" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patēriņš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atkarīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vairākiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>faktoriem,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tostarp</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvnieku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vecuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>klīniskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stāvokļa,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vietējiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apstākļiem,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piemēram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaisa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>temperatūras</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mitruma.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Var tikt </w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķināts</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazāks ikdienas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patēriņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D5704C" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>samazināt</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6%</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nodrošinātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>visa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les saturošā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>izlietošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tīru dzeramo ūdeni var dot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles saturoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnīgas izdzer</w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>anas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iespējams</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nodrošināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pietiekamu</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="00155157" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>les saturošā ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzņemšanu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E73" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8AC4D7" w14:textId="48A435C9" w:rsidR="00766DE6" w:rsidRPr="005D3EFF" w:rsidRDefault="00766DE6" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saturošo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3388" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AE4E69" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76AE53F3" w14:textId="49CDB381" w:rsidR="00FC33FC" w:rsidRPr="005D3EFF" w:rsidRDefault="00FC33FC" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.10</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EFDF9A" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B61F01C" w14:textId="422CD466" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>novērot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1BD4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1BD4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieauguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4B3B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samazināšanos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>barības</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3FEB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patēriņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1BD4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a samazināšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>perianālu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eritēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tūsku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izmaiņas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dažos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiskajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bioķīmiskajos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rādītājos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>liecina</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dehidratāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074541DC" w14:textId="77777777" w:rsidR="00A92FBB" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FC46AE" w14:textId="45B6CA55" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00EA1BD4" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.11</w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173025B4" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284784E6" w14:textId="1F6FE62A" w:rsidR="005821A3" w:rsidRPr="005D3EFF" w:rsidRDefault="002C2CCC" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E120EE" w14:textId="77777777" w:rsidR="00D65275" w:rsidRPr="005D3EFF" w:rsidRDefault="00D65275" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F04A47D" w14:textId="77777777" w:rsidR="009F45E5" w:rsidRPr="005D3EFF" w:rsidRDefault="009F45E5" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346D79FB" w14:textId="77777777" w:rsidR="009F45E5" w:rsidRPr="005D3EFF" w:rsidRDefault="009F45E5" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40270000" w14:textId="20E60C2A" w:rsidR="009F45E5" w:rsidRPr="005D3EFF" w:rsidRDefault="009F45E5" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaļai un blakusproduktiem: 20 dienas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582AEF5C" w14:textId="77777777" w:rsidR="009F45E5" w:rsidRPr="005D3EFF" w:rsidRDefault="009F45E5" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C975EB" w14:textId="77777777" w:rsidR="00134035" w:rsidRPr="005D3EFF" w:rsidRDefault="00134035" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3439E096" w14:textId="22DDA217" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00134035" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B69B6A8" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486CDF8C" w14:textId="5D895B60" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00134035" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ATĶ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>QJ01BA90</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40EFD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C8CF89" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CE6DCC" w14:textId="41E78482" w:rsidR="001B44D7" w:rsidRPr="005D3EFF" w:rsidRDefault="00D85C27" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1702" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F56F956" w14:textId="77777777" w:rsidR="001B44D7" w:rsidRPr="005D3EFF" w:rsidRDefault="001B44D7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A823FE" w14:textId="32A963E8" w:rsidR="009F4E27" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plaša</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>spektra</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sintētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>amfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antibiotika,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>darbojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lielāko</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>daļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grampozitīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gramnegatīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kas izolētas no mājdzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>darbojas</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00747057" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kavējot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>olbaltumvielu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sintēzi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ribosomu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līmenī</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bakteriostatisks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Taču</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>in-vitro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pierādīta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baktericīda</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIK</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pat</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B79B99D" w14:textId="77777777" w:rsidR="00A92FBB" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D29CEA" w14:textId="5A2DED30" w:rsidR="00B25467" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>In-vitro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>testos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pierādīts,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40EFD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bakteriālajiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patogēniem,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>visbiežāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izolēti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>slimīb</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tostarp</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DAB7E5" w14:textId="587448B2" w:rsidR="00AE5593" w:rsidRPr="005D3EFF" w:rsidRDefault="004F695B" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIK</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIK</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vērtības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un MIK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtības </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>celmi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izolēti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Eiropas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>valstīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2015.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2016.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadam.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pamatojoties </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>klīniskajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>robežvērtībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(CLSI)</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A3E" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, novērotā rezistence bija zema: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutīgs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>≤2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>daļēji</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jutīgs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>≥8</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5593" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>µg/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD7B7A" w14:textId="04FC6748" w:rsidR="00755D97" w:rsidRPr="005D3EFF" w:rsidRDefault="00755D97" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rezistenci</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D85C27" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>galvenokārt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85C27" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nosaka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>specifisku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(piem.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FloR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dažādām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vielām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atbilstošu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(piem.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>AcrAB-TolC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izplūdes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sūkņu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>esamība.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mehānismiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atbilstošie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gēni</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kodēti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ģenētiskajos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>elementos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piemēram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plazmīdās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>transpozonos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gēnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kasetēs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iespējama</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19D0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krusteniskā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistence</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20069C0A" w14:textId="77777777" w:rsidR="00C56030" w:rsidRPr="005D3EFF" w:rsidRDefault="00C56030" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389CDF43" w14:textId="694AE6FC" w:rsidR="001B44D7" w:rsidRPr="005D3EFF" w:rsidRDefault="009E1702" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44D7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752DDD96" w14:textId="77777777" w:rsidR="00AD6106" w:rsidRPr="005D3EFF" w:rsidRDefault="00AD6106" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9AB1EF" w14:textId="13DBEA72" w:rsidR="00A92FBB" w:rsidRPr="005D3EFF" w:rsidRDefault="00FA19D0" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eksperimentālos apstākļos pēc lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkām,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievadot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>caur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zondi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg/kg,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzsūkšanās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mainīga,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>taču</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maksimālā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>serumā,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aptuveni</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/ml,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sasniegta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aptuveni </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u laika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1702" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietošanas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9706B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izdalīšanās </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pusperiods</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stundām.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>brīva</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piekļuve zāles saturošam </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeramajam</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdenim,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saturēja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>litrā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>serumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>visā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>periodā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārsniedza</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/ml,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izņemot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pāris</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>reizes</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neilgu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laiku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D565E7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zemāka </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92FBB" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A91422" w14:textId="14BC6DD9" w:rsidR="00A92FBB" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzsūkšanās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D565E7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izplatīšanās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>organismā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D565E7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D565E7" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apjomīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metabolizēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>strauji</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvadīts,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F695B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>galvenokārt</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1702" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>urīnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0976555D" w14:textId="7922984B" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pierādīts,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterālas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cūkām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vielas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plaušās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdzīga</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koncentrācijai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00141A1D" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>serumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB591C0" w14:textId="77777777" w:rsidR="00A92FBB" w:rsidRPr="005D3EFF" w:rsidRDefault="00A92FBB" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01697E98" w14:textId="4B9987EE" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="0080795B" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472A4A0F" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0713C5BB" w14:textId="53563F41" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="0080795B" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Būtiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C954C23" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26968CD8" w14:textId="57F2C677" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="003E20B8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veikti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saderības</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pētījumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0080795B" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maisījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>citām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A601CC" w14:textId="77777777" w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF" w:rsidRDefault="00CD2CBD" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139FEC51" w14:textId="091F9483" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="0080795B" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7939A6FB" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C7D6EE" w14:textId="1B912B20" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00EC5789" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>derīguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izplatīšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72327" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00305349" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148D4A18" w14:textId="2B3033AF" w:rsidR="00716732" w:rsidRPr="005D3EFF" w:rsidRDefault="00716732" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72327" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiešā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atvēršanas:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mēneši.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Maisu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atver</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizver</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizspiežamu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) aizdari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B604833" w14:textId="1A8BC302" w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF" w:rsidRDefault="00BB6002" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskaņā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norādījumiem:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2CBD" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stundas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BE78F7" w14:textId="77777777" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00882F99" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31334431" w14:textId="4B7281CC" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00C2528D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzglabāšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CBE8F1" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B41090" w14:textId="3F8FE295" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00FB6432" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>oriģināl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2528D" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pasargātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaismas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC21D4" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADAA0BA" w14:textId="73EE8210" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00D21BDD" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5054C9D3" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCF7DB7" w14:textId="77EBFFB0" w:rsidR="00716732" w:rsidRPr="005D3EFF" w:rsidRDefault="003557B3" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vairākkārt noslēdzami </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DDA" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>polietilēna/alumīnija/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6002" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">polietilēna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB6002" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tereftalāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB6002" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lamināta </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maisi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizspiežamu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D05B80" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) aizdari </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00591D71" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plakanu </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamatni,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6002" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>satur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008549A0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3616BC0F" w14:textId="5221AC79" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00716732" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>visi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F801C5" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lielumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2139587A" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30040FAC" w14:textId="3D1767E4" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="0019024C" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norādījumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neizlietotu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D9FAAD" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E868222" w14:textId="7890258B" w:rsidR="00E326B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00E326B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk79763389"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="093B5DF2" w14:textId="77777777" w:rsidR="00E326B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00E326B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7374D115" w14:textId="77777777" w:rsidR="00E326B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00E326B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638606EA" w14:textId="77777777" w:rsidR="00E326B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00E326B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE6184" w14:textId="77777777" w:rsidR="00882F99" w:rsidRPr="005D3EFF" w:rsidRDefault="00882F99" w:rsidP="009A483E">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE3F080" w14:textId="77777777" w:rsidR="00A565FF" w:rsidRPr="005D3EFF" w:rsidRDefault="00A565FF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042475F8" w14:textId="77777777" w:rsidR="00A565FF" w:rsidRPr="005D3EFF" w:rsidRDefault="00A565FF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746689D" w14:textId="64A40A1A" w:rsidR="004F6A26" w:rsidRPr="005D3EFF" w:rsidRDefault="004F6A26" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Huvepharma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4058753A" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9618E0" w14:textId="77777777" w:rsidR="0010460B" w:rsidRPr="005D3EFF" w:rsidRDefault="0010460B" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2C3CA4" w14:textId="77777777" w:rsidR="000C0CE8" w:rsidRPr="005D3EFF" w:rsidRDefault="000C0CE8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DB7AE7" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1606B23B" w14:textId="3C1F2796" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="005D7FF3" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>V/DCP/20/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F051C2" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337D4E87" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693A5CB8" w14:textId="0F5B9B16" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00141FE4" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00323C1A" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PIRMĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF07C0" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F03EA36" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543D24FC" w14:textId="48594986" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="00141FE4" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tirdzniecības atļaujas piešķiršanas datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7FF3" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02</w:t>
+      </w:r>
+      <w:r w:rsidR="009367A2" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7FF3" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="009367A2" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7FF3" w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C0ABB1" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22877E78" w14:textId="77777777" w:rsidR="00323C1A" w:rsidRPr="005D3EFF" w:rsidRDefault="00323C1A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE79CEC" w14:textId="77777777" w:rsidR="00D35BC8" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71856115" w14:textId="77777777" w:rsidR="00D35BC8" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A773B20" w14:textId="5E9760BD" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>01/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B24057B" w14:textId="6D002C1C" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0378B4A1" w14:textId="77777777" w:rsidR="00D35BC8" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3238A2" w14:textId="77777777" w:rsidR="00D35BC8" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691F99C8" w14:textId="77777777" w:rsidR="00D35BC8" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE74CB7" w14:textId="7671F5B2" w:rsidR="00400EA0" w:rsidRPr="005D3EFF" w:rsidRDefault="00D35BC8" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590ABF2C" w14:textId="77777777" w:rsidR="0027160F" w:rsidRPr="005D3EFF" w:rsidRDefault="0027160F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0882AC61" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181BC588" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C75A009" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47896ADC" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD561D8" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E179932" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5D0B92" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E91DC59" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBF02EC" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DFE13E" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D0C245" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B99420" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E747F44" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06434646" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEB9490" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AF4DCD" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D48841F" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52015A26" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EC492F" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC060B3" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4A7796" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DA970C" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E1943C" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4600725A" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2FB526" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3345441A" w14:textId="052245EF" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED65B20" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3072BB35" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C84BF57" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAD3356" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E975610" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECD8C44" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8AC81F" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C28AD" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62213F66" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308A21FE" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E46E35E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408D5BAC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A02BD1D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261DBD08" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE997EC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65762587" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008AA25C" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61834FA1" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0592B3C7" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68078187" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030106A4" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596878F3" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F4E50A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2903642F" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022737B8" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35913CC0" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD4605B" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31813BEE" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E4EE21" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A904B91" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAFE2E1" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529F861D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE8DF1A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC3B6BF" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9207"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w14:paraId="4A63EEBC" w14:textId="77777777" w:rsidTr="00F75CE4">
         <w:trPr>
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02ACE88A" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="1B46901C" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> maza auguma suņiem</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="3E61B107" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="7D134A06" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>67,1 mg</w:t>
+          </w:p>
+          <w:p w14:paraId="680BCFCC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+            <w:pPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0,5 kg MAISS</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="44D12A8B" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="282FBC9F" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...701 lines deleted...]
-              <w:t>līdz 6,6 ml</w:t>
+            <w:r w:rsidRPr="005D3EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1 kg MAISS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B637624" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+    <w:p w14:paraId="76CA8D5E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539E3EA4" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D5FE34" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44860EEC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Amphen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg/g granulas lietošanai dzeramajā ūdenī </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F73B4A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AA71A1" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD60EF9" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380925FF" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520382AC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...58 lines deleted...]
-    <w:p w14:paraId="1D9A893B" w14:textId="798A4216" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:t>200 mg/g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB8F4EC" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3198E5EA" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="4536"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B9164D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44996F13" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D470358" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>0,5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38581FD6" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CA188E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1CC1D3" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D448501" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AF70E6" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8AF2DB" w14:textId="3C8E6006" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkas</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693AA75" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FEF762" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7565633C" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9CDF92" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639B7BD" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4A7D04" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AAD480" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA7085E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8DE22" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576E8BFA" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FCD68D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
         <w:tab/>
-      </w:r>
-[...273 lines deleted...]
-    <w:p w14:paraId="4E27077F" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBFCC2A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15086B82" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="4A577225" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ierobežojumu periods: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1124A0" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...659 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB71C7D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 20 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECCC5BF" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CAFE29" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16855991" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C9CE05" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF14E17" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mēnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704D8BA3" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2F0C3" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot līdz: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280B4F1E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E7096A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E610757" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B637AA9" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22656802" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt oriģinālajā iepakojumā, lai pasargātu no gaismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2753DA90" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F484E0" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9A78E9" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1D864C" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B5CAA1" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pirms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>izlasiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instrukciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2B6518" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D2250E" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E47409" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184450F8" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE2E974" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F22B2D4" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41331E85" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6126B44C" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DFBB9A" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362CBD51" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bērniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>neredzamā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nepieejamā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D679301" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397F919D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E01FE70" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8AF6B0" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37269C46" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Huvepharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F45F734" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A297490" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436976A7" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF9C34D" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC64A9F" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/20/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312993F3" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231D9131" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4057DC51" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ABEF43" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30069D08" w14:textId="77777777" w:rsidR="005D3EFF" w:rsidRPr="005D3EFF" w:rsidRDefault="005D3EFF" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lot {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>numurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D3EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C3DE69" w14:textId="77777777" w:rsidR="00193F6A" w:rsidRPr="005D3EFF" w:rsidRDefault="00193F6A" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B630431" w14:textId="77777777" w:rsidR="00AE6044" w:rsidRPr="005D3EFF" w:rsidRDefault="00AE6044" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A4A1BF" w14:textId="77777777" w:rsidR="00AE6044" w:rsidRPr="005D3EFF" w:rsidRDefault="00AE6044" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DDDCFA" w14:textId="77777777" w:rsidR="00AE6044" w:rsidRPr="005D3EFF" w:rsidRDefault="00AE6044" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58732C53" w14:textId="77777777" w:rsidR="009A010F" w:rsidRPr="005D3EFF" w:rsidRDefault="009A010F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55784D42" w14:textId="77777777" w:rsidR="009A010F" w:rsidRPr="005D3EFF" w:rsidRDefault="009A010F" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0338C668" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342026B3" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50796D3B" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6056DC" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F11B60" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B40977" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDC0109" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2071D6" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABC0817" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8F432F" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551119F8" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1E2C45" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C94F920" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A264B50" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2444A9" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6ABFF7" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365345E4" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AD0988" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105367BF" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABFCCD9" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B227F17" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55728286" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F07732" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B199E51" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DB6BA8" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBDEAF8" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEBE4E3" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B8CC88" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8B3ED2" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F5C7B8" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FBB7FC" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACE05BB" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBE9FD7" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5806CAD4" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A00B0C" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D491A4" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E428F5" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0603F388" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A2688C" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51919FE9" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB08F20" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426FA487" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5007AA15" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5114B5B4" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228B9E92" w14:textId="77777777" w:rsidR="00840F1D" w:rsidRPr="00E57A7D" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614F1B42" w14:textId="5B9FFF93" w:rsidR="009A483E" w:rsidRDefault="00840F1D" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241C8A76" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423B8453" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00502977" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E536E62" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BE6944" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">saglabā savu iedarbību </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">arī pēc </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D91865" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23898122" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Amphen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg/g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> granulas lietošanai dzeram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>tiešas saules staru ietekmes</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="26B444A7" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2BC6CA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43763173" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2853E6F7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="35D05192" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D61E97" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18604473" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402EAF18" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FFF1DA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE12A2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4DB3E9" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Butilēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hidroksitoluols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E321)     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FBAA12" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dinātrija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>edetāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB81F66" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689961FF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Baltas līdz krēmkrāsas, vaskainas granulas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F517197" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F94A8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0376D2F7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="008810B8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF62527" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cūkas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FC3FDB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2A8F26" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC26F6F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>indikācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6439CBDD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184ED59F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izraisītu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elpceļu slimību ārstēšanai un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metafilaksei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pirms</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Izvairīties no ārstēto suņu biežas peldināšanas vai mazgāšanas ar šampūnu, jo tas var negatīvi ietekmēt veterināro zāļu </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metafilaksei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>iedarbību</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jānosaka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimības esamība </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ganāmpulkā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236603AA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA74E80" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7B51BF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="21FC1702" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0B5CB3" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot vaislai paredzētiem kuiļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F028FA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560D285" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumā, ja ir zināma rezistence pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBA7DA7" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+    <w:p w14:paraId="6E78E7AB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5C8388" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2ECE5A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DAF1349" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6083A106" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C5444A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="49735858" w14:textId="71DEF755" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nepietiekamas ūdens uzņemšanas gadījumā dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēšanas laikā dzeramo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED98DF2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdeni bez zālēm drīkst lietot tikai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kad cūkas ir izdzērušas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visu dienā nepieciešamo zāles saturošo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Nelietot š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īs veterinārās zāles kopā ar citām antibiotikām.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B274632" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBCB85E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="001E091E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>drošai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF9BD93" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6910F85D" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āļu lietošana jāpamato ar no dzīvnieka izolēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības testa rezultātiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tas nav iespējams, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamato ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o (reģiona, saimniecības līmeņa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> epidemioloģisko informāciju par mērķa baktēriju jutī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEA788F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietojot šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles, jāņem vērā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts un reģionālā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00527967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00527967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671FDCB7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atšķirīgi no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu aprakstā sniegt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādījum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, var palielināties pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rezistentu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju izplatība un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pavājināties ārstēšanas efektivitāte ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>amfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas līdzekļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iem iespējamās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>krust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eniskās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezistences dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C633F5B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ārstēšana nedrīkst </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>būt ilgāka par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ārstēšanas laikā var novērot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>paaugstinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kalcija koncentrāciju serumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16826EF6" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E7923C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00622858" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar hlorētu ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E1CA7B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B21C3DA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00FD440D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos dzīvniekiem netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>embriotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29633CA4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00FD440D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sivēnmātēm grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1A2D21" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4224C2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, šīs veterinārās zāles nedrīkst lietot maisījumā kopā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2688CAD2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas gadījumā var novērot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> svara </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pieauguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un barības un ūdens patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a samazināšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>perianālu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eritēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tūsku un izmaiņas dažos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiskajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bioķīmiskajos rādītājos, kas liecina par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dehidratāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9916F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAD4389" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="001E091E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B04D467" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var izraisīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pastiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības reakcijas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zinām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>polisorbātu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>polietilēnglikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskares ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Rīkojoties ar šīm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsarg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cimdus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, aizsargbrilles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuālo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aizsargtērpu. Ja pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskares ar šīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rodas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tādi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>simptomi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, piemēram, izsitumi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz ādas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>instrukciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03557A85" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0149E09D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles var </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nedaudz kairināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai ād</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ties no saskares ar ādu un acīm, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tostarp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no roku-acu kontakta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aizsargbrilles. Ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>notikusi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nejauš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a nokļūšana acīs, nekavējoties skalot tās ar ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>notikusi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar ādu, nekavējoties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skarto vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazgāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar ūdeni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un nov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ilk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t notraipīto apģērbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3AA587" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06ECF241" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var būt kaitīgas norijot. Rīkojoties ar šīm veterinārajām zālēm vai sajaucot tās ar ūdeni, lai pagatavotu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles saturošu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeramo ūdeni, nesmēķēt, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ēst </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzert. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B166E28" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="006466D7" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368CE21D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="006466D7" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>aizsardzībai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006466D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CB5225" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēto dzīvnieku fekālijas var būt kaitīgas sauszemes augiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741B2696" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A43DD4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E4D93D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00FD440D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos dzīvniekiem netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>embriotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316ED03A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00FD440D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sivēnmātēm grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03371D76" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7471E9EB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5127C319" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="004745C6" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D74880B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā var novērot </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>invadēšanos</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svara </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pieauguma samazināšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un barības un ūdens patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a samazināšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>perianālu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eritēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tūsku un izmaiņas dažos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiskajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bioķīmiskajos rādītājos, kas liecina par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dehidratāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9418C3" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00CE1137" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E86D9F7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nesaderība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3664AC93" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        <w:t>aj</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3D670E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A77442" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1023B83C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="004DAD2F" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:b w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455F8860" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1386 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9061"/>
+        <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00145429" w14:paraId="79B80889" w14:textId="77777777" w:rsidTr="00DC13B2">
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="389EE5D1" w14:textId="77777777" w:rsidTr="00F75CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04EC5651" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="7CFFA127" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Hlk197006097"/>
-[...1 lines deleted...]
-              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bieži</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="75D64841" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&gt;1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ārstētajiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145429" w14:paraId="428C0F2E" w14:textId="77777777" w:rsidTr="00DC13B2">
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="3A5C6A93" w14:textId="77777777" w:rsidTr="00F75CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="242C68EE" w14:textId="14716E08" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="42E354AC" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Nieze </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>zāļu lietošanas vietā</w:t>
+            <w:r w:rsidRPr="005F07D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iareja</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="fr-FR"/>
-[...34 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C2415C" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="26342AD8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="fr-FR"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>Alopēcija</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005F07D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ritēma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>zāļu lietošanas vietā</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="005F07D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tūska</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="122F2591" w14:textId="5E96DDA7" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06715589" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="647946B4" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EB0ADD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ļoti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="080C8C91" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/10 000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ārstētajiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzīvniekiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tostarp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atsevišķi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ziņojumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="0A408987" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9A51CB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025355F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aisnās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0025355F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0025355F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zarnas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0025355F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prolapss</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="3F3C396A" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E8BD08" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nenoteikts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>biežums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A8D690" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00161DC2" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nevar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>noteikt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pēc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pieejamajiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>datiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="00161DC2" w14:paraId="14C10441" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04736EF4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>amazināt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ūdens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> patēriņ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ēstgribas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC3E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zudums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5B743924" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00161DC2" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Neparasta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fekāliju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krāsa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF579F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>aizcietējum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BCCF3D9" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AF579F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...169 lines deleted...]
-        <w:t xml:space="preserve">Ieteicamā minimālā deva ir 6,7 mg </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>fipronila</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārejošs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perianāls</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> un 60 mg </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>permetrīna</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taisnās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zarnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izzūd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>viegli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF579F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tumši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brūnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10B3BB8E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2EE364" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>svarīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ļauj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pastāvīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>uzraudzīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>drošumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>novērojat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jebkuras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>minētas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>šajā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instrukcijā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>domājat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>iedarbojušās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lūdzu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>informējiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>savu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārārstu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jūs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>varat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jebkurām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>turētājam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>turētāja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vietējam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pārstāvim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>izmantojot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>kontaktinformāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instrukcijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>beigās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sistēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C735C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.pvd.gov.lv/lv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D664FE" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62ED532A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459C6BDE" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dzīvnieku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1CE2F5EC" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A012325" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 mg florfenikola/kg ķermeņa svara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 dienas pēc kārtas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AE1610" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="39913290" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0045789E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124D947C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4546082D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ieteikumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>pareizai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC7DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2AB489DB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B19526D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ūdenī šķīdināmo veterināro zāļu dienas devu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var aprēķināt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamatojoties uz ārstējamo dzīvnieku ganāmpulka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopēj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ķermeņa svaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ĶS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>), izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457BFE75" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7506" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2195"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="5209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00145429" w14:paraId="51530BA5" w14:textId="77777777" w:rsidTr="00DC13B2">
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="4E043458" w14:textId="77777777" w:rsidTr="00F75CE4">
         <w:trPr>
-          <w:trHeight w:val="271"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DDA6D8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterināro zāļu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>daudzums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>gramos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>dienā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12568C3B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4E6C28" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64980143" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5209" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA8EFFE" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="3675532A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ganāmpulka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>kopējais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ķermeņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>svars</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (KĶS) kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="3EE9CE36" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1258F5C1" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8A229" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06D1EFD1" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00076174">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A98CAAE" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>*sajaukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķināto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F" w:rsidDel="00F30B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kopējo ūdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daudzumu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ko ganāmpulks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patērē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>24 h laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A43F9D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32295209" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD07B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zemāk esošajā tabulā redzamie zāles saturošā dzeramā ūdens daudzuma piemēri ir aprēķināti, piemērojot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD07B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formulu un pieņemot, ka cūkas izdzer ūdeni 8% vai 10% apjomā no sava ķermeņa svara. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763D019A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="392" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="57A8EBB6" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D736516" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00076174" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF9C572" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>Suņa svars</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ganāmpulka KĶS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>kg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0BCC19" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="7F18990D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Fipronils</w:t>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Veterinārās zāles (</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (mg)</w:t>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A1B96B" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="6DB484A0" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...50 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>1,5-4 kg</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Aprēķinātais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ūdens patēriņš dienā (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D14F060" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="4150E689" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>26,8</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>eterināro zāļu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daudzums gramos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uz 10 litriem ūdens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="378DD934" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06678C13" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Cūkas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, kuras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izdzer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ūdeni </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apmērā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>sava ķermeņa svara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57567182" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="4D75580B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>4-10 kg</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFBCA0A" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="29BF7F1B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>67</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>25 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7982D8FE" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="327BF1DF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>10-20 kg</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>40 l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA9269E" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="57FAC14A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>134</w:t>
+          </w:p>
+          <w:p w14:paraId="49D62673" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>6,25 g/10 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="36704D35" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57D2680C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEE6B20" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1000 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163B3CF7" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="7E909180" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>20-40 kg</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109F0C2C" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="0B2AC467" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>268</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>80 l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40A2BCD1" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="02BD6249" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00145429" w14:paraId="08F82196" w14:textId="77777777" w:rsidTr="00DC13B2">
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="24F9EBC9" w14:textId="77777777" w:rsidTr="00F75CE4">
         <w:trPr>
-          <w:trHeight w:val="144"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E9A095D" w14:textId="346179D5" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="0D4EB710" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>40-60 kg</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD18BE6" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5000 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6665FAB1" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="44F0BB0A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>402</w:t>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>250 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2760" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714F4432" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00DC13B2">
+          <w:p w14:paraId="62444938" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>400 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70B9DA55" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="7F1B4CAA" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D75011" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Cūkas</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>3600</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, kuras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izdzer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ūdeni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apmērā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sava ķermeņa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027160F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>svara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3927720B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394EEFFB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>25 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24593DD0" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA50EEF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3AAD67" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5 g/10 l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="7480F263" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55590686" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535C2AC1" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1000 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E1136B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B2B988" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>100 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8438BA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A483E" w:rsidRPr="0046432F" w14:paraId="6FD45F33" w14:textId="77777777" w:rsidTr="00F75CE4">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11DFC75D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EFF6F4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5000 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E1C303" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>250 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="100311CD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046432F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60CE926E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="322D2EDE" w14:textId="3CBD471E" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="41550E2E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770DCEDA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        <w:t>par</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>granulu maksimālā šķīdība ir 2,5 g/l 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        <w:keepLines/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C un 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C temperatūrā un 2,0 g/l 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>°C temperatūrā. Izšķīšanai nepieciešam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laiks var būt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz 30 minūtēm.  Šķīšanas laikā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maisīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šķīdum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 5 minūtes ar ātrumu 50 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apgr./min</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Lai pārliecinātos par pilnīgu izšķīšanu, šķīdum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vizuāli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F" w:rsidDel="00245785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārbaud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C580B9" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE8190B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GALVENAJAI TVERTNEI: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49157AAF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:b w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nevien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, ko paredzēts lietot padeves tvertnē, nedrīkst pārsniegt maksimāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5810748C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC909FF" w14:textId="77777777" w:rsidR="00535A63" w:rsidRDefault="00535A63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A540B0F" w14:textId="49320A7C" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DOZATORAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538FD03" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gatavojot darba šķīdumu dozatoram, uzmanīties, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai netiktu pārsniegta noteiktajos apstākļos panākamā maksimālā šķīdība. Pielāgot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dozēšanas sūkņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plūsmas ātruma iestatījumus atbilstoši </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>darba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīduma koncentrācijai un ūdens patēriņam ārstējamo dzīvnieku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>starpā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064F4FA2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="50891CFD" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAEB0C7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="-3119"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Izņemt pipeti no </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūku ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar kopējo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svaru 5000 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kuras izdzer ūdeni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmērā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sava </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svara, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietojot šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/kg:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C07B3D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Iepild</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dozatorā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 l dzeramā ūdens (temperatūra ne zemāka par 10 °C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E44AECC" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pievienot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dozator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā 250 g veterināro zāļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF2A792" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rūpīgi sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, līdz granulas vizuāli ir izšķīdušas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77134F3F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Iestat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dozatoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz 20%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzīmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD42178" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ieslē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dozatoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7714BC8D" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719263C2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu pareizu d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>evu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izvairīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s no nepietiekam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas lietošanas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc iespējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprēķin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āt ganāmpulka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvnieku svar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzraudzīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Nepieciešam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> granulu daudzum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>oteikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot atbilstoši kalibrētus svarus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809F11B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50735460" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ūdens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>patēriņš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir atkarīg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no vairākiem faktoriem, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tostarp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzīvnieku vecuma un klīniskā stāvokļa, kā arī vietējiem apstākļiem, piemēram, gaisa temperatūras un mitruma. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tikt aprēķināts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazāk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s ikd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ienas ūdens patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>aizsargblistera</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, samazināt</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3729EA5B" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz 6% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svara), lai nodrošinātu visa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles saturošā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens izlietošanu dienas laikā (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tīru dzeramo ūdeni var dot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles saturošā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnīgas izdzeršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>). Ja nav iespējams nodrošināt pietiekamu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles saturošā ūdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzņemšanu, dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7378D039" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0027160F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zāles saturoš</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeram</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...271 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> main</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik pēc 24 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD90361" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C639700" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A4B119" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ierobežojumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602AB43E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61519626" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 20 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA11AA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418462C7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECE32BB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Ieteikumi pareizai lietošanai</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> lietot apstiprinātas blusu un/vai ērču invāzijas vai invāzijas riska gadījumā, kad ir nepieciešama arī </w:t>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>repelenta</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>uzglabāšanas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...60 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Ierobežojumu periods</w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="4DF29619" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:t>nosacījumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="177CD986" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:p w14:paraId="6E7511AC" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB195E4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D005BF" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="1C33F676" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057959E4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģināl</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="5109320A" w14:textId="67DBFA5E" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7A29B7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389F1990" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="003E6257" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja beidzies derīguma termiņš, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādīts marķējumā pēc E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>XP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>attiecas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>norādītā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mēneša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pēdējo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dienu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA4791C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C7122C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00FD440D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027160F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>reizējas tiešā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojuma atvēršanas: 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēneši. Maisu atver un aizver ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizspiežamu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) aizdari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A10E425" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas saskaņā ar norādījumiem:  24 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D4832" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69975717" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF4FEA5" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>norādījumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6AD9F25B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463374FC" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Neizmest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>kanalizācijā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>kopā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sadzīves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5698C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atkritumiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1BBEFD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267AC8C7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>neizlietoto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>izmantot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nevajadzīgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nodošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>shēmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>saskaņā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nacionālajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>prasībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jebkurām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>valsts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>savākšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sistēmām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>piemērojamas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>attiecīgajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Šādi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>palīdzēs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aizsargāt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F753E1A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDC540B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jautājiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>savam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārārstam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>farmaceitam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>kā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atbrīvoties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nevajadzīgām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229119B7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339454A7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="004F498C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8055F8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426EF9FD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00535A63" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Veterināro zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00535A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>klasifikācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="36793228" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6285FACD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="004F498C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recepšu veterinārās zāles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F3753F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE5C582" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD6DAFB" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409B7EFD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E57A7D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28638568" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="005D7FF3" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>V/DCP/20/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D01A3ED" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E04147" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FA76F8" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E04147" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6163">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs veterinārā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002822CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s zāle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616A54">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s ir pieejamas vairākk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049506E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārt noslēdzamos polietilē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na/alumīnija/polietilēna tereftalāta lamin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04147">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āta maisos ar aizspiežamu (zip) aizdari un plakanu pamatni, kas satur 0,5 kg vai 1 kg granulu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB2C097" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>visi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Exp</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...66 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izplatīti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D93390C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5400532E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B83F30A" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E57A7D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>12.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...65 lines deleted...]
-      </w:r>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000F8C9F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9255E6" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="001E091E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF643DA" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E57A7D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1195EE05" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>fipronils</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sīkāka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">un </w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>permetrīns</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>informācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...224 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>šīm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...27 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...27 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Effitix</w:t>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pieejama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...194 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Savienības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>datubāzē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00017445">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD8F7E7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AB3AB4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F7C071" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E57A7D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A1404B2" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9E799B" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AC15E2" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73552578"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>turētājs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kontaktinformācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ziņotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iespējamām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D0727F" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-589"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7D04F58E" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Huvepharma NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC51B20" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-589"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="28C62C61" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Uitbreidingstraat 80</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AE5BD0" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-589"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>2600 Antwerp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C051573" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>BEĻĢIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A14C347" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>+32 3 292 83 05 or +32 3 288 18 49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09946738" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pharmacovigilance@huvepharma.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D487C87" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DE0ED4" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EB8EF0" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smeets NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D788AC" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fotografielaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA2FA9C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2610 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilrijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3675217E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>BEĻĢIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4692AB20" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BBC7FD" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00017445" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>un par sērijas izlaidi atbildīgais ražotājs:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="255732AA" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:t>Vietējie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pārstāvji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kontaktinformācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ziņotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iespējamām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="55F3F4D3" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OÜ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zoovetvaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B041A2C" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uusaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376CC375" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Saue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76505</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62931F31" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Igaunija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412083C7" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1296"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D3F5A9C" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel: +372 6 709 006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C2F21" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00AA5C0C" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1296"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...320 lines deleted...]
-        <w:r w:rsidRPr="00E811B6">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AA5C0C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0000FF"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>pv@zoovet.eu</w:t>
+          <w:t>zoovet@zoovet.ee</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="576885C3" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
-[...52 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2C58C38E" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6452EBC3" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="0046432F" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2B7520" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Cita informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109AB63D" w14:textId="77777777" w:rsidR="00145429" w:rsidRDefault="00145429" w:rsidP="00145429">
+    <w:p w14:paraId="0A392BF0" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E574B76" w14:textId="77777777" w:rsidR="009A483E" w:rsidRPr="00E57A7D" w:rsidRDefault="009A483E" w:rsidP="009A483E">
+      <w:pPr>
+        <w:pStyle w:val="Style10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5C0C">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...843 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DB400CA" wp14:editId="4D8F0958">
+                <wp:extent cx="5715000" cy="805815"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="13335"/>
+                <wp:docPr id="413389225" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5715000" cy="805815"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="59303764" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0DB400CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:450pt;height:63.45pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNHLJ1GAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqhm1R02l0FCGN&#10;gTT4AY7jJBaOz9huk/LrOTtp14F4QeTB8uXO39199936duwVOQjrJOiSZouUEqE51FK3Jf32dffm&#10;mhLnma6ZAi1KehSO3m5ev1oPphBL6EDVwhIE0a4YTEk7702RJI53omduAUZodDZge+bRtG1SWzYg&#10;eq+SZZq+TQawtbHAhXP4935y0k3EbxrB/eemccITVVKszcfTxrMKZ7JZs6K1zHSSz2Wwf6iiZ1Jj&#10;0jPUPfOM7K38A6qX3IKDxi849Ak0jeQi9oDdZOlv3Tx1zIjYC5LjzJkm9/9g+ePhyXyxxI/vYMQB&#10;xiaceQD+3REN247pVtxZC0MnWI2Js0BZMhhXzE8D1a5wAaQaPkGNQ2Z7DxFobGwfWME+CaLjAI5n&#10;0sXoCcef+VWWpym6OPqu0/w6y2MKVpxeG+v8BwE9CZeSWhxqRGeHB+dDNaw4hYRkDpSsd1KpaNi2&#10;2ipLDgwFsIvfjP4iTGkyYG83aZ5ODPwVA0sN1U5pX2D00qOUlexDG6cgVgTe3us6Cs0zqaY71qz0&#10;TGTgbmLRj9WIgYHQCuojUmphkiyuGF46sD8pGVCuJXU/9swKStRHjWO5yVaroO9orPKrJRr20lNd&#10;epjmCFVST8l03fppJ/bGyrbDTJMQNNzhKBsZWX6uaq4bJRnJn9cnaP7SjlHPS775BQAA//8DAFBL&#10;AwQUAAYACAAAACEA2LFnIdkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X6D9Yi&#10;cWttqlK1IU5VIZEzbUFcnXiJI+J1FLtp+vcsXOCy0mhGs2/y/eQ7MeIQ20AaHpYKBFIdbEuNhrfz&#10;y2ILIiZD1nSBUMMNI+yL+Sw3mQ1XOuJ4So3gEoqZ0eBS6jMpY+3Qm7gMPRJ7n2HwJrEcGmkHc+Vy&#10;38mVUhvpTUv8wZkenx3WX6eL1/AYP17X461qXbN9L2U5+eP6XGp9fzcdnkAknNJfGH7wGR0KZqrC&#10;hWwUnQYekn4vezulWFYcWm12IItc/qcvvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDN&#10;HLJ1GAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDYsWch2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="59303764" w14:textId="77777777" w:rsidR="009A483E" w:rsidRDefault="009A483E" w:rsidP="009A483E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0A7CEB" w14:textId="77777777" w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidRDefault="00A759B7" w:rsidP="009A483E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A759B7" w:rsidRPr="005D3EFF" w:rsidSect="00400EA0">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="708"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="014B8A44" w14:textId="77777777" w:rsidR="006F514B" w:rsidRDefault="006F514B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2B8763F5" w14:textId="77777777" w:rsidR="00CA0A4A" w:rsidRDefault="00CA0A4A" w:rsidP="00662A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19454F2D" w14:textId="77777777" w:rsidR="006F514B" w:rsidRDefault="006F514B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5562819B" w14:textId="77777777" w:rsidR="00CA0A4A" w:rsidRDefault="00CA0A4A" w:rsidP="00662A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-    <w:panose1 w:val="020B0300000000000000"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="swiss"/>
-[...4 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50810780" w14:textId="77777777" w:rsidR="007E3003" w:rsidRPr="00107BDD" w:rsidRDefault="007E3003">
+  <w:p w14:paraId="32B3A518" w14:textId="77777777" w:rsidR="00A4400A" w:rsidRDefault="00A4400A" w:rsidP="00BE7027">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A92FDF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="30D15240" w14:textId="77777777" w:rsidR="00A4400A" w:rsidRDefault="00A4400A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="665DCE2C" w14:textId="77777777" w:rsidR="007E3003" w:rsidRPr="00107BDD" w:rsidRDefault="007E3003">
+  <w:p w14:paraId="0E3D727E" w14:textId="470BFE85" w:rsidR="007C464A" w:rsidRPr="00400EA0" w:rsidRDefault="007C464A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...13 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="1C8CA79B" w14:textId="77777777" w:rsidR="007C464A" w:rsidRDefault="007C464A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="677F274F" w14:textId="77777777" w:rsidR="006F514B" w:rsidRDefault="006F514B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5744389D" w14:textId="77777777" w:rsidR="00CA0A4A" w:rsidRDefault="00CA0A4A" w:rsidP="00662A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EA82BF1" w14:textId="77777777" w:rsidR="006F514B" w:rsidRDefault="006F514B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0BC60A6D" w14:textId="77777777" w:rsidR="00CA0A4A" w:rsidRDefault="00CA0A4A" w:rsidP="00662A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...5 lines deleted...]
-  </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4FE8135E" w14:textId="77777777" w:rsidR="00A4400A" w:rsidRPr="002F263E" w:rsidRDefault="00A4400A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...2377 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24800,1327 +39549,957 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...950 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2023899051">
+  <w:num w:numId="1" w16cid:durableId="293995694">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...142 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="567"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-[...2 lines deleted...]
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AA054F"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00F3107E"/>
+    <w:rsidRoot w:val="0020305A"/>
+    <w:rsid w:val="000011CC"/>
+    <w:rsid w:val="000027FB"/>
+    <w:rsid w:val="00005022"/>
+    <w:rsid w:val="00005284"/>
+    <w:rsid w:val="00005BA4"/>
+    <w:rsid w:val="00007FAF"/>
+    <w:rsid w:val="000128E6"/>
+    <w:rsid w:val="000273E3"/>
+    <w:rsid w:val="00033CE1"/>
+    <w:rsid w:val="00042ECD"/>
+    <w:rsid w:val="00051D36"/>
+    <w:rsid w:val="00056046"/>
+    <w:rsid w:val="00056513"/>
+    <w:rsid w:val="00060A93"/>
+    <w:rsid w:val="000621C7"/>
+    <w:rsid w:val="0007002E"/>
+    <w:rsid w:val="0007207F"/>
+    <w:rsid w:val="0007474B"/>
+    <w:rsid w:val="00083B9D"/>
+    <w:rsid w:val="0008780A"/>
+    <w:rsid w:val="000A3240"/>
+    <w:rsid w:val="000A4158"/>
+    <w:rsid w:val="000B26D9"/>
+    <w:rsid w:val="000B2C27"/>
+    <w:rsid w:val="000B6A72"/>
+    <w:rsid w:val="000B6DF7"/>
+    <w:rsid w:val="000B76CC"/>
+    <w:rsid w:val="000C085B"/>
+    <w:rsid w:val="000C0CE8"/>
+    <w:rsid w:val="000C5088"/>
+    <w:rsid w:val="000C63DB"/>
+    <w:rsid w:val="000D2AE0"/>
+    <w:rsid w:val="000D67A8"/>
+    <w:rsid w:val="000D6E73"/>
+    <w:rsid w:val="000E02E8"/>
+    <w:rsid w:val="000E0D50"/>
+    <w:rsid w:val="000E47AD"/>
+    <w:rsid w:val="000E6A92"/>
+    <w:rsid w:val="000F0C6A"/>
+    <w:rsid w:val="000F54C4"/>
+    <w:rsid w:val="00103BE0"/>
+    <w:rsid w:val="0010460B"/>
+    <w:rsid w:val="00105491"/>
+    <w:rsid w:val="00105A83"/>
+    <w:rsid w:val="00112D27"/>
+    <w:rsid w:val="00117D67"/>
+    <w:rsid w:val="00127686"/>
+    <w:rsid w:val="00134035"/>
+    <w:rsid w:val="001371B6"/>
+    <w:rsid w:val="001376AF"/>
+    <w:rsid w:val="00141A1D"/>
+    <w:rsid w:val="00141FE4"/>
+    <w:rsid w:val="00145E07"/>
+    <w:rsid w:val="00150AEE"/>
+    <w:rsid w:val="00155157"/>
+    <w:rsid w:val="00161DC2"/>
+    <w:rsid w:val="00165609"/>
+    <w:rsid w:val="00166D24"/>
+    <w:rsid w:val="00167D8E"/>
+    <w:rsid w:val="00167DCC"/>
+    <w:rsid w:val="00172663"/>
+    <w:rsid w:val="00174013"/>
+    <w:rsid w:val="00174BB6"/>
+    <w:rsid w:val="001760CA"/>
+    <w:rsid w:val="00177109"/>
+    <w:rsid w:val="00177B50"/>
+    <w:rsid w:val="00187297"/>
+    <w:rsid w:val="0019024C"/>
+    <w:rsid w:val="00193A67"/>
+    <w:rsid w:val="00193F6A"/>
+    <w:rsid w:val="00197DDD"/>
+    <w:rsid w:val="00197DEC"/>
+    <w:rsid w:val="001A17E2"/>
+    <w:rsid w:val="001A20DF"/>
+    <w:rsid w:val="001A36D7"/>
+    <w:rsid w:val="001B1684"/>
+    <w:rsid w:val="001B44D7"/>
+    <w:rsid w:val="001B511E"/>
+    <w:rsid w:val="001B78FB"/>
+    <w:rsid w:val="001C1E50"/>
+    <w:rsid w:val="001C4B19"/>
+    <w:rsid w:val="001D371D"/>
+    <w:rsid w:val="001D539A"/>
+    <w:rsid w:val="001E2B78"/>
+    <w:rsid w:val="001E64AC"/>
+    <w:rsid w:val="00200CFB"/>
+    <w:rsid w:val="0020305A"/>
+    <w:rsid w:val="00203A79"/>
+    <w:rsid w:val="00205596"/>
+    <w:rsid w:val="00205CDC"/>
+    <w:rsid w:val="00205F73"/>
+    <w:rsid w:val="00206752"/>
+    <w:rsid w:val="002115F0"/>
+    <w:rsid w:val="00222977"/>
+    <w:rsid w:val="00222D07"/>
+    <w:rsid w:val="002264FE"/>
+    <w:rsid w:val="00232F96"/>
+    <w:rsid w:val="00233766"/>
+    <w:rsid w:val="00234C14"/>
+    <w:rsid w:val="0023729F"/>
+    <w:rsid w:val="002377F9"/>
+    <w:rsid w:val="00240D72"/>
+    <w:rsid w:val="00245785"/>
+    <w:rsid w:val="002464CD"/>
+    <w:rsid w:val="00251081"/>
+    <w:rsid w:val="00252B67"/>
+    <w:rsid w:val="0025355F"/>
+    <w:rsid w:val="00267885"/>
+    <w:rsid w:val="002712C2"/>
+    <w:rsid w:val="0027160F"/>
+    <w:rsid w:val="00274D21"/>
+    <w:rsid w:val="00277DC5"/>
+    <w:rsid w:val="00285BA6"/>
+    <w:rsid w:val="002864A8"/>
+    <w:rsid w:val="0028672C"/>
+    <w:rsid w:val="00287B07"/>
+    <w:rsid w:val="00291292"/>
+    <w:rsid w:val="00293434"/>
+    <w:rsid w:val="002A64F7"/>
+    <w:rsid w:val="002C124A"/>
+    <w:rsid w:val="002C2153"/>
+    <w:rsid w:val="002C2669"/>
+    <w:rsid w:val="002C2CCC"/>
+    <w:rsid w:val="002D683A"/>
+    <w:rsid w:val="002E1247"/>
+    <w:rsid w:val="002E6E0E"/>
+    <w:rsid w:val="002F1E41"/>
+    <w:rsid w:val="002F23B5"/>
+    <w:rsid w:val="002F263E"/>
+    <w:rsid w:val="00303C7F"/>
+    <w:rsid w:val="00304977"/>
+    <w:rsid w:val="00305349"/>
+    <w:rsid w:val="00305A2D"/>
+    <w:rsid w:val="00305B21"/>
+    <w:rsid w:val="00305CF2"/>
+    <w:rsid w:val="00307229"/>
+    <w:rsid w:val="003237A2"/>
+    <w:rsid w:val="00323C1A"/>
+    <w:rsid w:val="00327EDB"/>
+    <w:rsid w:val="003307C5"/>
+    <w:rsid w:val="00330EAC"/>
+    <w:rsid w:val="00331421"/>
+    <w:rsid w:val="00331DAA"/>
+    <w:rsid w:val="00333EE9"/>
+    <w:rsid w:val="00341725"/>
+    <w:rsid w:val="00343A97"/>
+    <w:rsid w:val="00345B7E"/>
+    <w:rsid w:val="00351DEE"/>
+    <w:rsid w:val="003541D6"/>
+    <w:rsid w:val="003557B3"/>
+    <w:rsid w:val="003560A1"/>
+    <w:rsid w:val="00361CBD"/>
+    <w:rsid w:val="003647E4"/>
+    <w:rsid w:val="0037480A"/>
+    <w:rsid w:val="00392E27"/>
+    <w:rsid w:val="00393031"/>
+    <w:rsid w:val="00394A65"/>
+    <w:rsid w:val="003B01F5"/>
+    <w:rsid w:val="003B3260"/>
+    <w:rsid w:val="003B4CD5"/>
+    <w:rsid w:val="003B71D2"/>
+    <w:rsid w:val="003C1949"/>
+    <w:rsid w:val="003C5546"/>
+    <w:rsid w:val="003D0058"/>
+    <w:rsid w:val="003D2123"/>
+    <w:rsid w:val="003D37C3"/>
+    <w:rsid w:val="003E1EFD"/>
+    <w:rsid w:val="003E20B8"/>
+    <w:rsid w:val="003E2301"/>
+    <w:rsid w:val="003E37E1"/>
+    <w:rsid w:val="003E3C60"/>
+    <w:rsid w:val="003E463F"/>
+    <w:rsid w:val="003E47CF"/>
+    <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="00400EA0"/>
+    <w:rsid w:val="00402476"/>
+    <w:rsid w:val="004061D9"/>
+    <w:rsid w:val="004100FC"/>
+    <w:rsid w:val="00420784"/>
+    <w:rsid w:val="00427117"/>
+    <w:rsid w:val="00432EA3"/>
+    <w:rsid w:val="00432FA2"/>
+    <w:rsid w:val="00435D30"/>
+    <w:rsid w:val="00445577"/>
+    <w:rsid w:val="00445616"/>
+    <w:rsid w:val="00450DD3"/>
+    <w:rsid w:val="00451A23"/>
+    <w:rsid w:val="0045338D"/>
+    <w:rsid w:val="004604E6"/>
+    <w:rsid w:val="00462E87"/>
+    <w:rsid w:val="00464D8B"/>
+    <w:rsid w:val="00474F47"/>
+    <w:rsid w:val="00490346"/>
+    <w:rsid w:val="004906DA"/>
+    <w:rsid w:val="00492539"/>
+    <w:rsid w:val="00493022"/>
+    <w:rsid w:val="004933DD"/>
+    <w:rsid w:val="004A642C"/>
+    <w:rsid w:val="004A7D71"/>
+    <w:rsid w:val="004B3666"/>
+    <w:rsid w:val="004B66E1"/>
+    <w:rsid w:val="004B749D"/>
+    <w:rsid w:val="004C4C73"/>
+    <w:rsid w:val="004C6021"/>
+    <w:rsid w:val="004D1D49"/>
+    <w:rsid w:val="004E19A4"/>
+    <w:rsid w:val="004E48D1"/>
+    <w:rsid w:val="004E5261"/>
+    <w:rsid w:val="004E53FB"/>
+    <w:rsid w:val="004E5F16"/>
+    <w:rsid w:val="004F301D"/>
+    <w:rsid w:val="004F47A5"/>
+    <w:rsid w:val="004F580B"/>
+    <w:rsid w:val="004F695B"/>
+    <w:rsid w:val="004F6A26"/>
+    <w:rsid w:val="00512DCE"/>
+    <w:rsid w:val="00512F65"/>
+    <w:rsid w:val="00517A7D"/>
+    <w:rsid w:val="00521AE7"/>
+    <w:rsid w:val="00526662"/>
+    <w:rsid w:val="00527967"/>
+    <w:rsid w:val="00531F81"/>
+    <w:rsid w:val="00535A63"/>
+    <w:rsid w:val="00540DBC"/>
+    <w:rsid w:val="00546519"/>
+    <w:rsid w:val="00547484"/>
+    <w:rsid w:val="00556414"/>
+    <w:rsid w:val="00574DBF"/>
+    <w:rsid w:val="005821A3"/>
+    <w:rsid w:val="00583A07"/>
+    <w:rsid w:val="005856D3"/>
+    <w:rsid w:val="005865F0"/>
+    <w:rsid w:val="00591D71"/>
+    <w:rsid w:val="00593448"/>
+    <w:rsid w:val="00597B56"/>
+    <w:rsid w:val="005A046A"/>
+    <w:rsid w:val="005A2127"/>
+    <w:rsid w:val="005B09CF"/>
+    <w:rsid w:val="005B329F"/>
+    <w:rsid w:val="005B421F"/>
+    <w:rsid w:val="005B6818"/>
+    <w:rsid w:val="005C12B6"/>
+    <w:rsid w:val="005C1651"/>
+    <w:rsid w:val="005C5D47"/>
+    <w:rsid w:val="005D3EFF"/>
+    <w:rsid w:val="005D491A"/>
+    <w:rsid w:val="005D6733"/>
+    <w:rsid w:val="005D7FF3"/>
+    <w:rsid w:val="005E2789"/>
+    <w:rsid w:val="005E5F67"/>
+    <w:rsid w:val="005F07C4"/>
+    <w:rsid w:val="005F07D5"/>
+    <w:rsid w:val="005F430F"/>
+    <w:rsid w:val="005F58EE"/>
+    <w:rsid w:val="006003A1"/>
+    <w:rsid w:val="00600A1C"/>
+    <w:rsid w:val="0061182D"/>
+    <w:rsid w:val="00612101"/>
+    <w:rsid w:val="00613E67"/>
+    <w:rsid w:val="00617F9C"/>
+    <w:rsid w:val="00622D2C"/>
+    <w:rsid w:val="00626341"/>
+    <w:rsid w:val="006322BB"/>
+    <w:rsid w:val="006336AD"/>
+    <w:rsid w:val="00640C12"/>
+    <w:rsid w:val="006447C7"/>
+    <w:rsid w:val="00653F2A"/>
+    <w:rsid w:val="0065508D"/>
+    <w:rsid w:val="006578E3"/>
+    <w:rsid w:val="00662A87"/>
+    <w:rsid w:val="0067229D"/>
+    <w:rsid w:val="00673272"/>
+    <w:rsid w:val="00674569"/>
+    <w:rsid w:val="006872ED"/>
+    <w:rsid w:val="00691DDB"/>
+    <w:rsid w:val="006A1601"/>
+    <w:rsid w:val="006A7C51"/>
+    <w:rsid w:val="006B4DBC"/>
+    <w:rsid w:val="006B5C37"/>
+    <w:rsid w:val="006B6C50"/>
+    <w:rsid w:val="006C25C8"/>
+    <w:rsid w:val="006C37C4"/>
+    <w:rsid w:val="006C580A"/>
+    <w:rsid w:val="006C77E0"/>
+    <w:rsid w:val="006D1DE8"/>
+    <w:rsid w:val="006D32D9"/>
+    <w:rsid w:val="006D4DF6"/>
+    <w:rsid w:val="006D68AA"/>
+    <w:rsid w:val="006E0A3E"/>
+    <w:rsid w:val="006E33C6"/>
+    <w:rsid w:val="006E47A9"/>
+    <w:rsid w:val="006F253C"/>
+    <w:rsid w:val="006F3BC1"/>
+    <w:rsid w:val="006F4769"/>
+    <w:rsid w:val="006F5517"/>
+    <w:rsid w:val="006F6CB7"/>
+    <w:rsid w:val="00701E07"/>
+    <w:rsid w:val="0070513D"/>
+    <w:rsid w:val="0070534C"/>
+    <w:rsid w:val="0070589A"/>
+    <w:rsid w:val="00716732"/>
+    <w:rsid w:val="00721273"/>
+    <w:rsid w:val="0072260C"/>
+    <w:rsid w:val="00727286"/>
+    <w:rsid w:val="00732D7C"/>
+    <w:rsid w:val="00735B83"/>
+    <w:rsid w:val="0074100A"/>
+    <w:rsid w:val="007458FD"/>
+    <w:rsid w:val="00747057"/>
+    <w:rsid w:val="00753F7A"/>
+    <w:rsid w:val="00755D97"/>
+    <w:rsid w:val="00766DE6"/>
+    <w:rsid w:val="00767F62"/>
+    <w:rsid w:val="0077087C"/>
+    <w:rsid w:val="00773C5E"/>
+    <w:rsid w:val="007808C3"/>
+    <w:rsid w:val="007923C4"/>
+    <w:rsid w:val="007A0CD9"/>
+    <w:rsid w:val="007A39F7"/>
+    <w:rsid w:val="007A4A1E"/>
+    <w:rsid w:val="007A6265"/>
+    <w:rsid w:val="007C3199"/>
+    <w:rsid w:val="007C3B77"/>
+    <w:rsid w:val="007C464A"/>
+    <w:rsid w:val="007E31C2"/>
+    <w:rsid w:val="007E4139"/>
+    <w:rsid w:val="007F0CAF"/>
+    <w:rsid w:val="007F317A"/>
+    <w:rsid w:val="007F7AE5"/>
+    <w:rsid w:val="007F7C5F"/>
+    <w:rsid w:val="00802575"/>
+    <w:rsid w:val="008027F2"/>
+    <w:rsid w:val="00804F03"/>
+    <w:rsid w:val="00805661"/>
+    <w:rsid w:val="0080795B"/>
+    <w:rsid w:val="00807BA5"/>
+    <w:rsid w:val="0081204D"/>
+    <w:rsid w:val="00820970"/>
+    <w:rsid w:val="00821447"/>
+    <w:rsid w:val="00821FF9"/>
+    <w:rsid w:val="008274F1"/>
+    <w:rsid w:val="00831070"/>
+    <w:rsid w:val="00835672"/>
+    <w:rsid w:val="008379D4"/>
+    <w:rsid w:val="00840F1D"/>
+    <w:rsid w:val="00845365"/>
+    <w:rsid w:val="0084693A"/>
+    <w:rsid w:val="00850363"/>
+    <w:rsid w:val="008520A6"/>
+    <w:rsid w:val="008549A0"/>
+    <w:rsid w:val="0086145D"/>
+    <w:rsid w:val="00863068"/>
+    <w:rsid w:val="00863280"/>
+    <w:rsid w:val="008659ED"/>
+    <w:rsid w:val="00865C4A"/>
+    <w:rsid w:val="00866131"/>
+    <w:rsid w:val="00870C3D"/>
+    <w:rsid w:val="00872DBB"/>
+    <w:rsid w:val="00880FC1"/>
+    <w:rsid w:val="00882F99"/>
+    <w:rsid w:val="0088605F"/>
+    <w:rsid w:val="008A2218"/>
+    <w:rsid w:val="008A6394"/>
+    <w:rsid w:val="008A6495"/>
+    <w:rsid w:val="008D6C7A"/>
+    <w:rsid w:val="008E1588"/>
+    <w:rsid w:val="008E5773"/>
+    <w:rsid w:val="008F0A2D"/>
+    <w:rsid w:val="008F1D0D"/>
+    <w:rsid w:val="008F241F"/>
+    <w:rsid w:val="009005C6"/>
+    <w:rsid w:val="009038A4"/>
+    <w:rsid w:val="00907071"/>
+    <w:rsid w:val="00911779"/>
+    <w:rsid w:val="00915DBB"/>
+    <w:rsid w:val="00916834"/>
+    <w:rsid w:val="00917B67"/>
+    <w:rsid w:val="00926333"/>
+    <w:rsid w:val="00933911"/>
+    <w:rsid w:val="009367A2"/>
+    <w:rsid w:val="00937E51"/>
+    <w:rsid w:val="00940053"/>
+    <w:rsid w:val="00940FE1"/>
+    <w:rsid w:val="00943247"/>
+    <w:rsid w:val="0095019D"/>
+    <w:rsid w:val="009600FA"/>
+    <w:rsid w:val="00960385"/>
+    <w:rsid w:val="00960AF7"/>
+    <w:rsid w:val="00961B61"/>
+    <w:rsid w:val="00981411"/>
+    <w:rsid w:val="009929EA"/>
+    <w:rsid w:val="009A010F"/>
+    <w:rsid w:val="009A483E"/>
+    <w:rsid w:val="009A6082"/>
+    <w:rsid w:val="009A7B2F"/>
+    <w:rsid w:val="009B70E9"/>
+    <w:rsid w:val="009C2FD3"/>
+    <w:rsid w:val="009C3BC0"/>
+    <w:rsid w:val="009C529D"/>
+    <w:rsid w:val="009C7B3F"/>
+    <w:rsid w:val="009D6FCD"/>
+    <w:rsid w:val="009E018F"/>
+    <w:rsid w:val="009E04E1"/>
+    <w:rsid w:val="009E0949"/>
+    <w:rsid w:val="009E1702"/>
+    <w:rsid w:val="009E65AA"/>
+    <w:rsid w:val="009F45E5"/>
+    <w:rsid w:val="009F4E27"/>
+    <w:rsid w:val="009F5C09"/>
+    <w:rsid w:val="00A02E63"/>
+    <w:rsid w:val="00A13AD3"/>
+    <w:rsid w:val="00A14E24"/>
+    <w:rsid w:val="00A170C2"/>
+    <w:rsid w:val="00A205EE"/>
+    <w:rsid w:val="00A254E3"/>
+    <w:rsid w:val="00A302E2"/>
+    <w:rsid w:val="00A313ED"/>
+    <w:rsid w:val="00A4400A"/>
+    <w:rsid w:val="00A45848"/>
+    <w:rsid w:val="00A54C47"/>
+    <w:rsid w:val="00A565FF"/>
+    <w:rsid w:val="00A733B2"/>
+    <w:rsid w:val="00A759B7"/>
+    <w:rsid w:val="00A8340D"/>
+    <w:rsid w:val="00A853DF"/>
+    <w:rsid w:val="00A92FBB"/>
+    <w:rsid w:val="00AA1281"/>
+    <w:rsid w:val="00AA6E3C"/>
+    <w:rsid w:val="00AB5E3C"/>
+    <w:rsid w:val="00AB6910"/>
+    <w:rsid w:val="00AC123C"/>
+    <w:rsid w:val="00AC3E73"/>
+    <w:rsid w:val="00AC3FFC"/>
+    <w:rsid w:val="00AC4481"/>
+    <w:rsid w:val="00AD138F"/>
+    <w:rsid w:val="00AD6106"/>
+    <w:rsid w:val="00AD6C31"/>
+    <w:rsid w:val="00AE4473"/>
+    <w:rsid w:val="00AE5593"/>
+    <w:rsid w:val="00AE6044"/>
+    <w:rsid w:val="00AE7CC8"/>
+    <w:rsid w:val="00B141BF"/>
+    <w:rsid w:val="00B247C5"/>
+    <w:rsid w:val="00B251F9"/>
+    <w:rsid w:val="00B25467"/>
+    <w:rsid w:val="00B33FC2"/>
+    <w:rsid w:val="00B40EFD"/>
+    <w:rsid w:val="00B572E7"/>
+    <w:rsid w:val="00B64746"/>
+    <w:rsid w:val="00B6521B"/>
+    <w:rsid w:val="00B663EB"/>
+    <w:rsid w:val="00B664AC"/>
+    <w:rsid w:val="00B729ED"/>
+    <w:rsid w:val="00B83E81"/>
+    <w:rsid w:val="00B939BD"/>
+    <w:rsid w:val="00B95C50"/>
+    <w:rsid w:val="00B9768B"/>
+    <w:rsid w:val="00BA6345"/>
+    <w:rsid w:val="00BB19A5"/>
+    <w:rsid w:val="00BB4C3A"/>
+    <w:rsid w:val="00BB6002"/>
+    <w:rsid w:val="00BB60B0"/>
+    <w:rsid w:val="00BC0DB7"/>
+    <w:rsid w:val="00BC462E"/>
+    <w:rsid w:val="00BC5D38"/>
+    <w:rsid w:val="00BD3388"/>
+    <w:rsid w:val="00BD3D00"/>
+    <w:rsid w:val="00BD3EE0"/>
+    <w:rsid w:val="00BE7027"/>
+    <w:rsid w:val="00BF07C0"/>
+    <w:rsid w:val="00BF1727"/>
+    <w:rsid w:val="00BF5BFD"/>
+    <w:rsid w:val="00BF64C3"/>
+    <w:rsid w:val="00C01A81"/>
+    <w:rsid w:val="00C028AD"/>
+    <w:rsid w:val="00C10914"/>
+    <w:rsid w:val="00C124B8"/>
+    <w:rsid w:val="00C16F9B"/>
+    <w:rsid w:val="00C2201C"/>
+    <w:rsid w:val="00C2528D"/>
+    <w:rsid w:val="00C2772A"/>
+    <w:rsid w:val="00C317FE"/>
+    <w:rsid w:val="00C35DC9"/>
+    <w:rsid w:val="00C51DCC"/>
+    <w:rsid w:val="00C56030"/>
+    <w:rsid w:val="00C61CD0"/>
+    <w:rsid w:val="00C63DF7"/>
+    <w:rsid w:val="00C65FB8"/>
+    <w:rsid w:val="00C70A04"/>
+    <w:rsid w:val="00C724D7"/>
+    <w:rsid w:val="00C755FA"/>
+    <w:rsid w:val="00C76753"/>
+    <w:rsid w:val="00C90051"/>
+    <w:rsid w:val="00C941FF"/>
+    <w:rsid w:val="00C95DDE"/>
+    <w:rsid w:val="00C96A85"/>
+    <w:rsid w:val="00C9706B"/>
+    <w:rsid w:val="00C97C46"/>
+    <w:rsid w:val="00CA0A4A"/>
+    <w:rsid w:val="00CA0DDA"/>
+    <w:rsid w:val="00CA482A"/>
+    <w:rsid w:val="00CA7086"/>
+    <w:rsid w:val="00CA7372"/>
+    <w:rsid w:val="00CB64E9"/>
+    <w:rsid w:val="00CB7003"/>
+    <w:rsid w:val="00CC1363"/>
+    <w:rsid w:val="00CC46CA"/>
+    <w:rsid w:val="00CC4833"/>
+    <w:rsid w:val="00CD2CBD"/>
+    <w:rsid w:val="00CD7E38"/>
+    <w:rsid w:val="00CE3757"/>
+    <w:rsid w:val="00CE3B0A"/>
+    <w:rsid w:val="00CF0F22"/>
+    <w:rsid w:val="00CF134C"/>
+    <w:rsid w:val="00D007E1"/>
+    <w:rsid w:val="00D032D2"/>
+    <w:rsid w:val="00D049F0"/>
+    <w:rsid w:val="00D05B80"/>
+    <w:rsid w:val="00D07113"/>
+    <w:rsid w:val="00D11CD1"/>
+    <w:rsid w:val="00D11F46"/>
+    <w:rsid w:val="00D21BDD"/>
+    <w:rsid w:val="00D23DFB"/>
+    <w:rsid w:val="00D33ED9"/>
+    <w:rsid w:val="00D3470D"/>
+    <w:rsid w:val="00D35BC8"/>
+    <w:rsid w:val="00D4024D"/>
+    <w:rsid w:val="00D43672"/>
+    <w:rsid w:val="00D442DF"/>
+    <w:rsid w:val="00D52973"/>
+    <w:rsid w:val="00D54A5D"/>
+    <w:rsid w:val="00D565E7"/>
+    <w:rsid w:val="00D56BB9"/>
+    <w:rsid w:val="00D5704C"/>
+    <w:rsid w:val="00D60E99"/>
+    <w:rsid w:val="00D62E9F"/>
+    <w:rsid w:val="00D63B29"/>
+    <w:rsid w:val="00D6423D"/>
+    <w:rsid w:val="00D642C8"/>
+    <w:rsid w:val="00D65275"/>
+    <w:rsid w:val="00D6580A"/>
+    <w:rsid w:val="00D67359"/>
+    <w:rsid w:val="00D73258"/>
+    <w:rsid w:val="00D758F4"/>
+    <w:rsid w:val="00D75BDA"/>
+    <w:rsid w:val="00D82ED9"/>
+    <w:rsid w:val="00D84525"/>
+    <w:rsid w:val="00D85C27"/>
+    <w:rsid w:val="00D92314"/>
+    <w:rsid w:val="00D96E8A"/>
+    <w:rsid w:val="00DA2DB2"/>
+    <w:rsid w:val="00DA484B"/>
+    <w:rsid w:val="00DA4A14"/>
+    <w:rsid w:val="00DB1809"/>
+    <w:rsid w:val="00DB2E90"/>
+    <w:rsid w:val="00DB2ED1"/>
+    <w:rsid w:val="00DB3F32"/>
+    <w:rsid w:val="00DC0EC3"/>
+    <w:rsid w:val="00DC12DA"/>
+    <w:rsid w:val="00DC45C4"/>
+    <w:rsid w:val="00DC7AE3"/>
+    <w:rsid w:val="00DD07B7"/>
+    <w:rsid w:val="00DD3F89"/>
+    <w:rsid w:val="00DD545B"/>
+    <w:rsid w:val="00DE0623"/>
+    <w:rsid w:val="00DE2D84"/>
+    <w:rsid w:val="00DF4749"/>
+    <w:rsid w:val="00DF492A"/>
+    <w:rsid w:val="00DF7C7E"/>
+    <w:rsid w:val="00E00261"/>
+    <w:rsid w:val="00E04FEE"/>
+    <w:rsid w:val="00E07FB1"/>
+    <w:rsid w:val="00E10DDA"/>
+    <w:rsid w:val="00E13749"/>
+    <w:rsid w:val="00E1459F"/>
+    <w:rsid w:val="00E16EB4"/>
+    <w:rsid w:val="00E216FE"/>
+    <w:rsid w:val="00E2307F"/>
+    <w:rsid w:val="00E270D6"/>
+    <w:rsid w:val="00E319BB"/>
+    <w:rsid w:val="00E326B7"/>
+    <w:rsid w:val="00E42A4E"/>
+    <w:rsid w:val="00E43338"/>
+    <w:rsid w:val="00E4491E"/>
+    <w:rsid w:val="00E44BB8"/>
+    <w:rsid w:val="00E453EC"/>
+    <w:rsid w:val="00E457D7"/>
+    <w:rsid w:val="00E45DEB"/>
+    <w:rsid w:val="00E466C3"/>
+    <w:rsid w:val="00E46D11"/>
+    <w:rsid w:val="00E50781"/>
+    <w:rsid w:val="00E51BC9"/>
+    <w:rsid w:val="00E54C3C"/>
+    <w:rsid w:val="00E57509"/>
+    <w:rsid w:val="00E63219"/>
+    <w:rsid w:val="00E66182"/>
+    <w:rsid w:val="00E66BDA"/>
+    <w:rsid w:val="00E66FF1"/>
+    <w:rsid w:val="00E67467"/>
+    <w:rsid w:val="00E67C12"/>
+    <w:rsid w:val="00E736F3"/>
+    <w:rsid w:val="00E819DE"/>
+    <w:rsid w:val="00E82ECD"/>
+    <w:rsid w:val="00E83C06"/>
+    <w:rsid w:val="00E84264"/>
+    <w:rsid w:val="00E856DA"/>
+    <w:rsid w:val="00E93F93"/>
+    <w:rsid w:val="00E941B4"/>
+    <w:rsid w:val="00E9586A"/>
+    <w:rsid w:val="00EA1BD4"/>
+    <w:rsid w:val="00EA1FA8"/>
+    <w:rsid w:val="00EA678D"/>
+    <w:rsid w:val="00EB034B"/>
+    <w:rsid w:val="00EB3EE9"/>
+    <w:rsid w:val="00EB4523"/>
+    <w:rsid w:val="00EC1161"/>
+    <w:rsid w:val="00EC287A"/>
+    <w:rsid w:val="00EC3FEB"/>
+    <w:rsid w:val="00EC5789"/>
+    <w:rsid w:val="00EC64D4"/>
+    <w:rsid w:val="00EC6BB1"/>
+    <w:rsid w:val="00ED1710"/>
+    <w:rsid w:val="00ED2239"/>
+    <w:rsid w:val="00ED2947"/>
+    <w:rsid w:val="00ED7C52"/>
+    <w:rsid w:val="00ED7D14"/>
+    <w:rsid w:val="00EE0942"/>
+    <w:rsid w:val="00EF2EA4"/>
+    <w:rsid w:val="00F0174C"/>
+    <w:rsid w:val="00F01859"/>
+    <w:rsid w:val="00F04081"/>
+    <w:rsid w:val="00F05710"/>
+    <w:rsid w:val="00F1475E"/>
+    <w:rsid w:val="00F22803"/>
+    <w:rsid w:val="00F30B44"/>
+    <w:rsid w:val="00F31E34"/>
+    <w:rsid w:val="00F36B79"/>
+    <w:rsid w:val="00F36C27"/>
+    <w:rsid w:val="00F377EE"/>
+    <w:rsid w:val="00F37898"/>
+    <w:rsid w:val="00F43EE0"/>
+    <w:rsid w:val="00F443AD"/>
+    <w:rsid w:val="00F46F2C"/>
+    <w:rsid w:val="00F54630"/>
+    <w:rsid w:val="00F550FD"/>
+    <w:rsid w:val="00F632B8"/>
+    <w:rsid w:val="00F63565"/>
+    <w:rsid w:val="00F646B9"/>
+    <w:rsid w:val="00F65BC8"/>
+    <w:rsid w:val="00F72327"/>
+    <w:rsid w:val="00F75D75"/>
+    <w:rsid w:val="00F777AF"/>
+    <w:rsid w:val="00F77C19"/>
+    <w:rsid w:val="00F801C5"/>
+    <w:rsid w:val="00F82B40"/>
+    <w:rsid w:val="00F83F8E"/>
+    <w:rsid w:val="00F85ED7"/>
+    <w:rsid w:val="00F95394"/>
+    <w:rsid w:val="00F955ED"/>
+    <w:rsid w:val="00F96859"/>
+    <w:rsid w:val="00FA19D0"/>
+    <w:rsid w:val="00FA1DA0"/>
+    <w:rsid w:val="00FA3BB2"/>
+    <w:rsid w:val="00FA565E"/>
+    <w:rsid w:val="00FB022B"/>
+    <w:rsid w:val="00FB2E98"/>
+    <w:rsid w:val="00FB4B3B"/>
+    <w:rsid w:val="00FB6432"/>
+    <w:rsid w:val="00FC0050"/>
+    <w:rsid w:val="00FC13FA"/>
+    <w:rsid w:val="00FC30B6"/>
+    <w:rsid w:val="00FC33FC"/>
+    <w:rsid w:val="00FC513E"/>
+    <w:rsid w:val="00FC6828"/>
+    <w:rsid w:val="00FD2EAF"/>
+    <w:rsid w:val="00FD4483"/>
+    <w:rsid w:val="00FE25B1"/>
+    <w:rsid w:val="00FE30C2"/>
+    <w:rsid w:val="00FE36A7"/>
+    <w:rsid w:val="00FF254E"/>
+    <w:rsid w:val="00FF798C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7AE47E6C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C1CC89A9-1EF8-4943-A9EB-B61CA26DE78A}"/>
+  <w14:docId w14:val="2EBB8D88"/>
+  <w15:docId w15:val="{CFBC92C8-AF80-4883-999B-5CB550AF9861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:uiPriority="99"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -26302,1437 +40681,1240 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00285BA6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...66 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00AE6044"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="280" w:after="220"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
-      <w:noProof/>
-[...16 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:i/>
-    </w:rPr>
-[...51 lines deleted...]
-      <w:b/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004906DA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004906DA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="567"/>
-[...1 lines deleted...]
-        <w:tab w:val="center" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:rsid w:val="004906DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="007E31C2"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF5BFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00BF5BFD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharacterStyle2">
+    <w:name w:val="Character Style 2"/>
+    <w:rsid w:val="00F77C19"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style 1"/>
+    <w:rsid w:val="00F77C19"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-      <w:sz w:val="16"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style30">
+    <w:name w:val="Style 3"/>
+    <w:rsid w:val="00F77C19"/>
     <w:pPr>
-      <w:tabs>
-[...28 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="144"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
     </w:rPr>
-  </w:style>
-[...58 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00CD7E38"/>
     <w:rPr>
       <w:sz w:val="16"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00CD7E38"/>
     <w:rPr>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...438 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:locked/>
+    <w:rsid w:val="00CD7E38"/>
     <w:rPr>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00CD7E38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00CD7E38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00AE6044"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00AE6044"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00AE6044"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SPC">
+    <w:name w:val="SPC"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AE6044"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00835672"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000D6E73"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C464A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC33FC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005D3EFF"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005D3EFF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="40"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="009A483E"/>
     <w:rPr>
-      <w:szCs w:val="22"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="009A483E"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
-[...96 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="254749804">
+    <w:div w:id="87164076">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1355184608">
+    <w:div w:id="518156542">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602688505">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851921556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="856962312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1029137152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1562061530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1644115947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1690526006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1775054839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1988627936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2098211891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv@zoovet.eu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zoovet@zoovet.ee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010062635E3D3C082646838421B2AC9035F8" ma:contentTypeVersion="10" ma:contentTypeDescription="Loo uus dokument" ma:contentTypeScope="" ma:versionID="b944adf521d5ab16f9bb97f0ecdb1237">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e840611a-4431-4cf3-a540-64c490515c58" xmlns:ns3="6bf7e6fd-cff1-486a-a410-59a774575087" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b50b616213751667a01b7185599bc5a" ns2:_="" ns3:_="">
+    <xsd:import namespace="e840611a-4431-4cf3-a540-64c490515c58"/>
+    <xsd:import namespace="6bf7e6fd-cff1-486a-a410-59a774575087"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e840611a-4431-4cf3-a540-64c490515c58" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Ühiskasutuses" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Ühiskasutusse andmise üksikasjad" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6bf7e6fd-cff1-486a-a410-59a774575087" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Sisutüüp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Pealkiri"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7D35B8E-167A-4549-8818-13C1930DD66D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399AEDE9-0926-4726-BDAE-0D6A66490565}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4F8C2B4-3E74-4764-AFC7-6AAB658D151B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5123F3B0-1D06-4F40-AB37-0565AFFB75C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F1E1F4A-B40C-44C1-B6A5-244FCA315861}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e840611a-4431-4cf3-a540-64c490515c58"/>
+    <ds:schemaRef ds:uri="6bf7e6fd-cff1-486a-a410-59a774575087"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD18ABA7-A7A2-4BA4-8632-CC751C0BBDC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>29801</Characters>
+  <Pages>16</Pages>
+  <Words>3095</Words>
+  <Characters>21289</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Pealkiri</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tiitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Effitix, INN-fipronil/permethrin</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr>annex 1 Revised SPC track changes</vt:lpstr>
+      <vt:lpstr>annex 1 Revised SPC track changes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34085</CharactersWithSpaces>
+  <CharactersWithSpaces>24336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>a3641404-716d-4b64-9757-9c57e1dad7ef</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010052199ADE1FFC2A44B51CA1E3FD89473F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Record Year">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Record Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocId">
+    <vt:lpwstr>DEPT2-8-2113</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2a9e7987-1a27-4f54-9dbc-ed7814e91a9f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdUrl">
+    <vt:lpwstr>http://ecf.pfizer.com/vmrd/Dept2/alpharma/_layouts/DocIdRedir.aspx?ID=DEPT2-8-2113, DEPT2-8-2113</vt:lpwstr>
   </property>
 </Properties>
 </file>