--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,19574 +1,16579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="46E271B3" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3993D4C2" w14:textId="436BBF2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7830BC1C" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...241 lines deleted...]
-    <w:p w14:paraId="5B5A8AF1" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B91345D" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...10 lines deleted...]
-    <w:p w14:paraId="4C92B471" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071BFCE8" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C1FA9D" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...49 lines deleted...]
-    <w:p w14:paraId="35D5CB10" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0CFDDE" w14:textId="4FE67C9A" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DC0505" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE66EC5" w14:textId="5846F48A" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="0088769D" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablete satur: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044994B4" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC27597" w14:textId="59D966CC" w:rsidR="00C114FF" w:rsidRPr="00E77619" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77619">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BB1" w:rsidRPr="00E77619">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B2B945" w14:textId="59E99DFC" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00A56BE4" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>583</w:t>
+      </w:r>
+      <w:r w:rsidR="00395D93" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00766BD7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00766BD7" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00395D93">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00395D93" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00395D93">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7A678D" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F15FA2" w14:textId="76F8135B" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77619">
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aktīvās vielas:</w:t>
-[...82 lines deleted...]
-      <w:r>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77619">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Palīgvielas:</w:t>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EECA81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000B8A" w14:paraId="064D47FA" w14:textId="77777777">
+      <w:tr w:rsidR="00203AB1" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4686258D" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="0ADB8C0F" w14:textId="24A713F2" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t>P</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>alīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000B8A" w14:paraId="1E5CD79A" w14:textId="77777777">
+      <w:tr w:rsidR="00203AB1" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCF05B4" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="7D64428A" w14:textId="34AABA8B" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kalcija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hidrogēnfosfāta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dihidrāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00203AB1" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56C01E" w14:textId="2750E820" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Butilhidroksianizols (E320)</w:t>
+              <w:t>C</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="007254A0">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>eluloze</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,88 mg</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007254A0">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ikrokristāliskā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00203AB1" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03630E69" w14:textId="0A776958" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nātrija cietes </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>glikolāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (A tips)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000B8A" w14:paraId="273C1907" w14:textId="77777777">
+      <w:tr w:rsidR="00203AB1" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC8027D" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="27960972" w14:textId="6A189039" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B21271">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>stearāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00203AB1" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00392A89" w14:textId="3A750A66" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Butilhidroksitoluols (E321)</w:t>
-[...23 lines deleted...]
-              <w:t>0,44 mg</w:t>
+              <w:t>Gaļas aromatizētājs, dabisks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000B8A" w14:paraId="65A85F59" w14:textId="77777777">
-[...81 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="216538BC" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433E475C" w14:textId="22AB9D81" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
-[...51 lines deleted...]
-    <w:p w14:paraId="302A2CA5" w14:textId="19E21BEE" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="2599B0AD" w14:textId="75D68C44" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gandrīz balta, apaļa tablete ar brūniem </w:t>
+      </w:r>
+      <w:r w:rsidR="006642B6" w:rsidRPr="006642B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>plankumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>krustveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalījuma līniju un rievām sānos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B9F03" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Tableti var sadalīt divās vai četrās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F511C5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79431263" w14:textId="77777777" w:rsidR="003804A5" w:rsidRPr="00E57A7D" w:rsidRDefault="003804A5" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFF7E19" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...10 lines deleted...]
-    <w:p w14:paraId="50955BD9" w14:textId="36F5F87D" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>Mērķsugas</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-    <w:p w14:paraId="6735433D" w14:textId="1ACFAEEF" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450CD49D" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EE7D60" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
-[...447 lines deleted...]
-    <w:p w14:paraId="6F31B32E" w14:textId="396B975B" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t xml:space="preserve">katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B46FB">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734DD840" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055430F8" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B3EE89" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...55 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23271407" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot suņiem ar neārstētu virsnieru garozas mazspēju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D382699" w14:textId="3FB4B2D3" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5069E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aktīvo vielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5069E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5069E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-    <w:p w14:paraId="1802DCE3" w14:textId="35F80CBD" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E09DB9" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...53 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577E93E7" w14:textId="2C03F828" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD38FB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apstiprin</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD38FB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>āt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar atbilstošiem izmeklējumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...201 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D12E299" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...15 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744ABE59" w14:textId="2376BBC4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C80A97E" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabletes ir aromatizētas. Lai novērstu nejaušu norīšanu, uzglabāt tabletes dzīvniekiem nepieejamā vietā. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk522797091"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēkšņi radusies pastiprināta nepieciešamība pēc skābekļa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>perifērajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audos vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hronotropo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbību var veicināt novājinātas sirds pārslodzi, izraisot hroniskas sirds mazspējas simptomus un dekompensāciju. Suņiem ar pavājinātu vairogdziedzera funkciju, kuri slimo ar virsnieru garozas mazspēju, ir samazināta spēja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>metabolizēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli, un tādēļ ir paaugstināts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tireotoksikozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risks. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem, kuriem vienlaikus ir virsnieru garozas mazspēja un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pirms ārstēšanas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli ir nepieciešama stabilizācija ar glikokortikoīdu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>minerālkortikoīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapiju, lai novērstu strauju virsnieru garozas mazspējas krīzi. Pēc tam ir ieteicams atkārtot vairogdziedzera darbības pārbaudes testus un pakāpeniski uzsākt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapiju, sākot ar 25 % no parastās devas un palielinot devu par 25 % ik pēc divām nedēļām līdz optimālai stabilizācijai. Pakāpeniska terapijas uzsākšana ieteicama arī suņiem ar citām slimībām; it īpaši suņiem ar sirds slimībām, cukura diabētu un nieru vai aknu darbības traucējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6552EE" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156FB2FD" w14:textId="28AA9D30" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A013C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
-[...32 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D237CC" w14:textId="2F53D732" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk51245161"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Visas neizlietotās tablešu daļas ievieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00814FA4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atpakaļ atvērtajā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>blistera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojumā lietošanai nākamajā reizē.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1CB390B0" w14:textId="4BF17064" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc rīkošanās ar tabletēm mazgāt rokas. Grūtniecēm ar šīm veterinārajām zālēm rīkoties piesardzīgi. Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC261EA" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ārstam: šīs veterinārās zāles satur L-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli augstā koncentrācijā, un to norīšana rada risku cilvēkiem, it īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485AC82D" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22451917" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE0574E" w14:textId="56CE580A" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="009E667F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C22D90" w14:textId="77777777" w:rsidR="00295140" w:rsidRDefault="00295140" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="2058790C" w:rsidR="00295140" w:rsidRDefault="00295140" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D288FE1" w14:textId="42B7DFE8" w:rsidR="00C2595B" w:rsidRDefault="00C2595B" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">veterināro </w:t>
-[...916 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231595CF" w14:textId="2B4AACE6" w:rsidR="00C2595B" w:rsidRDefault="00C2595B" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4942" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="3856"/>
+        <w:gridCol w:w="5100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000B8A" w14:paraId="3E914209" w14:textId="77777777">
+      <w:tr w:rsidR="00C2595B" w:rsidRPr="003A7194" w14:paraId="592C3F15" w14:textId="77777777" w:rsidTr="00363C49">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D121B83" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="780A4CCF" w14:textId="1C545A4F" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="00C2595B" w:rsidP="00B76E5E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB64B7B" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="3E31988F" w14:textId="5BE2A9F7" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="00C2595B" w:rsidP="00B76E5E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1</w:t>
+            </w:r>
             <w:r>
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29D3FDB6" w14:textId="37D0C4C4" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="0FB68D6E" w14:textId="12764C14" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="000E2400" w:rsidP="00B76E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="820"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieze </w:t>
+              <w:t xml:space="preserve">Svara </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zāļu lietošanas vietā</w:t>
+              <w:t>zudums</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="007F55D3">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>a,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
               <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="002E66E1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>polidipsija</w:t>
             </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ritēma zāļu lietošanas vietā</w:t>
+              <w:t>polifāgija</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C2595B">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>a</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="44B90296" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
+          <w:p w14:paraId="695C6284" w14:textId="08717DC7" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="006646EF" w:rsidP="00B76E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
-                <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="820"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2400">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iperaktivitāte</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000E2400">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uzbudinājums</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="183C4C94" w14:textId="04F2FFC8" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="006646EF" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6A4C">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5C528F73" w14:textId="794B4FE1" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="006646EF" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2400">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hikardija</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="665605C4" w14:textId="59445BBB" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="006646EF" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ol</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2400">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iūrija</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2595B">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0D282BFD" w14:textId="2E7FEB7A" w:rsidR="00C2595B" w:rsidRPr="003A7194" w:rsidRDefault="006646EF" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>zāļu lietošanas vietā</w:t>
+              <w:t>P</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000E2400">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...53 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>iperaktivitāte, uzbudinājums</w:t>
+              <w:t>astiprinātas jutības reakcija</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:ind w:right="820"/>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2400">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Muskuļu trīce, krampji, ataksija</w:t>
+              <w:t>nieze</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:ind w:right="820"/>
+            <w:r w:rsidR="00C2595B" w:rsidRPr="003A7194">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-              <w:t>1,2</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="659F365C" w14:textId="5F1962ED" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44B81CFA" w14:textId="57A06C09" w:rsidR="00C2595B" w:rsidRDefault="00EE0F78" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733828">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6A4C" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vairogdziedzera hormonu izraisītas blakusparādības parasti ir saistītas ar pārāk lielas devas lietošanu un atbilst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D6A4C" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D6A4C" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomiem</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6A4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, skatīt arī 3.10 apakšpunktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405D7507" w14:textId="0E159894" w:rsidR="009D6A4C" w:rsidRDefault="009D6A4C" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733828">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-        <w:t>1</w:t>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nesamazinoties ēstgribai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10266BD8" w14:textId="77777777" w:rsidR="00EE0F78" w:rsidRDefault="00EE0F78" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581963D2" w14:textId="6A6C5450" w:rsidR="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atjaunojoties fiziskai aktivitātei, var atklāties vai pastiprināties citas veselības problēmas, piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>osteoartroze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D6A4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2C886" w14:textId="77777777" w:rsidR="005D263E" w:rsidRPr="00203AB1" w:rsidRDefault="005D263E" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB35548" w14:textId="55039796" w:rsidR="009E667F" w:rsidRDefault="009E667F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="005D263E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3DD108" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65434A4D" w14:textId="6A08A1CE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4940DEF2" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4B6E4DAD" w14:textId="48C01881" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C78FAF0" w14:textId="5426D42A" w:rsidR="00AC3A24" w:rsidRDefault="00AC3A24" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB665A">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk194480929"/>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFE8D7C" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...86 lines deleted...]
-    <w:p w14:paraId="02C90314" w14:textId="6E065F02" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+    <w:p w14:paraId="66773B1C" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums kucēm grūsnības vai laktācijas laikā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>endogēna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela un vairogdziedzera hormoniem ir svarīga loma augļa attīstībā, it īpaši grūsnības pirmajā periodā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnības laikā var izraisīt tādas smagas komplikācijas kā augļa nāve un apgrūtināts perinatālais periods. Grūsnības laikā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls uzturošo devu nepieciešams pielāgot. Šī iemesla dēļ kucēm grūsnības laikā, periodā no apaugļošanās līdz vairākām nedēļām pēc dzemdībām, nepieciešama regulāra novērošana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F80469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7487DAA3" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5245BB" w14:textId="43521175" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dažādas </w:t>
+      </w:r>
+      <w:r w:rsidR="005D263E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vielas</w:t>
+      </w:r>
+      <w:r w:rsidR="005D263E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var ietekmēt vairogdziedzera hormonu saistīšanos plazmā vai audos vai iedarboties uz vairogdziedzera hormonu vielmaiņu (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>barbiturāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>antacīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anabolie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steroīdi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>diazepāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, furosemīds, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mitotāns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>fenilbutazons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>fenitoīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>propranolols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>salicilāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielās devās un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sulfonamīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ārstējot suņus, kas vienlaikus saņem vairākas zāles, jāņem vērā šo </w:t>
+      </w:r>
+      <w:r w:rsidR="005D263E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vielu</w:t>
+      </w:r>
+      <w:r w:rsidR="005D263E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īpašības. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3149E11D" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Estrogēni var palielināt vairogdziedzera hormonu nepieciešamību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DE8A1" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ketamīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt tahikardiju un hipertensiju dzīvniekiem, kuri saņem vairogdziedzera hormonus. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastiprina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kateholamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>simpatomimētiķu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E25330" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pacientam ar iepriekš kompensētu hronisku sirds mazspēju, uzsākot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar vairogdziedzera hormoniem, var būt nepieciešams palielināt sirds glikozīdu devu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipotireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem ar diabētu, ieteicama rūpīga diabēta kontroles uzraudzība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9E2517" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4001B63A" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lielākajai daļai suņu, kas pastāvīgi ikdienā saņem glikokortikoīdus lielās devās, raksturīga ļoti zema vai nenosakāma T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija serumā un T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtība zem normas robežām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FD295" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00E57A7D" w:rsidRDefault="00C90EDA" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624B9F70" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEE935C" w14:textId="77777777" w:rsidR="00B76E5E" w:rsidRPr="00203AB1" w:rsidRDefault="00B76E5E" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A308680" w14:textId="7629ABB4" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieteicamā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls sākuma deva ir 10 µg/kg ķermeņa svara, lietojot iekšķīgi ik pēc 12 stundām. Tā kā uzsūkšanās un vielmaiņa ir dažāda, var būt nepieciešams devu pielāgot, lai novērotu pilnīgu klīnisko atbildes reakciju. Sākotnējā deva un lietošanas biežums ir tikai sākuma punkts. Terapijai jābūt ļoti individualizētai un pielāgotai katra suņa vajadzībām. Nosakot devu suņiem, kuru ķermeņa svars ir mazāks nekā 5 kg, lietot ceturto daļu no 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vien</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā. Šādi gadījumi rūpīgi jāuzrauga. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls uzsūkšanos suņa organismā var ietekmēt barības klātbūtne. Šī iemesla dēļ ikdienā ieteicams ievērot vienu un to pašu terapijas laiku un tā saistību ar barošanas reizēm. Lai </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>uzraudzītu ārstēšanas gaitu, plazmā var mērīt T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimālo līmeni (tieši pirms ārstēšanas) un maksimālās vērtības (apmēram trīs stundas pēc zāļu devas lietošanas). Suņiem, kuri saņēmuši pareizas devas, T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maksimālajai koncentrācijai plazmā jābūt normas augstākajās robežās (aptuveni no 30 līdz 47 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>nmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/l) un minimālajām vērtībām jābūt apmēram virs 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>nmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/l. Ja T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis neietilpst šajā intervālā, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu var pielāgot no 50 līdz 200 µg</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk51245255"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, izmantojot atbilstošā stipruma tabletes,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz pacients sasniedzis klīniski </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>eitireoīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stāvokli un T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis serumā ir noteiktajās normas robežās. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmeni plazmā var atkārtoti noteikt divas nedēļas pēc devas maiņas, tomēr vienlīdz svarīgs faktors, nosakot individuālo devu, ir klīniskā veselības stāvokļa uzlabošanās, kam ir nepieciešamas četras līdz astoņas nedēļas. Sasniedzot optimālo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu, klīnisko un bioķīmisko rādītāju izvērtēšanu var veikt ik pēc 6</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1368">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>12 mēnešiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C87EEC2" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DF8876" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00677AA6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Nav zināma.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="0D3A0A24" w14:textId="6083BA14" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6CC8D679">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:5in;margin-top:.6pt;width:90.45pt;height:93.6pt;z-index:-251657216;mso-wrap-edited:f" wrapcoords="-188 0 -188 21418 21600 21418 21600 0 -188 0" o:allowincell="f" fillcolor="window">
+            <v:imagedata r:id="rId8" o:title=""/>
+            <w10:wrap type="tight" side="left"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1027" DrawAspect="Content" ObjectID="_1819607259" r:id="rId9"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai tableti precīzi un viegli sadalītu, novietot tableti ar dalījuma līniju uz augšu un spiest uz tabletes ar īkšķi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B82C459" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B36DFD" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088F4CDE" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C849ED6" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai tableti sadalītu divās daļās, turēt tabletes vienu pusi un spiest uz leju otru pusi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C3FEDE" w14:textId="77777777" w:rsidR="00B6460C" w:rsidRPr="00E57A7D" w:rsidRDefault="00B6460C" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t xml:space="preserve">as un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="003E4DDE" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E072D7" w14:textId="35AD2190" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc pārdozēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>var rasties</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tireotoksikoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pēc nelielas pārdozēšanas suņiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tireotoksikoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir retāk novērota blakusparādība, jo suņu organisms spēj </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>katabolizēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izvadīt vairogdziedzera hormonus. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>nejaušas norīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lielā devā</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsūkšanos iespējams mazināt, izraisot vemšanu un vien</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iekšķīgi </w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadot gan</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aktivēto ogli</w:t>
+      </w:r>
+      <w:r w:rsidR="005A217E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, gan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magnija sulfātu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A279A0" w14:textId="5DBC89B8" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="005A217E" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>3.9</w:t>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Šo veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āļu lietošana 4 nedēļas pēc kārtas, trīs līdz sešas reizes pārsniedzot marķējumā noteiktās sākuma devas veseliem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>eitireoīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem neizraisīja būtiskas klīniskās pazīmes, kuras varētu attiecināt uz </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu lietošanu. Vienreizēja pārdozēšana, kas 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6 reizes pārsniedz ieteikto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu devu, sunim nerada apdraudējumu un papildu rīcība nav nepieciešama. Hroniskas pārdozēšanas gadījumā teorētiski ir iespējamas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīniskās pazīmes, piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>polidipsija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>poliūrija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, elšana, svara zudums bez anoreksijas, tahikardija un/vai nervozitāte. Novērojot šīs pazīmes, nepieciešams veikt T</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijas novērtējumu serumā, lai apstiprinātu diagnozi un nekavējoties pārtraukt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. Tiklīdz klīnisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ir mazinājuš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s (pēc vairākām dienām vai nedēļām), vairogdziedzera hormonu deva ir izvērtēta un dzīvnieks ir pilnībā atveseļojies, var atsākt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošanu mazākā devā, rūpīgi novērojot dzīvnieka veselības stāvokli. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FF7522" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
         <w:tab/>
-        <w:t>Lietošanas veids un devas</w:t>
-[...26 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Hlk194480994"/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A0B31C" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BB9CB5" w14:textId="24FC4970" w:rsidR="006642B6" w:rsidRPr="00203AB1" w:rsidRDefault="006642B6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="009E65D4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2A0BC5" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="4F2B4D21" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77261AA0" w14:textId="6A841E21" w:rsidR="00C114FF" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76E5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00B76E5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>QH03AA01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4457AE" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD8649D" w14:textId="47A6C18C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07989183" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A04EEF" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farmakoloģiski </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir klasificēts kā hormonāls preparāts, kas aizstāj organismam trūkstošos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>endogēnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hormonus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C00EFE1" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFF6866" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek pārveidots par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>trijodtironīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šūnu procesos darbojas specifiskā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>liganda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">receptora mijiedarbībā ar šūnas kodolu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mitohondrijiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un plazmas membrānu. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mijiedarbība ar saistīšanās vietām izraisa pastiprinātu DNS transkripciju vai RNS modulāciju, tādējādi ietekmējot proteīnu sintēzi un enzīmu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1354ECD8" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0EE180" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vairogdziedzera hormoni darbojas dažādos šūnu procesos. Augošiem dzīvniekiem un cilvēkiem šie hormoni ir ārkārtīgi svarīgi normālai attīstībai, it īpaši centrālai nervu sistēmai. Vairogdziedzera hormonu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlabo bazālo šūnu vielmaiņu un skābekļa patēriņu, tādējādi praktiski ietekmējot visu orgānu sistēmu darbību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEF5DC4" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A204884" w14:textId="6B1F6208" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00AD1CEA">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B90B45C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E6CEEB" w14:textId="52A73C72" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Daļai suņu L-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastāvīgi vai nu labāk uzsūcās organismā un/vai tika no tā izvadīts lēnāk nekā citiem suņiem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls dienas deva ietekmē uzsūkšanās un eliminācijas ātrumu (liels uzsūkšanās ātrums/mazs eliminācijas ātrums mazas devas gadījumā un otrādi lielas devas gadījumā). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakokinētisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parametru mainīgums atsevišķiem suņiem ir ievērojams un, lai gan uzsūkšanos var ietekmēt barības klātbūtne, tiek uzskatīts, ka tās ietekme uz parametriem kopumā ir maza. Uzsūkšanās ir relatīvi lēna un nepilnīga: vairumā gadījumu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>maks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtība tiek sasniegta 1-5 stundās pēc iekšķīgas lietošanas; vidējā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>maks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtība dažādiem suņiem, lietojot vienādas devas, atšķiras vairāk nekā 3 reizes. Suņiem, kuri saņēmuši pareizas devas, maksimālais līmenis </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5E94">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>plazmā tuvojas vai nedaudz pārsniedz normāla T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmeņa augšējo robežvērtību un 12 stundu laikā pēc iekšķīgas lietošanas T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5E94">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plazmā parasti samazinās līdz zemākās normas robežas pusei. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izzušanas ātrums no</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5E94">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plazmas ir palēnināts. Lielu daļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzņem aknas. L-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saistās ar </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5E94">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plazmas proteīniem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lipoproteīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daļa no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas joda atbrīvošanās procesā tiek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>metabolizēta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par spēcīgāku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>trijodtironīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>). Joda atbrīvošanās process turpinās. Šiem metabolisma produktiem, kuros atbrīvots jods (izņemot T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), nepiemīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tireomimētiskā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitāte. Citi vairogdziedzera hormonu metabolisma ceļi ietver konjugāciju, veidojot šķīstošus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>glikuronīdus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sulfātus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ekskrēcijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar žulti vai urīnu, kā arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>jodotironīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> molekulas ētera saites šķelšanu. Suņiem vairāk nekā 50 % no dienā saražotā T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek zaudēts ar fekālijām. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezerves organismā, kas atrodas ārpus vairogdziedzera, tiek izvadītas un aizstātas aptuveni 1 dienas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18391A67" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587826FF" w14:textId="77777777" w:rsidR="00F93D53" w:rsidRDefault="00F93D53" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="59C43D7F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3DC958" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453C467E" w14:textId="70496F39" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF24B3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā iepakojumā: 2 gadi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34692BF0" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš sadalītai tabletei: 4 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E31C667" w14:textId="06722525" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00AF24B3" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>Ieteicamā minimālā deva ir 6,7 mg fipronila/kg ķ.</w:t>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26950AE7" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jebkuras neizlietotās tablešu daļas ievietot atpakaļ atvērtajā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>blistera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojumā un izlietot 4 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180AB4CF" w14:textId="1422F0FF" w:rsidR="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles iepakotas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>blisterī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006642B6">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>alumīnijs (20 µm) – PVC/PE/PVDC (250/30/90) balts</w:t>
+      </w:r>
+      <w:r w:rsidR="006642B6">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FC2525" w14:textId="77777777" w:rsidR="00D04F9F" w:rsidRPr="00203AB1" w:rsidRDefault="00D04F9F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC730CA" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Blisterī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 tabletes, kartona kastītē 5 vai 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>blisteri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, kartona kastītē 50 vai 250 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA7B7CD" w14:textId="1B84291A" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C53F9">
+        <w:t xml:space="preserve">lielumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var tikt izplatīti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D211A7E" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319F8CDA" w14:textId="148491F1" w:rsidR="009E667F" w:rsidRPr="00E57A7D" w:rsidRDefault="009E667F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk79763389"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> un 60 mg permetrīna/kg ķ.</w:t>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="50EB5678" w14:textId="77777777" w:rsidR="009E667F" w:rsidRPr="00E57A7D" w:rsidRDefault="009E667F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F7FC2F" w14:textId="77777777" w:rsidR="009E667F" w:rsidRPr="00E57A7D" w:rsidRDefault="009E667F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747A698E" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58306468" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FC7D88" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eurovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC2E993" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="237D7BB2" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B311B02" w14:textId="416FAC53" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V/MRP/18/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174AE5DF" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="2EA266E1" w:rsidR="00D65777" w:rsidRDefault="000051F0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00B21271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00B21271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00B21271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20028A24" w14:textId="77777777" w:rsidR="000051F0" w:rsidRDefault="000051F0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7A7012" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16421B68" w14:textId="23935BD4" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="006642B6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00241DCA">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C8D311" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5155FB1B" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00E57A7D" w:rsidRDefault="00B113B9" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECC5DA7" w14:textId="77777777" w:rsidR="007D695F" w:rsidRPr="00E57A7D" w:rsidRDefault="007D695F" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AAE1A4" w14:textId="77777777" w:rsidR="000051F0" w:rsidRPr="00E57A7D" w:rsidRDefault="000051F0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669F54AD" w14:textId="77777777" w:rsidR="000051F0" w:rsidRPr="00E57A7D" w:rsidRDefault="000051F0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="37F562F6" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62143426" w14:textId="2CE067A8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD0F516" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5714ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA89F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B6F3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887854D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4211B004" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A6983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE9B2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00241DCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00241DCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="67369414" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00241DCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00A90F17">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7503" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2193"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000B8A" w14:paraId="0E659733" w14:textId="77777777">
+      <w:tr w:rsidR="000F3AD6" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
         <w:trPr>
-          <w:trHeight w:val="271"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...118 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A66321A" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00172B3E">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1,5 - 4 kg</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="6D9D0096" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="00B76E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="3B2C5EF9" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00D47D99">
+          <w:p w14:paraId="5136F69E" w14:textId="15CE5206" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21271">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>240</w:t>
-[...463 lines deleted...]
-              <w:t>3600</w:t>
+              <w:t>KARTONA KASTĪTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78DA4CC6" w14:textId="7D8E631D" w:rsidR="00000B8A" w:rsidRDefault="00D47D99" w:rsidP="00AD086E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67899BD9" w14:textId="29F74DDA" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFA577C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FB0025" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1FFD">
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2565497F" w14:textId="350F5FD1" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="003C7EC5" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablete satur: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A6F8AB" w14:textId="77777777" w:rsidR="003C7EC5" w:rsidRDefault="003C7EC5" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E36A26" w14:textId="240FCF3A" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00A56BE4" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...27 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>583</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7EC5" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5635D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5635D" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...16 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7EC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C7EC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFB4CCD" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="77777777" w:rsidR="007318FE" w:rsidRPr="00E57A7D" w:rsidRDefault="007318FE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5294A333" w14:textId="77777777" w:rsidR="008B4703" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>50 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E53ADF5" w14:textId="0D8DAC9B" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>250 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A9E636" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2705A7E5" w14:textId="0F236332" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205C9318" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D8A36A" w14:textId="77777777" w:rsidR="00D5635D" w:rsidRDefault="00D5635D" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754580FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18850D" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E8EB31" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3849694E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C87214" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7678B4C9" w14:textId="6A238252" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="0056403A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C41F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5AA492" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35863BEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBD6AE6" w14:textId="3E869F48" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00CA1D27" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BAD93E" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Jebkuras neizlietotās tablešu daļas ievietot atpakaļ atvērtajā blistera iepakojumā un izlietot 4 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6415236E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD0CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04765B3B" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA85723" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6423B6B3" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4924DAD3" w14:textId="379130F1" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="25EBBCC7" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB5D5E3" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDB5D20" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43907189" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1760779A" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E848AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683E8BA0" w14:textId="580F5BDA" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eurovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659FB216" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7538C3C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C96D0D6" w14:textId="60438CEA" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V/MRP/18/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C57D8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462BCC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4126E559" w14:textId="1A81DB3B" w:rsidR="00203AB1" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB5D8F" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRDefault="00A9226B" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C43175" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53011CA0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639E1895" w14:textId="6ADDA695" w:rsidR="00001C44" w:rsidRPr="008E37A2" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UZ </w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAZA IZMĒRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIEŠĀ IEPAKOJUMA NORĀDĀM</w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ā INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3485FBC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13183C23" w14:textId="58A65E83" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21271">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BLISTERIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C7CB74" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D4F895" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5144FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2EE9D1" w14:textId="4FFFDCFE" w:rsidR="00365FA1" w:rsidRPr="00585042" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="51CCA790" w14:textId="25CDE03B" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC13417" w14:textId="31452C93" w:rsidR="00C114FF" w:rsidRDefault="00365FA1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...26 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="301D9049" wp14:editId="79351855">
-[...2 lines deleted...]
-            <wp:docPr id="882195825" name="Picture 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52AAB6A5" wp14:editId="7A2DBC0B">
+            <wp:extent cx="876300" cy="638175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="548212717" name="Picture 1" descr="A black silhouette of a dog&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Image 31"/>
-[...109 lines deleted...]
-                    <pic:cNvPr id="0" name="Image 29"/>
+                    <pic:cNvPr id="2" name="Picture 1" descr="A black silhouette of a dog&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="950658" cy="950658"/>
+                      <a:ext cx="876300" cy="638175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE29334" w14:textId="77777777" w:rsidR="00000B8A" w:rsidRDefault="00000B8A">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45CBBEBF" w14:textId="77777777" w:rsidR="00A21FBC" w:rsidRPr="00E57A7D" w:rsidRDefault="00A21FBC" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F826C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F39021" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED2FE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6753C307" w14:textId="18CEA22C" w:rsidR="00C114FF" w:rsidRDefault="00CA0CFD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sistēma pilēšanas novēršanai. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E66E1">
+        <w:t>Levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A56BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/tabletē</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577EA9ED" w14:textId="77777777" w:rsidR="00A21FBC" w:rsidRDefault="00A21FBC" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB2598A" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136DC507" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C5D14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD13B58" w14:textId="4A301FB1" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73747345" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00E57A7D" w:rsidRDefault="00F40449" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55770937" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A9533A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EAC684" w14:textId="77777777" w:rsidR="0058621D" w:rsidRPr="00E57A7D" w:rsidRDefault="0058621D" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B37566D" w14:textId="0C1496A0" w:rsidR="00203AB1" w:rsidRPr="00203AB1" w:rsidRDefault="00A21FBC" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203AB1" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A7E5C8" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B5D3BA" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EBA777" w14:textId="1F26EF44" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="0058331F">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="0058331F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634EF4E2" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00E57A7D" w:rsidRDefault="00951118" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139DD986" w14:textId="42F6B233" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9314"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AE99B6" w14:textId="0D1F1869" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9314"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 400 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4B9F27" w14:textId="7CF82B5D" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9314"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32257250" w14:textId="57A489F7" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9314"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C35F7D" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 800 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619F240D" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD7465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD4A098" w14:textId="66EEE3D8" w:rsidR="009D4EC0" w:rsidRDefault="00D86281" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125A052" w14:textId="77777777" w:rsidR="00D86281" w:rsidRPr="009D4EC0" w:rsidRDefault="00D86281" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2121CA80" w14:textId="2ACB7CC7" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86281">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viela</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86281">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28625DD4" w14:textId="1E15449B" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="00D86281" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>194</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00693483">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00693483" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B652E0" w14:textId="01A3CC33" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="00D86281" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>389</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00693483">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00693483" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>400</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D963271" w14:textId="5376A1ED" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="00276C33" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>583</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00693483">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00693483" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D86281">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1619F571" w14:textId="7643CB48" w:rsidR="009D4EC0" w:rsidRDefault="004160A1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>778</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00693483">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00693483" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D86281">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0EFC97" w14:textId="77777777" w:rsidR="00E45BB1" w:rsidRPr="009D4EC0" w:rsidRDefault="00E45BB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE9A219" w14:textId="21DA797A" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gandrīz balta, apaļa tablete ar brūniem </w:t>
+      </w:r>
+      <w:r w:rsidR="006642B6" w:rsidRPr="006642B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>plankumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>krustveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalījuma līniju un rievām sānos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FCA62C" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Tableti var sadalīt divās vai četrās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B9CED6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DBEE55" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8C5BD1" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11398AC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E82E4D8" w14:textId="597A7730" w:rsidR="003E4DDE" w:rsidRDefault="00E45BB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39EC2DE8" wp14:editId="34A9EE6E">
-            <wp:extent cx="1047750" cy="1038225"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28C1D484" wp14:editId="2F029AA1">
+            <wp:extent cx="876300" cy="638175"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="840342308" name="Picture 2"/>
+            <wp:docPr id="1460037982" name="Picture 2" descr="A black silhouette of a dog&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Image 28"/>
-[...12366 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 37"/>
+                    <pic:cNvPr id="2" name="Picture 1" descr="A black silhouette of a dog&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="957840" cy="957840"/>
+                      <a:ext cx="876300" cy="638175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62544469" w14:textId="77777777" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="002E66E1">
+    <w:p w14:paraId="4A3B612D" w14:textId="77777777" w:rsidR="00E45BB1" w:rsidRDefault="00E45BB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C0315F" w14:textId="77777777" w:rsidR="00693483" w:rsidRPr="00E57A7D" w:rsidRDefault="00693483" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EDBEFB" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nepietiekama vairogdziedzera hormonu ražošana) ārstēšanai suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5872ACD1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2F4696" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BB8B53" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot suņiem ar neārstētu virsnieru garozas mazspēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADCDE80" w14:textId="11C85465" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00832675">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aktīvo vielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00832675">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6597C7BE" w14:textId="77777777" w:rsidR="00EB457B" w:rsidRDefault="00EB457B" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4921C954" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BB7C6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D9FD0B" w14:textId="27DC93CC" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B72F246" w14:textId="2F94CFCF" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apstiprin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>āt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar atbilstošiem izmeklējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CD6935" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F354C5" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4A0AC4" w14:textId="01F1670B" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559689E8" w14:textId="77777777" w:rsidR="006642B6" w:rsidRPr="009D4EC0" w:rsidRDefault="006642B6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Tabletes ir aromatizētas. Lai novērstu nejaušu norīšanu, uzglabāt tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585FCD12" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls lietošana var veicināt novājinātas sirds pārslodzi, izraisot sirds mazspējas pazīmes paātrinātas vielmaiņas dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4B18EF" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņiem ar pavājinātu vairogdziedzera funkciju, kuri slimo ar virsnieru garozas mazspēju (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Adisona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimība), ir samazināta spēja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>metabolizēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli, un tādēļ ir paaugstināts pārdozēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">risks. Suņiem, kuriem vienlaikus ir virsnieru garozas mazspēja un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pirms ārstēšanas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli, ir nepieciešama stabilizācija ar glikokortikoīdu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>minerālkortikoīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapiju, lai novērstu strauju virsnieru krīzi. Pēc tam ir ieteicams atkārtot vairogdziedzera darbības pārbaudes testus un pakāpeniski uzsākt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls terapiju, sākot ar 25 % no parastās devas un palielinot devu par 25 % ik pēc divām nedēļām līdz optimālai stabilizācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52086A28" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pakāpeniska terapijas uzsākšana ieteicama arī suņiem ar citām slimībām; it īpaši suņiem ar sirds slimībām, cukura diabētu un nieru vai aknu slimībām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8BEC5A" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F354C5" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF708F2" w14:textId="250AAFB8" w:rsidR="00F354C5" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27F42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFA2641" w14:textId="2679FE8A" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Visas neizlietotās tablešu daļas ievieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atpakaļ atvērtajā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>blistera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojumā lietošanai nākamajā reizē. Pēc rīkošanās ar tabletēm mazgāt rokas. Grūtniecēm ar šīm veterinārajām zālēm rīkoties piesardzīgi. Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9A5EEF" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ārstam: šīs veterinārās zāles satur L-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>tiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāli augstā koncentrācijā, un to norīšana rada risku cilvēkiem, it īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261EF3FF" w14:textId="77777777" w:rsidR="002F6DAA" w:rsidRPr="00E57A7D" w:rsidRDefault="002F6DAA" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D404F1E" w14:textId="71BE3DEE" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248E7BC7" w14:textId="73B88EBC" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums kucēm grūsnības vai laktācijas laikā. Organismā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek ražots dabiski un vairogdziedzera hormoniem ir svarīga loma augļa attīstībā, it īpaši grūsnības pirmajā periodā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnības laikā var izraisīt tādas smagas komplikācijas kā augļa nāve un apgrūtināts perinatālais periods. Grūsnības laikā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>levotiroksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nātrija sāls uzturošo devu nepieciešams pielāgot. Tādēļ veterinārārstiem nepieciešams grūsnās kuces regulāri novērot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0" w:rsidDel="008009CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no apaugļošanās līdz vairākām nedēļām pēc dzemdībām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD18078" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="009D4EC0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informējiet savu veterinārārstu, ja plānojat izmantot suni vaislai vai kuce ir grūsna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727DD6E" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A61ACC" w14:textId="75386363" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B58DE" w14:textId="36DB7099" w:rsidR="007B5FA0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dažādas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vielas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var ietekmēt vairogdziedzera hormonu saistīšanos plazmā vai audos vai iedarboties uz vairogdziedzera hormonu vielmaiņu (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>barbiturāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>antacīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>anabolie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steroīdi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>diazepāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, furosemīds, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mitotāns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>fenilbutazons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>fenitoīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>propranolols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>salicilāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielās devās un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sulfonamīdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C976E3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C976E3" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstējot suņus, kas vienlaikus saņem vairākas zāles, jāņem vērā šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vielu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C976E3" w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Informējiet savu veterinārārstu, ja suns jau tiek ārstēts ar citām veterinārajām zālēm, jo tas var ietekmēt ārstēšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490E5D0" w14:textId="5329E2EC" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Estrogēni var palielināt vairogdziedzera hormonu nepieciešamību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CD07A5" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ketamīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt tahikardiju un hipertensiju dzīvniekiem, kuri saņem vairogdziedzera hormonus. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Levotiroksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastiprina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>kateholamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>simpatomimētiķu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbību. Pacientam ar iepriekš kompensētu hronisku sirds mazspēju, uzsākot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar vairogdziedzera hormoniem var būt nepieciešams palielināt sirds glikozīdu devu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AB2FCA" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipotireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem ar diabētu, ieteicama rūpīga diabēta kontroles uzraudzība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735532F8" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lielākajai daļai suņu, kas ilgstoši ikdienā saņem glikokortikoīdus lielās devās, raksturīga ļoti zema vai nenosakāma T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija serumā un T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtība zem normas robežām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5EDE3F" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B81046E" w14:textId="0F49C48E" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A42B60E" w14:textId="6998C7CD" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc pārdozēšanas var rasties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>toksicitātes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pazīmes, kas saistītas ar paaugstinātu vairogdziedzera hormona līmeni. Pēc nelielas pārdozēšanas suņiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>toksicitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir retāk novērota blakusparādība, jo suņu organisms spēj noārdīt un izvadīt vairogdziedzera hormonus. Vienreizēja pārdozēšana, kas 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>6 reizes pārsniedz ieteikto</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu devu, nerada apdraudējumu pat veselam sunim ar normālu vairogdziedzera funkciju un papildu darbība nav nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4F3ABC" w14:textId="0B906396" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nejaušas norīšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>lielā devā</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE46BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>uzsūkšanos iespējams mazināt, izraisot vemšanu un vien</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iekšķīgi </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadot gan</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aktivēto ogli</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, gan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magnija sulfātu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D1DAE" w14:textId="43F648AC" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hroniskas pārdozēšanas gadījumā teorētiski ir iespējamas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīniskās pazīmes, piemēram, pastiprinātas slāpes un bieža urinēšana, svara zudums, nemazinoties ēstgribai, paātrināta sirdsdarbība un/vai nervozitāte. Novērojot šīs pazīmes, nepieciešams veikt T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijas novērojumu serumā, lai apstiprinātu diagnozi un nekavējoties pārtraukt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>aizstājterapiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>. Tiklīdz klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ir mazinājuš</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>s (pēc vairākām dienām vai nedēļām), vairogdziedzera hormonu deva ir izvērtēta un dzīvnieks ir pilnībā atveseļojies, var atsākt</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanu mazākā devā, rūpīgi novērojot dzīvnieka veselības stāvokli. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BD5372" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="009D4EC0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā sazinieties ar savu veterinārārstu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F93DF61" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED69F8" w14:textId="1C062B2B" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407746DF" w14:textId="591A234A" w:rsidR="007B5FA0" w:rsidRPr="00203AB1" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D075837" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEF4426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BCAC1" w14:textId="1989B670" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5328AE05" w14:textId="2CDF4E71" w:rsidR="00C960CB" w:rsidRDefault="00C960CB" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD100D9" w14:textId="42B0FD65" w:rsidR="00C960CB" w:rsidRDefault="00C960CB" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4942" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3856"/>
+        <w:gridCol w:w="5100"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00561070" w:rsidRPr="003A7194" w14:paraId="11039E31" w14:textId="77777777" w:rsidTr="00363C49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411FDE73" w14:textId="77777777" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00561070" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA5B698" w14:textId="77777777" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00561070" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365AD6BC" w14:textId="729A269A" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00561070" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svara </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zudums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F55D3">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>polidipsija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00387C63">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (slāpju sajūtas pastiprināšanās)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>polifāgija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E140EE">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pārmērīga barības uzņemšana)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ECCB54" w14:textId="5AC8A94B" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00470AE0" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iperaktivitāte</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00561070" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uzbudinājums</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="784137F8" w14:textId="5F139329" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00470AE0" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="790D18DB" w14:textId="0D0181D6" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00470AE0" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hikardija</w:t>
+            </w:r>
+            <w:r w:rsidR="00E140EE">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (paātrināta sirdsdarbība)</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067F7BD4" w14:textId="0DDE9E7A" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00470AE0" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ol</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iūrija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E140EE">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pastiprināta urinācija)</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BE27A4" w14:textId="3072567C" w:rsidR="00561070" w:rsidRPr="003A7194" w:rsidRDefault="00470AE0" w:rsidP="00B76E5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>astiprinātas jutības reakcija</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nieze</w:t>
+            </w:r>
+            <w:r w:rsidR="00561070" w:rsidRPr="003A7194">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52D86896" w14:textId="2D6C9450" w:rsidR="00561070" w:rsidRDefault="00561070" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6DF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vairogdziedzera hormonu izraisītas blakusparādības parasti ir saistītas ar pārāk lielas devas lietošanu un atbilst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>, skatīt arī</w:t>
+      </w:r>
+      <w:r w:rsidR="0054227A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00470AE0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>sadaļu</w:t>
+      </w:r>
+      <w:r w:rsidR="0054227A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Īpaši brīdinājumi: Pārdozēšana”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53311177" w14:textId="77777777" w:rsidR="00561070" w:rsidRDefault="00561070" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6DF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nesamazinoties ēstgribai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456961C0" w14:textId="77777777" w:rsidR="00C960CB" w:rsidRPr="00E57A7D" w:rsidRDefault="00C960CB" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E7951F" w14:textId="5DF135F7" w:rsidR="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Atjaunojoties fiziskai aktivitātei, var atklāties vai pastiprināties citas veselības problēmas, piemēram,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>artrīts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E0496" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A77F531" w14:textId="7FDC925F" w:rsidR="00024482" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="005214BC" w:rsidRPr="00E67DBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:val="sv-SE" w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17CE9006" w14:textId="77777777" w:rsidR="00024482" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5E1F0F" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t>veid</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617644F3" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7666E89E" w14:textId="77777777" w:rsidR="00677AA6" w:rsidRPr="009D4EC0" w:rsidRDefault="00677AA6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113FFA11" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Ieteicamā levotiroksīna nātrija sāls sākuma deva ir 10 µg/kg ķermeņa svara, lietojot iekšķīgi ik pēc 12 stundām. Tā kā uzsūkšanās un vielmaiņa ir dažāda, var būt nepieciešams devu pielāgot, lai novērotu pilnīgu klīnisko atbildes reakciju. Sākotnējā deva un lietošanas biežums ir tikai sākuma punkts. Terapijai jābūt ļoti individualizētai un pielāgotai katra suņa vajadzībām, kā arī ārstēšana jāveic veterinārārsta uzraudzībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E692535" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C54397" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Levotiroksīna nātrija sāls uzsūkšanos suņa organismā var ietekmēt barības klātbūtne. Šī iemesla dēļ ikdienā ieteicams ievērot vienu un to pašu terapijas laiku un tā saistību ar barošanas reizēm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BEA975" w14:textId="4BE83149" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BB505F" w14:textId="54377DFA" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nosakot devu suņiem, kuru ķermeņa svars ir mazāks nekā 5 kg, lietot ceturto daļu no 200 μg tabletes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14FC4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14FC4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā. Šādi gadījumi rūpīgi jāuzrauga veterinārārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71070920" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F60ECE" w14:textId="0BE20391" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14FC4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14FC4" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>uzraudzītu ārstēšanas gaitu, plazmā var mērīt T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimālo līmeni (tieši pirms ārstēšanas) un maksimālās vērtības (apmēram trīs stundas pēc zāļu devas lietošanas). Suņiem, kuri saņēmuši pareizas devas, T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maksimālajai koncentrācijai plazmā jābūt normas augstākajās robežās (aptuveni no 30 līdz 47 nmol/l) un minimālajām vērtībām jābūt apmēram virs 19 nmol/l. Ja T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis neietilpst šajā intervālā, levotiroksīna nātrija sāls devu var pielāgot no 50 līdz 200 µg, izmantojot atbilstošā stipruma tabletes, līdz pacients sasniedzis klīniski eitireoīdu stāvokli un T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis serumā ir noteiktajās normas robežās. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmeni plazmā var atkārtoti noteikt divas nedēļas pēc devas maiņas, tomēr vienlīdz svarīgs faktors, nosakot individuālo devu, ir klīniskā veselības stāvokļa uzlabošanās, kam ir nepieciešamas četras līdz astoņas nedēļas. Sasniedzot optimālo aizstājterapijas devu, klīnisko un bioķīmisko rādītāju izvērtēšanu var veikt ik pēc 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B957A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00B957A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>12 mēnešiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56064481" w14:textId="77777777" w:rsidR="00C80401" w:rsidRDefault="00C80401" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C3EBE" w:rsidRPr="002C3EBE">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255E52F5" w14:textId="29A61B02" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00677AA6" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
-[...57 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="72232C97">
+          <v:shape id="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:391.4pt;margin-top:7.3pt;width:68.65pt;height:71.05pt;z-index:-251654144;mso-wrap-edited:f" wrapcoords="-188 0 -188 21418 21600 21418 21600 0 -188 0" o:allowincell="f" fillcolor="window">
+            <v:imagedata r:id="rId8" o:title=""/>
+            <w10:wrap type="tight" side="left"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1030" DrawAspect="Content" ObjectID="_1819607260" r:id="rId13"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344852BE" w14:textId="5AA5E745" w:rsidR="005C4058" w:rsidRPr="009D4EC0" w:rsidRDefault="005C4058" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai tableti precīzi un viegli sadalītu, novietot tableti ar dalījuma līniju uz augšu un spiest uz tabletes ar īkšķi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B0D6D" w14:textId="77777777" w:rsidR="005C4058" w:rsidRPr="009D4EC0" w:rsidRDefault="005C4058" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385EF699" w14:textId="003CBCCC" w:rsidR="005C4058" w:rsidRPr="009D4EC0" w:rsidRDefault="005C4058" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai tableti sadalītu divās daļās, turēt tabletes vienu pusi un spiest uz leju otru pusi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC2580" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E97974F" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154A69D5" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="00B21271" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21271">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav piemērojams</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sistēma pilēšanas novēršanai. </w:t>
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C95D4C0" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32274D73" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...208 lines deleted...]
-        </w:rPr>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB7C286" w14:textId="77777777" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
+    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D1A1B8" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38349044" w14:textId="77777777" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
-      <w:pPr>
+    <w:p w14:paraId="6D35D2D4" w14:textId="72B5F7CF" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="005C4058" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Uzglabāt </w:t>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virs </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
-        <w:t>blisteri</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="3469AA1F" w14:textId="1678A8E3" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidR="009D4EC0" w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E5F7B1" w14:textId="77777777" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Jebkuras neizlietotās tablešu daļas ievietot atpakaļ atvērtajā blistera iepakojumā un izlietot 4 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455C11B3" w14:textId="2FF3108E" w:rsidR="009D4EC0" w:rsidRPr="009D4EC0" w:rsidRDefault="009D4EC0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kartona kastītes un blistera pēc E</w:t>
+      </w:r>
+      <w:r w:rsidR="00746529">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Derīguma termiņš attiec</w:t>
+      </w:r>
+      <w:r w:rsidR="007B509A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s uz </w:t>
+      </w:r>
+      <w:r w:rsidR="007B509A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādītā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4EC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FB4449" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...66 lines deleted...]
-    <w:p w14:paraId="2831D888" w14:textId="65393595" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031C6C23" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="00E57A7D" w:rsidRDefault="0043320A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19363AA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A0744C" w14:textId="4A64BA20" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690447CA" w14:textId="77777777" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
-[...424 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0E9A46B4" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B02275" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B26CBEE" w14:textId="77777777" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6A32BE" w14:textId="615AA08D" w:rsidR="00024482" w:rsidRPr="00E57A7D" w:rsidRDefault="00024482" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Jautājiet savam veterinārārstam vai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49444B15" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C013660" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC084E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247D852A" w14:textId="77777777" w:rsidR="000051F0" w:rsidRPr="00E57A7D" w:rsidRDefault="000051F0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B75E0B" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33009202" w14:textId="77777777" w:rsidR="003E4DDE" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="7A61509A" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D512F">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEB034" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3FCEC4" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="007B5FA0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron flavour 200 mikrogramu tabletes suņiem V/MRP/18/0049</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEC231F" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="007B5FA0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron flavour 400 mikrogramu tabletes suņiem V/MRP/18/0050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670C4815" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="007B5FA0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron flavour 600 mikrogramu tabletes suņiem V/MRP/18/0051</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCB6FA" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRDefault="007B5FA0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Forthyron flavour 800 mikrogramu tabletes suņiem V/MRP/18/0052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B4618F" w14:textId="503D62EC" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E08D88A" w14:textId="0516EF30" w:rsidR="00885756" w:rsidRDefault="00885756" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles iepakotas blisterī </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31432">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>alumīnijs (20 µm) – PVC/PE/PVDC (250/30/90) balts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31432">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203AB1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476FAC03" w14:textId="77777777" w:rsidR="00885756" w:rsidRDefault="00885756" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45729D13" w14:textId="77777777" w:rsidR="00D458C0" w:rsidRPr="00D458C0" w:rsidRDefault="00D458C0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D458C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Blisterī 10 tabletes, kartona kastītē 5 vai 25 blisteri, kartona kastītē 50 vai 250 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5900B7FE" w14:textId="40F1CDB2" w:rsidR="00D458C0" w:rsidRPr="00D458C0" w:rsidRDefault="00D458C0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D458C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
       </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">lielumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D458C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var tikt izplatīti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CB4B01" w14:textId="77777777" w:rsidR="00203AB1" w:rsidRDefault="00203AB1" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500F5BBA" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461ABF60" w14:textId="71D6FFA7" w:rsidR="00D458C0" w:rsidRPr="00D458C0" w:rsidRDefault="00D458C0" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D458C0">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00677AA6">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D458C0">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6A42D1" w14:textId="77777777" w:rsidR="00C85C49" w:rsidRPr="00E57A7D" w:rsidRDefault="00C85C49" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50924349" w14:textId="77777777" w:rsidR="00C85C49" w:rsidRPr="00E57A7D" w:rsidRDefault="00C85C49" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
       <w:r>
-        <w:t>lielumi var tikt izplatīti.</w:t>
-[...118 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000569A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>).</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="536F8F70" w14:textId="77777777" w:rsidR="004B3E48" w:rsidRDefault="004B3E48" w:rsidP="004B3E48">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>16.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Kontaktinformācija</w:t>
-[...15 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEBE662" w14:textId="4BA97643" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00172B3E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>un par sērijas izlaidi atbildīgais ražotājs:</w:t>
-[...104 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>un kontaktinformācij</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3687">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3687">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="6D655F47" w14:textId="48091473" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eurovet Animal Health B</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED4223E" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Handelsweg 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505195B" w14:textId="71885801" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5531 AE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Bladel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0FAAADED" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76DAD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1FE1E" w14:textId="6FA7FEC5" w:rsidR="00DB468A" w:rsidRDefault="006C5AEF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5AEF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel.: +31 348 563 434</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2973E9FA" w14:textId="77777777" w:rsidR="006C5AEF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C5AEF" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AE8770" w14:textId="2AEFC1B0" w:rsidR="003841FC" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD086E">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2752A552" w14:textId="5008F53D" w:rsidR="00D76DAD" w:rsidRPr="00363C49" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Eurovet Animal Health B</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5FA0" w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C0F07E" w14:textId="77777777" w:rsidR="007B5FA0" w:rsidRPr="00363C49" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Handelsweg 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D0EDC" w14:textId="16A50A7D" w:rsidR="00D76DAD" w:rsidRPr="00363C49" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5531 AE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Bladel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C4FE01F" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F55C2B5" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4703"/>
+          <w:tab w:val="right" w:pos="9406"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681B4B21" w14:textId="54901515" w:rsidR="00D76DAD" w:rsidRPr="00363C49" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C49">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72959">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>d.d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72959">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719A2A42" w14:textId="36859EE5" w:rsidR="00D76DAD" w:rsidRPr="007B5FA0" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72959">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Svetonedeljska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72959">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>cesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00595B14" w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72959">
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Kalinovica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42541026" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="007B5FA0" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>10436 Rakov Potok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFC6A7B" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5FA0">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+        <w:t>Horvātija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478DC102" w14:textId="77777777" w:rsidR="00D76DAD" w:rsidRPr="00D76DAD" w:rsidRDefault="00D76DAD" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EEC15B" w14:textId="7B68A7C6" w:rsidR="003B5829" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>17.</w:t>
-[...24 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5829">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Papildu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93923">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-[...95 lines deleted...]
-        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5829">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637CA702" w14:textId="77777777" w:rsidR="003B5829" w:rsidRPr="00BB440B" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB440B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Dales Pharmaceuticals Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401FE7BF" w14:textId="77777777" w:rsidR="003B5829" w:rsidRPr="00BB440B" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB440B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Snaygill Industrial Estate, Keighley Road, Skipton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230A5312" w14:textId="77777777" w:rsidR="003B5829" w:rsidRPr="003B5829" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB440B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>North Yorkshire, BD23 2RW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5829">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...221 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5E21945B" w14:textId="77777777" w:rsidR="003B5829" w:rsidRPr="003B5829" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...44 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:r w:rsidRPr="003B5829">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Apvienotā Karaliste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EA9DB2" w14:textId="77777777" w:rsidR="003B5829" w:rsidRDefault="003B5829" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8E928E" w14:textId="77777777" w:rsidR="003841FC" w:rsidRPr="00E57A7D" w:rsidRDefault="003841FC" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055F98E4" w14:textId="77777777" w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidRDefault="005F346D" w:rsidP="00B76E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidSect="003837F1">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31383B9F" w14:textId="77777777" w:rsidR="009F5D1D" w:rsidRDefault="009F5D1D">
+    <w:p w14:paraId="4B820451" w14:textId="77777777" w:rsidR="00B46CE8" w:rsidRDefault="00B46CE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1752CC30" w14:textId="77777777" w:rsidR="009F5D1D" w:rsidRDefault="009F5D1D">
+    <w:p w14:paraId="6C76FBB7" w14:textId="77777777" w:rsidR="00B46CE8" w:rsidRDefault="00B46CE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BD4E65C" w14:textId="77777777" w:rsidR="002E66E1" w:rsidRPr="00AD086E" w:rsidRDefault="002E66E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000A0CD4">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B3A1A03" w14:textId="77777777" w:rsidR="002E66E1" w:rsidRPr="00AD086E" w:rsidRDefault="002E66E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="003E4DDE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D2C0C41" w14:textId="77777777" w:rsidR="009F5D1D" w:rsidRDefault="009F5D1D">
+    <w:p w14:paraId="4E3B702E" w14:textId="77777777" w:rsidR="00B46CE8" w:rsidRDefault="00B46CE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02EB58E1" w14:textId="77777777" w:rsidR="009F5D1D" w:rsidRDefault="009F5D1D">
+    <w:p w14:paraId="40F64533" w14:textId="77777777" w:rsidR="00B46CE8" w:rsidRDefault="00B46CE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
+    <w:lvl w:ilvl="0" w:tplc="5A6671DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64D006B0">
+    <w:lvl w:ilvl="1" w:tplc="99EED81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36F274B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63A8A9F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2D56C4BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C5B68FC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2F0A00C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98043E48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D9981AFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="532EA374">
+    <w:lvl w:ilvl="0" w:tplc="05AE56BC">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EA8EDD6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E3C47930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AF862E4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B1DA750E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0EF05572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53A42220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A5D43890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61E63332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -19842,457 +16847,457 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="D9982332">
+    <w:lvl w:ilvl="0" w:tplc="4FE0AF40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D690E6CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52B8E4D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7EDE8DA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50C86D8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="362234D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3D5E91CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5D4A4518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="007CD4D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="22406B24">
+    <w:lvl w:ilvl="0" w:tplc="1BD64A6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="823CCF12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A3AA5034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="290E476A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42B6C6B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DB3C07E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C6B81138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E1028F5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A81A9842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="4288DB20">
+    <w:lvl w:ilvl="0" w:tplc="A8BCBEE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E2849256">
+    <w:lvl w:ilvl="1" w:tplc="41CCC004">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13F4D550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="098A5D7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E74A7DDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D076DFE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25CC45C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C6A2B4AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="065A253A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -20426,170 +17431,170 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+    <w:lvl w:ilvl="0" w:tplc="4FDE5C52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52B6A764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4530B014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6BEA76AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F294BFBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39FCC098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3E46978E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C96018AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6F42BCEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20740,930 +17745,930 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
+    <w:lvl w:ilvl="0" w:tplc="31DE67F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B7942F60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CABC274C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EC8EC6FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E65AB702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5B541CC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55C4DBCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16483A70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3E3273C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
-    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+    <w:lvl w:ilvl="0" w:tplc="A36E31B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21FC10BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3070C994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DF68443A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E3C0F1E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4E7A06CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4CE2D25C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AB8471F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B3A451F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
+    <w:lvl w:ilvl="0" w:tplc="4E0C8AFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
+    <w:lvl w:ilvl="1" w:tplc="A5E49DF8">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DF58BCE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C9B26EF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0628862E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0CB8593A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9654BBB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1B447B18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A55686BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="D568B444">
+    <w:lvl w:ilvl="0" w:tplc="57805430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2E7834DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6A4099F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53A68B50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1AFEC24C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68D2BE0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98E65B62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="127A3BCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3C1EC2C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+    <w:lvl w:ilvl="0" w:tplc="82AA2D12">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5C1629F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A3D83BE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B1A6A87C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="314A6646" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10669B70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A21A5CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43A21D82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="859A0842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+    <w:lvl w:ilvl="0" w:tplc="82DA469A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F2C2AD52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AEF43B3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0DBC3618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="953229EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C6AC2BEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36CEE4C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2434328E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CB228BF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+    <w:lvl w:ilvl="0" w:tplc="465A4876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6B865864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4E5483D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D384F80C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92729BBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="505C4C34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ED3CD34E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EE946BF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="563E0240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
@@ -21681,262 +18686,262 @@
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
-    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+    <w:lvl w:ilvl="0" w:tplc="3BE2ACE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7EB20490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8B628FC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F2CC24F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A34E7648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="339AFB2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8E40CF2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5E92A0C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6794F2D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7934419A">
+    <w:lvl w:ilvl="0" w:tplc="55D8C7CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91E210CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E78C9004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5A9A2256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A76C5A3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F670CA2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="00C26606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5980FE94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3F96D182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22128,486 +19133,486 @@
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
+    <w:lvl w:ilvl="0" w:tplc="161A2604">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C5D886D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5CCA19C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90B63A20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56EE8234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ACE2D994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9ADEAEBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27C2CA5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="362470B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+    <w:lvl w:ilvl="0" w:tplc="34FE5216">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6754858E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14E03230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E02C90D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7AF6C024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D436CD7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="00CE3D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0574A25C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="493ACA02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5C3D80"/>
-    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
+    <w:lvl w:ilvl="0" w:tplc="09102916">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B136D07A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5BFAE5AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F482C22E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="07A80050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38BE3E74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="585A09C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28CED838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97087616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
-    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
+    <w:lvl w:ilvl="0" w:tplc="4E6E4DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
+    <w:lvl w:ilvl="1" w:tplc="749E3B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CCA45AB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2020ACDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9B4AD782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="191EFC04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EF9CC69C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FC9C8F52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C97C34C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22719,378 +19724,1493 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="228394082">
+  <w:num w:numId="1" w16cid:durableId="1947692413">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1865896354">
+  <w:num w:numId="2" w16cid:durableId="1797134900">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="440347508">
+  <w:num w:numId="3" w16cid:durableId="1596746079">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1050029867">
+  <w:num w:numId="4" w16cid:durableId="523246571">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1769110207">
+  <w:num w:numId="5" w16cid:durableId="171073709">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1719159565">
+  <w:num w:numId="6" w16cid:durableId="1443844002">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="147673934">
+  <w:num w:numId="7" w16cid:durableId="813527490">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="72777379">
+  <w:num w:numId="8" w16cid:durableId="124659233">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1207572373">
+  <w:num w:numId="9" w16cid:durableId="403720172">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1044525133">
+  <w:num w:numId="10" w16cid:durableId="541868712">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="313989306">
+  <w:num w:numId="11" w16cid:durableId="979457198">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2037533995">
+  <w:num w:numId="12" w16cid:durableId="849567898">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="920137232">
+  <w:num w:numId="13" w16cid:durableId="2137524281">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="700782629">
+  <w:num w:numId="14" w16cid:durableId="681277296">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1188638616">
+  <w:num w:numId="15" w16cid:durableId="2078240554">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1177647472">
+  <w:num w:numId="16" w16cid:durableId="601030913">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="654188568">
+  <w:num w:numId="17" w16cid:durableId="700473043">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="608658647">
+  <w:num w:numId="18" w16cid:durableId="415055546">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="344138707">
+  <w:num w:numId="19" w16cid:durableId="239679355">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="164975235">
+  <w:num w:numId="20" w16cid:durableId="278151368">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="404884586">
+  <w:num w:numId="21" w16cid:durableId="575554409">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1365474831">
+  <w:num w:numId="22" w16cid:durableId="1596597956">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="458837894">
+  <w:num w:numId="23" w16cid:durableId="1912888502">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="10836778">
+  <w:num w:numId="24" w16cid:durableId="1428232860">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1428578178">
+  <w:num w:numId="25" w16cid:durableId="33582212">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1707681011">
+  <w:num w:numId="26" w16cid:durableId="308484272">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="469784157">
+  <w:num w:numId="27" w16cid:durableId="232859442">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="448429625">
+  <w:num w:numId="28" w16cid:durableId="1690176090">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1657565006">
+  <w:num w:numId="29" w16cid:durableId="1005396428">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="2114787475">
+  <w:num w:numId="30" w16cid:durableId="997851208">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="840241826">
+  <w:num w:numId="31" w16cid:durableId="149836637">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1997955628">
+  <w:num w:numId="32" w16cid:durableId="1500652331">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1038897604">
+  <w:num w:numId="33" w16cid:durableId="1307934541">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="737022144">
+  <w:num w:numId="34" w16cid:durableId="690834563">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1952546782">
+  <w:num w:numId="35" w16cid:durableId="153032533">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="177088917">
+  <w:num w:numId="36" w16cid:durableId="782114962">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="777870456">
+  <w:num w:numId="37" w16cid:durableId="1624649016">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="365373176">
+  <w:num w:numId="38" w16cid:durableId="1092510899">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1823159847">
+  <w:num w:numId="39" w16cid:durableId="932320513">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1232808661">
+  <w:num w:numId="40" w16cid:durableId="968628996">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00000B8A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00D47D99"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00004427"/>
+    <w:rsid w:val="00004B70"/>
+    <w:rsid w:val="000051F0"/>
+    <w:rsid w:val="00005A59"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024482"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00051437"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="0005327C"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00057C3C"/>
+    <w:rsid w:val="00060150"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0009230C"/>
+    <w:rsid w:val="00092877"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D4D4A"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E1422"/>
+    <w:rsid w:val="000E179C"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E2400"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F3AD6"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="001378A5"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="001474CD"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00184B75"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00194FDB"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A19DB"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E0811"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="00203AB1"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="00221352"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="00241DCA"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00244A13"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251054"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00276C33"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A6D05"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C0D65"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F4C2E"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00330A67"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="00331FE4"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="0034082B"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00363C49"/>
+    <w:rsid w:val="00365FA1"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="003804A5"/>
+    <w:rsid w:val="00380980"/>
+    <w:rsid w:val="00382285"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="00387C63"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00395D93"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5829"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003C7EC5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E4DDE"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="004160A1"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00420940"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="004262AF"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004551A4"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00470AE0"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6070"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D01EB"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E1368"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00501051"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00510ED6"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="005214BC"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="0054227A"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00553F4C"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00561070"/>
+    <w:rsid w:val="00561C9E"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056403A"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="0058331F"/>
+    <w:rsid w:val="00584407"/>
+    <w:rsid w:val="00585042"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="00592023"/>
+    <w:rsid w:val="00595B14"/>
+    <w:rsid w:val="005A217E"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005C4058"/>
+    <w:rsid w:val="005D263E"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F23F7"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128BD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00634475"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640BC2"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="006548F8"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="006642B6"/>
+    <w:rsid w:val="006646EF"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="00677AA6"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693483"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C49C2"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5AEF"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D0B64"/>
+    <w:rsid w:val="006D1231"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="006F60D6"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="0072741F"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00733828"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00746529"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="00766BD7"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B509A"/>
+    <w:rsid w:val="007B5FA0"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C2D3D"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C61F9"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D695F"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F5E94"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="00814FA4"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="00832675"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00847C94"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00866E50"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00885756"/>
+    <w:rsid w:val="008859EA"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="0088769D"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A013C"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008B4703"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00915C70"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="0092506C"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00942371"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00957299"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973D1B"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009925E8"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6C8F"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C1424"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D4EC0"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009D6A4C"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E65D4"/>
+    <w:rsid w:val="009E667F"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E7227"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A176BD"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A21FBC"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A314EA"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A5069E"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A56BE4"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A60843"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A90F17"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AA3446"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC3A24"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD2488"/>
+    <w:rsid w:val="00AD38FB"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD592D"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF24B3"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B438E8"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B46CE8"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B61CCC"/>
+    <w:rsid w:val="00B6460C"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B76E5E"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B957A8"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD719F"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C136A0"/>
+    <w:rsid w:val="00C1474F"/>
+    <w:rsid w:val="00C14FC4"/>
+    <w:rsid w:val="00C15E49"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C20BED"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C2595B"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C35F7D"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47205"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C55D42"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C85C49"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00C960CB"/>
+    <w:rsid w:val="00C976E3"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA0B75"/>
+    <w:rsid w:val="00CA0CFD"/>
+    <w:rsid w:val="00CA1D27"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC257A"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4A1B"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D0272C"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D04F9F"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D16C12"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D37DA2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D458C0"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D5635D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D66A51"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D70215"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D76DAD"/>
+    <w:rsid w:val="00D80C13"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D86281"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D93923"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E140EE"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E219C3"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E31432"/>
+    <w:rsid w:val="00E36DE6"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E45BB1"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EA0BEF"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB4EE5"/>
+    <w:rsid w:val="00EB5097"/>
+    <w:rsid w:val="00EB665A"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE0F78"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE1E94"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE46BA"/>
+    <w:rsid w:val="00EE5C7A"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F0493A"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F21FC9"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F5262C"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F54811"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F60899"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62C38"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F80CF6"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F91BE1"/>
+    <w:rsid w:val="00F93D53"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB4614"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1031"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E75152E"/>
+  <w14:docId w14:val="0877CCCA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C1CC89A9-1EF8-4943-A9EB-B61CA26DE78A}"/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:uiPriority="99"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -23263,59 +21383,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
@@ -23354,52 +21470,50 @@
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
@@ -23486,52 +21600,50 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
@@ -23545,52 +21657,50 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
@@ -23604,61 +21714,58 @@
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
     <w:name w:val="Body Text 2_0"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
@@ -23782,584 +21889,496 @@
     <w:name w:val="AHeader 3 abc"/>
     <w:basedOn w:val="AHeader2abc"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1701"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
         <w:tab w:val="num" w:pos="3600"/>
       </w:tabs>
       <w:ind w:left="3600" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00145D34"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
     <w:name w:val="Bullets (Agency)"/>
     <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
     <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
     <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00414E19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...76 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00203AB1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...41 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv@zoovet.eu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24622,82 +22641,305 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB9C2EAA-A019-4EAA-BE5F-F0FCE8F35659}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>29818</Characters>
+  <Pages>18</Pages>
+  <Words>3317</Words>
+  <Characters>23814</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>198</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Effitix, INN-fipronil/permethrin</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34110</CharactersWithSpaces>
+  <CharactersWithSpaces>27077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>c82db273-5357-4d3b-bfaf-9c4c1506d878</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>17/12/2024 13:11:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>veterinary-product-information-qrd-templates_lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/20 V- template revision - v. 9.1 (December 2024)/05 Currently published template v.9.1 (December 2024)/02 All languages template published/02 Language template CLEAN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
 </Properties>
 </file>