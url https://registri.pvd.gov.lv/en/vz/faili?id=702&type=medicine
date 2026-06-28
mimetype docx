--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,13782 +1,15875 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5CAC8C30" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...241 lines deleted...]
-    <w:p w14:paraId="1F234D3D" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2856EA30" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...10 lines deleted...]
-    <w:p w14:paraId="296302CA" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F3EF02" w14:textId="6564E929" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6124CCE8" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="5BD5CE6D" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="413B1CFC" w14:textId="71437B42" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00342DBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="7417FD27" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="2F365D40" w:rsidR="00C114FF" w:rsidRDefault="00513BA9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0AC3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Insistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums injekcijām suņiem un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6E48F2" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="00E57A7D" w:rsidRDefault="00513BA9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757B814" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...29 lines deleted...]
-    <w:p w14:paraId="4492CB34" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6250699C" w14:textId="5124C67C" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="001C0AC3" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="00513BA9" w:rsidRPr="008D264D">
+        <w:t>ml sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00513BA9">
+        <w:t>tur</w:t>
+      </w:r>
+      <w:r w:rsidR="00513BA9" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F0728B" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4067156A" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8A64B4" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="4DAD51F5" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
         <w:tab/>
-      </w:r>
-[...140 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+        <w:t>10 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2E04AA" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">(atbilst 8,9 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3975AD5F" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7288F784" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="right" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="008D264D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C937784" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C8B98A3" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="4524"/>
+        <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A797E" w14:paraId="3CE27536" w14:textId="77777777">
+      <w:tr w:rsidR="00723F6A" w14:paraId="3A8E4C8A" w14:textId="77777777" w:rsidTr="00CC58A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5FFFBB" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="626B5E62" w14:textId="0761B87D" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Palīgvielu</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C10C625" w14:textId="59C135A7" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvantitatīvais sastāvs, ja šī informācija ir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>būtiska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A797E" w14:paraId="562A8A20" w14:textId="77777777">
+      <w:tr w:rsidR="00723F6A" w14:paraId="0788E9C3" w14:textId="77777777" w:rsidTr="00CC58A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B76F02" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="001B0E79" w14:textId="7427E6F8" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>Metilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D264D">
+              <w:t xml:space="preserve"> (E218)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2906DE3F" w14:textId="06D53E6C" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723F6A" w14:paraId="1B4F8763" w14:textId="77777777" w:rsidTr="00CC58A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7C9BA8" w14:textId="785C8DEF" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>Propilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096C5041" w14:textId="4D4615B3" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723F6A" w14:paraId="0A940A16" w14:textId="77777777" w:rsidTr="00CC58A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5509962A" w14:textId="1C3C3DEC" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laktozes </w:t>
+              <w:t>Nātrija hlorīds</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00465A3E">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>monohidrāts</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD2A1BF" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A797E" w14:paraId="13E67690" w14:textId="77777777">
+      <w:tr w:rsidR="00723F6A" w14:paraId="373B609E" w14:textId="77777777" w:rsidTr="00CC58A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3901C4C4" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="6C539E78" w14:textId="4E2035F0" w:rsidR="00723F6A" w:rsidRPr="00723F6A" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723F6A">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nātrija hidroksīds</w:t>
+            </w:r>
+            <w:r w:rsidR="00465A3E">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00465A3E">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00465A3E">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B049E7">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pielāgošanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00465A3E">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF34F70" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723F6A" w14:paraId="7F8ABD51" w14:textId="77777777" w:rsidTr="00CC58A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF65A92" w14:textId="44C222A9" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kukurūzas ciete</w:t>
+              <w:t>Sāls</w:t>
+            </w:r>
+            <w:r w:rsidR="00B049E7">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kābe</w:t>
+            </w:r>
+            <w:r w:rsidR="00907CA8">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00907CA8">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00907CA8">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B049E7">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pielāgošanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00907CA8">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005A797E" w14:paraId="5B64D1A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5F203F" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="34FD96B0" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A797E" w14:paraId="0DFD998B" w14:textId="77777777">
+      <w:tr w:rsidR="00723F6A" w14:paraId="1C05E8A7" w14:textId="77777777" w:rsidTr="00CC58A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45CABE91" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="29C2C2C7" w14:textId="414335A8" w:rsidR="00723F6A" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
             <w:pPr>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nātrija </w:t>
+              <w:t>Ūdens injekcijām</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005A797E" w14:paraId="4FEEF1EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F82D4E" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="2FB709F6" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00E57A7D" w:rsidRDefault="00723F6A" w:rsidP="00CC58A4">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...78 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58A0CE3C" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...56 lines deleted...]
-    <w:p w14:paraId="1F7DAD95" w14:textId="3DC48032" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="74873E54" w14:textId="77777777" w:rsidR="00513BA9" w:rsidRPr="008D264D" w:rsidRDefault="00513BA9" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3B657B" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRPr="00B13DE3" w:rsidRDefault="00723F6A" w:rsidP="00723F6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzidrs, bezkrāsains līdz gaiši dzeltens šķīdums. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F059F1" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00513BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F511C5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3378E33A" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="3FB20774" w14:textId="056F50E3" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2BD4CFBF" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
+    <w:p w14:paraId="34C918CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE5700F" w14:textId="65360C9E" w:rsidR="00445920" w:rsidRPr="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445920">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi un kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B049E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2308E683" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="338ADE3A" w14:textId="0E5BA81F" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t xml:space="preserve">katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B46FB">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01178164" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t>Analgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCB8888" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t>Premedikācijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t xml:space="preserve"> pirms vispārējās anestēzijas vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t>neiroleptanalgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t xml:space="preserve"> kombinācijā ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t>neiroleptiskām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445920">
+        <w:t xml:space="preserve"> zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055430F8" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...36 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
-[...448 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ADCC1A" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...93 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8804B3" w14:textId="66B88B81" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00B049E7">
+        <w:t>jebkuru n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>o palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19292F08" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar progresējošu elpošanas mazspēju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFDFDE0" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Nelietot dzīvniekiem ar smagiem aknu un nieru darbības traucējumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559C8246" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
-[...24 lines deleted...]
-    <w:p w14:paraId="31D41E7F" w14:textId="6A7EF56B" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+    <w:p w14:paraId="2D61357E" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="1A64F03E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A2CDBF" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3902A6C7" w14:textId="77777777" w:rsidR="00723F6A" w:rsidRDefault="00723F6A" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10398638" w14:textId="6EBD9BA2" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dažādas i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ndividuālā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> atbildes reakcija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00390DBF">
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00390DBF">
+        <w:t>metadonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00390DBF" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dēļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00723F6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13A34">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> regulār</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1BFD">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>novēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, lai nodrošinātu pietiekamu </w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">visu vēlamo iedarbības laiku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DEBF3B" w14:textId="5A3F43A9" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Pirms šo veterināro zāļu lietošanas vei</w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>kt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>piln</w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> izmeklēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415AE658" w14:textId="481395FE" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Kaķiem </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zīlītes paplašināšanos var novērot ilgi pēc analgētiskās iedarbības izzušanas, tāpēc tas nav pietiekams rādītājs, lai novērtētu ievadītās devas klīnisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00497267">
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57438261" w14:textId="590884D3" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Blusas ir starpsaimnieki vienam no visbiežāk sastopamākajiem lenteņu veidiem — </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="0398931A" w14:textId="2399FC70" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+        <w:t>Greihaundiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> var būt nepieciešama lielāka deva nekā citu šķirņu suņiem, lai sasniegtu efektīvu </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5B0C">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu līmeni </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">plazmā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EF42DA" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="42DA334F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4FEF37" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="52F78113" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92BC9">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="32E1608F" w14:textId="2E371EB0" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Īpaši piesardzības pasākumi</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0076247B">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> drošai lietošanai </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve"> drošai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="0076247B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>šanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465A3E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00300CEA">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69537B8D" w14:textId="005434B2" w:rsidR="005A797E" w:rsidRDefault="00673A11">
-[...47 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0B420E04" w14:textId="58F7F0D4" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons dažkārt var izraisīt elpošanas nomākumu un, tāpat kā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> cit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>opioīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>, ievērot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">piesardzību, ārstējot dzīvniekus ar elpošanas funkciju traucējumiem vai dzīvniekus, kuri saņem zāles, kas var izraisīt elpošanas nomākumu. Lai nodrošinātu drošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00723F6A">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu lietošanu, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3ECA">
+        <w:t xml:space="preserve">regulāri novērot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3ECA">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3ECA">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, ieskaitot sirdsdarbības un elpošanas biežuma novērtēšanu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00206E8C" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773DA216" w14:textId="55ACAF38" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Tā kā metadons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metabolizē</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> aknās, dzīvniekiem ar aknu darbības traucējumiem var būt izmainīta </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5B0C">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">darbības intensitāte un ilgums. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12800CCC" w14:textId="31CF9800" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Nieru, sirds vai aknu darbības traucējumu vai šoka gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="00723F6A">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu lietošanas risks var paaugstināties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5577B810" w14:textId="0FFD6162" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="002E3ECA" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav pierādīts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> drošums s</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">uņiem līdz 8 nedēļu vecumam un kaķiem līdz 5 mēnešu vecumam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDD225D" w14:textId="068D96B7" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Opioīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3ECA">
+        <w:t xml:space="preserve">iedarbība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">galvas traumas gadījumā ir atkarīga no traumas veida un smaguma pakāpes, kā arī no nodrošinātā elpošanas funkciju uzturēšanas veida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7C40D8" w14:textId="2552ED66" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="002E3ECA" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav pilnībā izvērtēts šo veterināro zāļu drošums k</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>aķiem ar klīniskiem veselības traucējumiem. Uzbudinājuma riska dēļ kaķiem</w:t>
+      </w:r>
+      <w:r w:rsidR="004835C2">
+        <w:t xml:space="preserve"> šīs veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> zāles atkārtoti ievadīt uzmanīgi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD09070" w14:textId="64C4ED75" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00273B8F" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietot šīs veterinārās zāles tikai pēc ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>rstējoš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> veterinārārst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0042594F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>ieguvuma un riska attiecība</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> izvērtēšana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B41D6CD" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DA6692" w14:textId="2D93FF7F" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0076247B">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ievada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="008D264D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veterinārās zāles </w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve"> veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="0076247B">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>dzīvniekiem:</w:t>
-[...111 lines deleted...]
-        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36115">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609D9853" w14:textId="2ED47EE7" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="0076247B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons var izraisīt elpošanas nomākumu pēc saskares ar ādu vai nejaušas pašinjicēšanas. Izvairīties no </w:t>
+      </w:r>
+      <w:r w:rsidR="0042594F">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>saskares ar ādu, acīm un muti un, rīkojoties ar šīm veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="009521C5">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> necaurlaidīg</w:t>
+      </w:r>
+      <w:r w:rsidR="009521C5">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="009521C5">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>. Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2029">
+        <w:t xml:space="preserve"> notikusi nejauša saskare ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ādu vai nokļūšana acīs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2029">
+        <w:t xml:space="preserve">skarto vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">skalot ar lielu daudzumu ūdens. Novilkt notraipīto apģērbu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E98537" w14:textId="20543C82" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00A45218">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7790">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7790">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> no saskares ar šīm veterinārajām zālēm. Metadons var </w:t>
+      </w:r>
+      <w:r w:rsidR="00296D1E">
+        <w:t>veicināt nedzīvi dzimušu bērnu risku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Grūtniecēm </w:t>
+      </w:r>
+      <w:r w:rsidR="00296D1E">
+        <w:t>ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidR="00296D1E" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35322">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>rīkoties ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A85962" w14:textId="5AA1FD79" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00A45218">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ja notikusi nejauša pašinjicēšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam, bet NEVAD</w:t>
+      </w:r>
+      <w:r w:rsidR="0076247B">
+        <w:t>Ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">T TRANSPORTLĪDZEKLI, jo var iestāties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279EC9A" w14:textId="3397589F" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00A45218">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00732779">
+        <w:t>rstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>: metadons ir opioīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, kura toksiskā iedarbība var radīt klīnisku ietekmi, ieskaitot elpošanas nomākumu vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>apnoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, hipotensiju un komu. Elpošanas nomākuma gadījumā uzsākt kontrolētu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52FD6">
+        <w:t>ventilāciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Simptomu novēršanai ieteicams lietot opioīdu antagonistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD25DEA" w14:textId="2593BA03" w:rsidR="005A797E" w:rsidRDefault="00673A11">
-[...143 lines deleted...]
-    <w:p w14:paraId="67D22CC3" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="619D868D" w:rsidR="00F04CA9" w:rsidRDefault="00732779" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="02792C52" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C9E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B5F8B7" w14:textId="2921B979" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225C62A0" w14:textId="77777777" w:rsidR="00732779" w:rsidRPr="00E57A7D" w:rsidRDefault="00732779" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Blakusparādības</w:t>
-[...23 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRDefault="00295140" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66340FFE" w14:textId="4C62E0E7" w:rsidR="00732779" w:rsidRPr="00FF79D0" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk188482021"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF79D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4389"/>
+        <w:gridCol w:w="4672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A797E" w14:paraId="14AEC22E" w14:textId="77777777">
+      <w:tr w:rsidR="00732779" w14:paraId="5C960F7E" w14:textId="77777777" w:rsidTr="00A731B8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="2422" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA35D5B" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="72D88FE2" w14:textId="77777777" w:rsidR="00732779" w:rsidRPr="00E57A7D" w:rsidRDefault="00732779" w:rsidP="00732779">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>Ļoti bieži</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6CC5A0" w14:textId="7914C7EF" w:rsidR="00732779" w:rsidRPr="006414D3" w:rsidRDefault="00732779" w:rsidP="00732779">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>(&gt;1 dzīvniekam</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>10 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2578" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6803D" w14:textId="67EE6649" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ļoti reti</w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>lpošanas nomākums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3941643F" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="13D27A68" w14:textId="502F884E" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>ūpu laizīšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039339B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, patvaļīga </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>defekācija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70C58">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00053C9E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70C58">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="1CAF85DA" w14:textId="0DDCEA10" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="0CAE9DE2" w14:textId="3BBD8BDD" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Vemšana, </w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uzbudinājums</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4441 lines deleted...]
-            <w:r w:rsidRPr="00B92BC9">
+            <w:r w:rsidRPr="0039339B">
               <w:rPr>
-                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">UZ ĀRĒJĀ IEPAKOJUMA </w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>, v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zāc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039339B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47330537" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00607A98">
+          <w:p w14:paraId="21EBA020" w14:textId="78E609E1" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ācija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70C58">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0B5BFAE1" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+          <w:p w14:paraId="676AA7DE" w14:textId="4A8CE92F" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B92BC9">
+            <w:r>
               <w:rPr>
-                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kastīte</w:t>
+              <w:t>Mi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>āze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70C58">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009521C5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pastiprināta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jutība pret sāpēm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B6CAFD" w14:textId="226784DD" w:rsidR="00732779" w:rsidRPr="002E1D11" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pertermi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70C58">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AD91368" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00607A98">
-[...559 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="3F51E323" w14:textId="5DC55178" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visas reakcijas bija pārejošas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43839BFE" w14:textId="1ADA898B" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17808DA8" w14:textId="77777777" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F11C79" w14:textId="77777777" w:rsidR="00B52FD6" w:rsidRDefault="00B52FD6" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AE2D3E" w14:textId="77777777" w:rsidR="00B52FD6" w:rsidRDefault="00B52FD6" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE4EE7A" w14:textId="5829C1A2" w:rsidR="00732779" w:rsidRPr="00FF79D0" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1168 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF79D0">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1092 lines deleted...]
-          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...195 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...1574 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4389"/>
+        <w:gridCol w:w="4672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A797E" w14:paraId="4C0C56DA" w14:textId="77777777">
+      <w:tr w:rsidR="00732779" w14:paraId="1A07B05E" w14:textId="77777777" w:rsidTr="00A731B8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="2422" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="075D0E23" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="3763A192" w14:textId="77777777" w:rsidR="00732779" w:rsidRPr="00E57A7D" w:rsidRDefault="00732779" w:rsidP="00732779">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>Ļoti bieži</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65AEEE5D" w14:textId="043A2021" w:rsidR="00732779" w:rsidRPr="006414D3" w:rsidRDefault="00732779" w:rsidP="00732779">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>(&gt;1 dzīvniekam</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>10 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2578" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FB48D8" w14:textId="7FFC76CF" w:rsidR="00732779" w:rsidRDefault="00EF516E" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ļoti reti</w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>lpošanas nomākums</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE046C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>so</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>šana</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ne</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779" w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>regul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779" w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a elpošana</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F4142F" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="7D263EE3" w14:textId="4958B366" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rad</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ardi</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="09B6FCC9" w14:textId="1265F066" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+          <w:p w14:paraId="3F47820E" w14:textId="22A228D9" w:rsidR="00732779" w:rsidRPr="0039339B" w:rsidRDefault="00EF516E" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>ūpu laizīšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039339B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hi</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pers</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779" w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aliv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ācija</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patvaļīga </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D264D">
+              <w:t>defekācija</w:t>
+            </w:r>
+            <w:r w:rsidR="00732779">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355519BF" w14:textId="32AE05FE" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zāc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC972E1" w14:textId="5B8EFB78" w:rsidR="00732779" w:rsidRPr="0039339B" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>potermi</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7748E7F1" w14:textId="297E3D4D" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26822">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ācija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039339B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F71052" w14:textId="2896BF35" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trīce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF516E" w:rsidRPr="008D264D">
+              <w:t>fiksēts skatiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B39F8BA" w14:textId="77777777" w:rsidR="00732779" w:rsidRPr="006414D3" w:rsidRDefault="00732779" w:rsidP="00CC58A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="106CCD01" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...51 lines deleted...]
-    <w:p w14:paraId="7AC80C1F" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="3405D3DA" w14:textId="568D5EEC" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visas reakcijas bija pārejošas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9D1388" w14:textId="4CDB4853" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B03313B" w14:textId="13728626" w:rsidR="00732779" w:rsidRDefault="00732779" w:rsidP="00732779">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF516E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dažkārt pirmajā stundā pēc deva</w:t>
+      </w:r>
+      <w:r w:rsidR="00465A3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s ievadīšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7113FEF3" w14:textId="77777777" w:rsidR="00732779" w:rsidRPr="00E57A7D" w:rsidRDefault="00732779" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C8081D" w14:textId="762132EE" w:rsidR="00445920" w:rsidRDefault="00EF516E" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tirdzniecības atļaujas turētājam,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai tā vietējam pārstāvim</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7225">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E03B0CB" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F5FFB7" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C814AC3" w14:textId="4C58986D" w:rsidR="004E7225" w:rsidRDefault="004E7225" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00360A0F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10649454" w14:textId="65FFCF34" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="004E7225" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> grūsnības </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> laikā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>Metadons šķērso placentu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B1DCC" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Laboratoriskajos pētījumos dzīvniekiem tika konstatēta nelabvēlīga iedarbība uz reprodukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D31FA8" w14:textId="0EA63182" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāles nav ieteicams lietot grūsnības vai laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F80469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4556994E" w14:textId="18C601B3" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Informāciju par lietošanu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vienlaikus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>neiroleptiskām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> zālēm skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">.9. apakšpunktā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26441FA0" w14:textId="7F3BEFB6" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Metadons var pastiprināt pretsāpju līdzekļu, centrālās nervu sistēmas darbību nomācošu zāļu un elpošanas nomākumu izraisošu zāļu iedarbību.</w:t>
+      </w:r>
+      <w:r w:rsidR="000107DF">
+        <w:t xml:space="preserve"> Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">eterināro zāļu lietošana vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>buprenorfīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai pēc tā var izraisīt efektivitātes samazināšanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7E123F" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC17520" w14:textId="2259A3AF" w:rsidR="00390F91" w:rsidRPr="00B70C58" w:rsidRDefault="00390F91" w:rsidP="00390F91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntraveno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, intramus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārai vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ānai lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B50C56C" w14:textId="6BE4D669" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00390F91" w:rsidP="00390F91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaķiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntramus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r>
-[...140 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C0E43D" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
-[...61 lines deleted...]
-    <w:p w14:paraId="70344B08" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="24B28E9D" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3807D19E" w14:textId="5D302EAA" w:rsidR="00390F91" w:rsidRDefault="00390F91" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310651D5" w14:textId="77777777" w:rsidR="00390F91" w:rsidRPr="008D264D" w:rsidRDefault="00390F91" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7115D05C" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Analgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE74385" w14:textId="08117D0E" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA395E">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,05 </w:t>
+      </w:r>
+      <w:r w:rsidR="00377093">
+        <w:t xml:space="preserve">līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,1 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1626F2" w14:textId="24614064" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA395E" w:rsidRPr="00A731B8">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA395E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">0,6 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00306317">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,03 </w:t>
+      </w:r>
+      <w:r w:rsidR="00377093">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00377093" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,06 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE105D5" w14:textId="6F2A4271" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Lai nodrošinātu precīzu devu kaķiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu ievadīšanai izmantot atbilstoši kalibrētu šļirci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A96FDB" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D34F63A" w14:textId="4946BBC0" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Tā kā individuālā atbildes reakcija uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> lietošanu ir dažāda un daļēji atkarīga no devas, pacienta vecuma, individuālām atšķirībām sāpju jutībā un vispārēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> veselības stāvok</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ļa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1C3B">
+        <w:t xml:space="preserve">individuāli </w:t>
+      </w:r>
+      <w:r w:rsidR="002514ED">
+        <w:t xml:space="preserve">pielāgot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r w:rsidR="002514ED">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> optimāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002514ED">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> lietošanas režīm</w:t>
+      </w:r>
+      <w:r w:rsidR="002514ED">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D70ED3" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Suņiem iedarbība sākas 1 stundas laikā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>subkutānas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ievadīšanas, aptuveni 15 minūtēs pēc intramuskulāras injekcijas un 10 minūšu laikā pēc intravenozas injekcijas. Iedarbības ilgums ir aptuveni 4 stundas pēc intramuskulāras vai intravenozas ievadīšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6082F5" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Kaķiem pēc intramuskulāras ievadīšanas iedarbība sākas 15 minūšu laikā un ilgst vidēji 4 stundas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8C9D5C" w14:textId="6F66848B" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="002514ED" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>egulāri pārbaud</w:t>
+      </w:r>
+      <w:r>
+        <w:t>īt dzīvniekus</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, lai novērtētu, vai nepieciešams lietot papildu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>analgēzij</w:t>
+      </w:r>
+      <w:r w:rsidR="00445920">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467DC0A4" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615434E9" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Premedikācijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>neiroleptanalgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="767EA69B" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CA91F3" w14:textId="1E7F50EA" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 1 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00E47B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,05 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,1 ml/kg)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E0B0B" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760A70E5" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kombinācij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemēri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099A0179" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00E47B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,05 ml/kg) + piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>midazolāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>diazepāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7437313B" w14:textId="154FEBCA" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00BB7743" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0468A012" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD17AED" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,05 ml/kg) + piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>acepromazīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B65AC44" w14:textId="6D70923A" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00BB7743" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>tiopentonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdz vēlamās iedarbības sasniegšanai, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>diazepāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>ketamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168E8233" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74259BAA" w14:textId="1FE44FC4" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 1,0 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (kas atbilst 0,05 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,1 ml/kg) + α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">-agonists (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ksilazīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>medetomidīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D1D15A" w14:textId="14D4E394" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00BB7743" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli, kombinācijā ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>fentanilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai saskaņā ar pilnīgas intravenozas anestēzijas (TIVA) protokolu: uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>propofola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t>fentanila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00445920" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> kombināciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495948A1" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014427A7" w14:textId="462B6248" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">TIVA protokols: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7743">
+        <w:t>indukcija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7743" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdz vēlamās iedarbības sasniegšanai. Uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>remifentanilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB1D902" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ķīmiski-fizikālā saderība ir pierādīta tikai atšķaidījumiem attiecībā 1:5 ar šādiem infūziju šķīdumiem: 0,9% nātrija hlorīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ringera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> šķīdumu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t>Ringera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t>laktāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t xml:space="preserve"> šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un 5% glikoz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DEE310" w14:textId="77777777" w:rsidR="00445920" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9918BC" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F56C926" w14:textId="332008E7" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,3 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,6 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,03 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,06 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6FA360" w14:textId="6F025FFB" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7743">
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7743" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>benzodiazepīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>midazolāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">) un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>disociatīvu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdzekli (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ketamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DB7B5C" w14:textId="2339957B" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- Ar trankvilizatoru (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>acepromazīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>) un N</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7DB0">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>PL (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>meloksikāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">) vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedatīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdzekli (piem., α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>-agonistu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0718380A" w14:textId="492906C3" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="003B31DB">
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidR="003B31DB" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472A9347" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4760D4BF" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Devas ir atkarīgas no vēlamās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> pakāpes un vēlamā iedarbības ilguma, kā arī vienlaicīgas citu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un anestēzijas līdzekļu lietošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CE87F0" w14:textId="4F2325E1" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Lietojot kombinācijā ar citām </w:t>
+      </w:r>
+      <w:r w:rsidR="00390F91">
+        <w:t xml:space="preserve">veterinārām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zālēm, var lietot mazākas zāļu devas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5641F93F" w14:textId="71BCD458" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Informāciju par drošu lietošanu kopā ar citām veterinārajām zālēm skatīt konkrēto zāļu aprakstā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C03D7C7" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A79CABA" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Aizbāzni drīkst caurdurt ne vairāk kā 20 reizes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C3FEDE" w14:textId="77777777" w:rsidR="00B6460C" w:rsidRPr="00E57A7D" w:rsidRDefault="00B6460C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="00D4506A" w:rsidP="006E49BF">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B92BC9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-      </w:r>
-[...31 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t xml:space="preserve">as un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A5060B" w14:textId="45F533F1" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Ievadot 1,5 reizes lielāku devu, novēro </w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">.6. apakšpunktā minētās blakusparādības. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE59663" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> pārdozēšanas gadījumā (&gt; 2 mg/kg) var novērot šādas pazīmes: pastiprināta siekalošanās, uzbudinājums, pakaļkājas paralīze un orientācijas refleks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> zudums. Dažiem kaķiem konstatēti arī krampji, konvulsijas un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>hipoksija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>. Kaķiem 4 mg/kg deva var būt letāla. Aprakstīti elpošanas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">nomākuma gadījumi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C704E4" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> aprakstīti elpošanas nomākuma gadījumi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13A71F" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="008D264D" w:rsidRDefault="00445920" w:rsidP="00445920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona iedarbību var atcelt ievadot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ievadīt līdz sasniegta vēlamā iedarbība. Ieteicamā sākuma deva ir 0,1 mg/kg intravenozi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54092701" w14:textId="77777777" w:rsidR="00445920" w:rsidRPr="006E49BF" w:rsidRDefault="00445920" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A0B31C" w14:textId="77777777" w:rsidR="009A6509" w:rsidRDefault="009A6509" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25227082" w14:textId="09B5D761" w:rsidR="00A45218" w:rsidRPr="00E57A7D" w:rsidRDefault="008F4442" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4442">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="009A6509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A59CA85" w14:textId="065AF749" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRDefault="00FC02F3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E6BFB8" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="00E57A7D" w:rsidRDefault="0050152E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="1B05A561" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B844565" w14:textId="1CB0B7AD" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="00D4506A" w:rsidP="00865408">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="0050152E" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0050152E" w:rsidRPr="00865408">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>QN02AC90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45915AC9" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="00E57A7D" w:rsidRDefault="0050152E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD8649D" w14:textId="26483C58" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07989183" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D631BB1" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons strukturāli nav saistīts ar citiem no opija atvasinātiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgētiķiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un ir pieejams </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>racēmiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> maisījuma veidā. Katram </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>enantiomēram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ir atsevišķs darbības mehānisms; d-izomērs nekonkurējoši darbojas kā NMDA receptoru antagonist</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un nomāc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>norepinefrīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>atpakaļsaisti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">; l-izomērs ir µ-opioīdu receptoru agonists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2A37D6" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ir divi apakštipi - µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Tiek uzskatīts, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> analgētisko iedarbību nodrošina abu apakštipu receptori - µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>, bet µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>apakštipa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> receptori ir saistīti ar elpošanas nomākumu un kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>motilitātes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> nomākumu. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Supraspinālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgēziju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> nodrošina µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> apakštips, bet µ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> receptori nodrošina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>spinālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgēziju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ACBAD4" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons spēj izraisīt dziļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>analgēziju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. To var lietot arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>premedikācijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un tas var veicināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, lietojot kombinācijā ar trankvilizatoriem vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedatīviem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Iedarbības ilgums var būt no 1,5 līdz 6,5 stundām. Opioīdi izraisa no devas atkarīgu elpošanas nomākumu. Ļoti lielas devas var izraisīt konvulsijas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C2ECD0" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="00E57A7D" w:rsidRDefault="0050152E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03130418" w14:textId="751A58FA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00AD1CEA">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185B462A" w14:textId="77777777" w:rsidR="0050152E" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C61B05" w14:textId="41347A14" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Suņiem metadons pēc 0,3 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>0,5 mg/kg intramuskulāras injicēšanas uzsūcas ļoti strauji (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">15 min). Lietojot lielākas devas, ir </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tendence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> tiek sasniegts ilgākā laika periodā, kas liecina, ka devas palielināšana paildzina uzsūkšanās fāzi. Metadona sistēmiskās iedarbības ātrumu un apjomu suņiem pēc intramuskulāras ievadīšanas raksturo no devas neatkarīga (lineāra) kinētika. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Biopieejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ir augsta (65,4 - 100%), vidēji 90%. Pēc 0,4 mg/kg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>subkutānas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ievadīšanas metadons uzsūcas lēnāk (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 15 – 140 min) un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>biopieejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ir 79 ± 22</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380772D9" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10CDB51E" w14:textId="293C301F" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Suņiem izkliedes tilpums līdzsvara stāvoklī (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>) bija 4,84 l/kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīrišķā dzimuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>un 6,11 l/kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sievišķā dzimuma dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Terminālais eliminācijas pusperiods pēc intramuskulāras ievadīšanas ir 0,9 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 2,2 stundas un tas nav atkarīgs no devas un dzimuma. Pēc intravenozas ievadīšanas terminālais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>eleminācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> pusperiods var būt nedaudz ilgāks. Pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>subkutānas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ievadīšanas terminālais eliminācijas pusperiods ir 6,4 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">15 stundas. Suņiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> kopējais plazmas klīrenss (CL) pēc intravenozas ievadīšanas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7802">
+        <w:t xml:space="preserve">augsts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- 2,92 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>3,56 l/h/kg vai aptuveni 70</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">% no sirds </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izsviedes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> (4,18 l/h/kg). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAA01E9" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B182276" w14:textId="050EEB22" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Kaķiem metadons ātri uzsūcas arī pēc intramuskulāras injekcijas (maksimālais tilpums tiek sasniegts pēc 20 minūtēm), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086F3D">
+        <w:t>tomēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> nejauši ievadot </w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>subkutāni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> (vai citā slikti apasiņotā apvidū), uzsūkšanās būs lēnāka. Terminālais eliminācijas pusperiods ir 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>15 stundas. Klīrenss ir vidējs vai mazs ar vidējo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>) vērtību 9,06 (3,3) ml/kg/min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EEC20B" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D96C3CF" w14:textId="66E68E15" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons lielā apjomā saistās ar olbaltumvielām (60 </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">90%). Opioīdi ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>lipofīli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un vāji sārmi. Šīs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>fizioķīmiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> īpašības veicina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>intracelulāru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> uzkrāšanos. Šī iemesla dēļ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>opioīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ir lielāks izkliedes tilpums, kas būtiski pārsniedz kopējo ūdens daudzumu organismā. Neliela daļa (3</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> %</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002C739A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">% suņiem) ievadītās devas izdalās neizmainītā veidā ar urīnu, atlikusī daļa tiek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metabolizēta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> aknās un pēc tam izvadīta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B90B45C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51734716" w14:textId="77777777" w:rsidR="002C739A" w:rsidRDefault="002C739A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="44D8EFC6" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
-        <w:t>Toxocara</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB27EC7" w14:textId="35E59C5D" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Nelietot maisījumā ar citām veterinārajām zālēm, izņemot </w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.9. apakšpunktā minētos infūziju šķīdumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B68756" w14:textId="44AC625E" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Šīs veterinārās zāles nav saderīgas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>meloksikāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> saturošiem injekcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="007559E4">
+        <w:t>šķīdumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="007559E4" w:rsidRPr="008D264D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
-[...77 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>vai citiem bezūdens šķīdumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72CF6D" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w14:paraId="5A3EE2C6" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDFE33C" w14:textId="77777777" w:rsidR="0050152E" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8CE228" w14:textId="412B0A63" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ā iepakojumā: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> gadi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCCD500" w14:textId="58522DE5" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">s tiešā iepakojuma atvēršanas: 28 dienas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56142AE1" w14:textId="77777777" w:rsidR="0050152E" w:rsidRPr="008D264D" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Derīguma termiņš pēc atšķaidīšanas saskaņā ar norādījumiem: pierādīts, ka atšķaidījumi ir ķīmiski un fizikāli stabili 24 stundas 25 °C temperatūrā, sargājot no gaismas. No mikrobioloģiskā viedokļa atšķaidījumi jāizlieto nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
-[...59 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701BC6E4" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
+    <w:p w14:paraId="04D682EE" w14:textId="77777777" w:rsidR="0050152E" w:rsidRDefault="0050152E" w:rsidP="0050152E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E182431" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="008D264D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="24468E09" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Uzglabāt flakonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C01">
+        <w:t>ārējā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C01" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">iepakojumā, lai pasargātu no gaismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CBAA1C" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="2D55207A" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D4F776" w14:textId="77777777" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162BDBB3" w14:textId="05836840" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Caurspīdīgs stikla flakons ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pelēkas krāsas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>hlorbutil</w:t>
+      </w:r>
+      <w:r w:rsidR="009F171D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F171D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">gumijas aizbāzni un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>noplēšamu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000944B0">
+        <w:t>alumī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vāciņu vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>noraujamu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> alumīnija/plastmasas vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A102538" w14:textId="4A4C4837" w:rsidR="00865408" w:rsidRPr="008D264D" w:rsidRDefault="00865408" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B981F52" w14:textId="08F9136A" w:rsidR="002E318D" w:rsidRPr="008D264D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>: 1 x 5 ml, 5 x 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ml, 1 x 10 ml, 5 x 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F65699" w14:textId="3C454646" w:rsidR="002E318D" w:rsidRPr="008D264D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00865408">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> var tikt izplatīti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5664DBD6" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="008D264D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A73D94B" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC02216" w14:textId="71DC268A" w:rsidR="002E318D" w:rsidRPr="008D264D" w:rsidRDefault="00865408" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="002E318D" w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="4C579617" w:rsidR="00C114FF" w:rsidRDefault="00865408" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284E7ADA" w14:textId="77777777" w:rsidR="00865408" w:rsidRPr="00E57A7D" w:rsidRDefault="00865408" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58306468" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36763C11" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="00CF0D2C" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0D2C">
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0D2C">
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0D2C">
+        <w:t xml:space="preserve"> GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD28A00" w14:textId="1B61E61E" w:rsidR="00B41F47" w:rsidRDefault="00B41F47" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646DC823" w14:textId="77777777" w:rsidR="00A45218" w:rsidRPr="00A45218" w:rsidRDefault="00A45218" w:rsidP="00A45218">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45218">
+        <w:t>V/DCP/18/0029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08443F2C" w14:textId="77777777" w:rsidR="00A45218" w:rsidRDefault="00A45218" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED816BC" w14:textId="7B7D2F2C" w:rsidR="00A45218" w:rsidRPr="008D264D" w:rsidRDefault="00A45218" w:rsidP="00A45218">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="005A647F" w:rsidRPr="002F64A4">
+        <w:t xml:space="preserve">tirdzniecības atļaujas piešķiršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>datums:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10/05/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B592CA3" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C8D311" w14:textId="0C879D41" w:rsidR="0078538F" w:rsidRDefault="00E84232" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D09A613" w14:textId="77777777" w:rsidR="00865408" w:rsidRPr="00E57A7D" w:rsidRDefault="00865408" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D13BC37" w14:textId="2735DD31" w:rsidR="00865408" w:rsidRPr="00E57A7D" w:rsidRDefault="00865408" w:rsidP="00865408">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...164 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C62C1D3" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...170 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="128228CD" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="0078538F">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2663E9FC" w14:textId="534015F3" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="0078538F">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B92BC9">
-[...631 lines deleted...]
-        <w:r>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00414E19" w:rsidRPr="000569A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="62143426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C217A36" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5A2C60" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D655901" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34147E90" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11483641" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A560A39" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D2DF6E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D27E0A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433A21DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2832327E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C7D461" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152B6774" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C9B4B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734E5107" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E877002" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0B6F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D740EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E283DC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E97EDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00572D94" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9208"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B05B8A" w:rsidRPr="00572D94" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="00572D94" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00572D94">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRPr="00572D94" w:rsidRDefault="00C058B8" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5136F69E" w14:textId="1F8A24EC" w:rsidR="00C114FF" w:rsidRPr="00572D94" w:rsidRDefault="00865408" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00572D94">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kartona kastīte (5 ml, 5 x 5 ml, 10 ml, 5 x 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00465A3E" w:rsidRPr="00572D94">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00572D94">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00572D94" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00572D94" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572D94">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572D94">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00572D94" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B96F0A5" w14:textId="49A87A3D" w:rsidR="002E318D" w:rsidRPr="00572D94" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572D94">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Insistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572D94">
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums injekcijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284E8634" w14:textId="77777777" w:rsidR="001144DB" w:rsidRPr="00572D94" w:rsidRDefault="001144DB" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFA577C" w14:textId="3D881305" w:rsidR="00C114FF" w:rsidRPr="00A731B8" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:t>Methadone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:t>hydrochloride</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="44BF98F0" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="00E57A7D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FB0025" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00211983">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1FFD">
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430522D2" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5EA45D" w14:textId="51624BDC" w:rsidR="002E318D" w:rsidRPr="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="77777777" w:rsidR="007318FE" w:rsidRPr="00E57A7D" w:rsidRDefault="007318FE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13578C0A" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186D1981" w14:textId="5F6655C4" w:rsidR="002E318D" w:rsidRPr="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, 5 x 5 ml, 10 ml, 5 x 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00465A3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="21F8C832" w:rsidR="00C114FF" w:rsidRDefault="002E318D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi un kaķi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3078F417" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FABDF22" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="00E57A7D" w:rsidRDefault="002E318D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754580FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6E6DFB" w14:textId="77777777" w:rsidR="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0DC037" w14:textId="77777777" w:rsidR="002E318D" w:rsidRPr="002E318D" w:rsidRDefault="002E318D" w:rsidP="002E318D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.; kaķiem: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E318D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3849694E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C87214" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4405D676" w14:textId="6BBFA41A" w:rsidR="00771F35" w:rsidRPr="00A467A1" w:rsidRDefault="00771F35" w:rsidP="00771F35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782C7E">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0043202F">
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0043202F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A467A1">
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C41F2" w14:textId="0C4B12AB" w:rsidR="00C114FF" w:rsidRDefault="00771F35" w:rsidP="00771F35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A467A1">
+        <w:t>Pēc caurduršanas izlietot 28 dienu laikā līdz ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C77039" w14:textId="77777777" w:rsidR="00771F35" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00771F35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5AA492" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A11402D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6415236E" w14:textId="73F537B6" w:rsidR="00C114FF" w:rsidRDefault="00771F35" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771F35">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzglabāt flakonu ārējā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1343E32F" w14:textId="77777777" w:rsidR="00771F35" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD0CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E00C865" w14:textId="35DA5A82" w:rsidR="0043202F" w:rsidRPr="00E57A7D" w:rsidRDefault="0043202F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nejauša injicēšana ir bīstama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC95367" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00DE67C4" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F717E2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E4E38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00C40CFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618DFEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F93E432" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003A31B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E848AD" w14:textId="0FA0EB5E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42218">
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42218">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42218">
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42218">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043202F" w:rsidRPr="00D42218">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(logo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7538C3C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039F9D80" w14:textId="77777777" w:rsidR="00771F35" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3406C0B9" w14:textId="1D69EA61" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021C57D8" w14:textId="5B84F706" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D42218" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>V/DCP/18/0029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462BCC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174B89D8" w14:textId="77777777" w:rsidR="009465DE" w:rsidRPr="00E57A7D" w:rsidRDefault="009465DE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72063F68" w14:textId="3C60497F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB5D8F" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRPr="00E57A7D" w:rsidRDefault="00A9226B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53011CA0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9214"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B05B8A" w14:paraId="5AC5861D" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB412B2" w14:textId="0151FE6D" w:rsidR="00673F4C" w:rsidRDefault="00D4506A" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E37A2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0043202F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MAZA IZMĒRA</w:t>
+            </w:r>
+            <w:r w:rsidR="0043202F" w:rsidRPr="008E37A2">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TIEŠĀ IEPAKOJUMA NORĀDĀM</w:t>
+            </w:r>
+            <w:r w:rsidR="0043202F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ā INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFB023D" w14:textId="77777777" w:rsidR="00771F35" w:rsidRPr="008E37A2" w:rsidRDefault="00771F35" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102E497A" w14:textId="6C0EBC0D" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00302266">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771F35">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Etiķete: 5 ml, 10ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66B6FA99" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B8A749" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF65DFC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCD320E" w14:textId="00A843C7" w:rsidR="0043202F" w:rsidRPr="00771F35" w:rsidRDefault="00771F35" w:rsidP="0043202F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0043202F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Insistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00771F35">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1706246C" w14:textId="5350EE98" w:rsidR="00771F35" w:rsidRPr="00771F35" w:rsidRDefault="00771F35" w:rsidP="00771F35">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3A6873" w14:textId="7AA7FFE6" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk164759178"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E2F4941" wp14:editId="60997846">
+            <wp:extent cx="638175" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="1711217299" name="Attēls 2" descr="dog"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Grafik 3" descr="dog"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="638175" cy="457200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk164759184"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="571A3627" wp14:editId="5031BA89">
+            <wp:extent cx="390525" cy="466725"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="1968622905" name="Attēls 1" descr="cat"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Grafik 4" descr="cat"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="390525" cy="466725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3EC5DF6A" w14:textId="77777777" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4818C4F7" w14:textId="60FD6F39" w:rsidR="0043202F" w:rsidRPr="005C14CE" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926E85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Suņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00926E85" w:rsidRPr="00926E85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926E85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00926E85" w:rsidRPr="00EC17F9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E6FCF4" w14:textId="77777777" w:rsidR="00771F35" w:rsidRPr="00E57A7D" w:rsidRDefault="00771F35" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223BA7AF" w14:textId="723E8801" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0043202F" w:rsidRPr="00E57A7D">
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B7EBDF" w14:textId="77777777" w:rsidR="00771F35" w:rsidRDefault="00771F35" w:rsidP="00771F35">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D622BF9" w14:textId="7AF5D315" w:rsidR="00771F35" w:rsidRPr="00771F35" w:rsidRDefault="001144DB" w:rsidP="00771F35">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Methadone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hydrochloride</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00771F35" w:rsidRPr="00771F35">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659CA05D" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C10E0A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4471F2" w14:textId="56871F87" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0043202F" w:rsidRPr="00E57A7D">
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4225D" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36370E45" w14:textId="0BBCFA28" w:rsidR="00673F4C" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D2B2EA" w14:textId="77777777" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5CFE05" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00E57A7D" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792B47A7" w14:textId="58486B38" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0043202F" w:rsidRPr="00E57A7D">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68C2AA" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4978F3CB" w14:textId="3C41426B" w:rsidR="00673F4C" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>{</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747B7545" w14:textId="77777777" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3234C4A0" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00392741" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D67F5AF" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00392741" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0848FFF6" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00392741" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73903B7C" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00392741" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F46E9F2" w14:textId="77777777" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E89EA50" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="007D1F8B" w:rsidRDefault="0043202F" w:rsidP="0043202F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D1F8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D1F8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D1F8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Richter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D1F8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1F8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(logo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0581B90E" w14:textId="77777777" w:rsidR="0043202F" w:rsidRDefault="0043202F" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="7102F922" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="0043202F">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="49E8DCAD" w:rsidR="00457689" w:rsidRDefault="00457689">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRDefault="00C245DD" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3E33FC" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200D5E5B" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C2B548" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1835DBA0" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14058725" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DAD1B09" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550752FF" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2162CF" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BC0E62" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275B5E4F" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1859B4F5" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776307DE" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC072C9" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EE2049" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675B8DCE" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D4A5B3" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C9351B" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088580F5" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1453A903" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A04FBF" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37237120" w14:textId="77777777" w:rsidR="00457689" w:rsidRPr="00E57A7D" w:rsidRDefault="00457689" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="659D5CDD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634EF4E2" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00E57A7D" w:rsidRDefault="00951118" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2FE227" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0043202F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Insistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums injekcijām suņiem un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C349ED0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD7465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5B4EE2" w14:textId="31D96598" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="0043202F" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13DE3" w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE0061" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54915FA1" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E8DE2" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1166149C" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 8,9 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143161AB" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457C8B0D" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EF58D3" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Metilparahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E218)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2F6E18" w14:textId="1A8B7D7A" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Propilparahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966E26">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689F6795" w14:textId="77777777" w:rsidR="00B13DE3" w:rsidRPr="00B13DE3" w:rsidRDefault="00B13DE3" w:rsidP="00B13DE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CE0476" w14:textId="15E6AC1A" w:rsidR="00B13DE3" w:rsidRDefault="0043202F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13DE3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains līdz gaiši dzeltens šķīdums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F615827" w14:textId="77777777" w:rsidR="0043202F" w:rsidRPr="00E57A7D" w:rsidRDefault="0043202F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B9CED6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="68501D21" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="6A76BD7C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Suņi un kaķi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11398AC0" w14:textId="5D6B2003" w:rsidR="00C114FF" w:rsidRDefault="00DB33CA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2859ADA8" wp14:editId="474BC5C4">
+            <wp:extent cx="638175" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="139945814" name="Grafik 1" descr="dog"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="dog"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="638175" cy="457200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091C599F" wp14:editId="206BAA25">
+            <wp:extent cx="390525" cy="466725"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="1624951909" name="Grafik 2" descr="cat"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="cat"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="390525" cy="466725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C72E54F" w14:textId="77777777" w:rsidR="00DB33CA" w:rsidRDefault="00DB33CA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F7D973" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B2A62" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327E88BA" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Analgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B501D24" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Premedikācijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms vispārējās anestēzijas vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neiroleptanalgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kombinācijā ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neiroleptiskām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4865">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7AB231" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5872ACD1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324BA43C" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F852D81" w14:textId="12CE5A9B" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456">
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432F98B6" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar progresējošu elpošanas mazspēju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140258B5" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Nelietot dzīvniekiem ar smagiem aknu un nieru darbības traucējumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6597C7BE" w14:textId="77777777" w:rsidR="00EB457B" w:rsidRPr="00E57A7D" w:rsidRDefault="00EB457B" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BB7C6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0B8A98" w14:textId="754E03D4" w:rsidR="00DC4865" w:rsidRPr="00C13A34" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13A34">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FCE2C4" w14:textId="2E205C92" w:rsidR="00C13A34" w:rsidRPr="008D264D" w:rsidRDefault="00C13A34" w:rsidP="00C13A34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dažādas i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ndividuālā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> atbildes reakcija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metadonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dēļ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> regulār</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1BFD">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>novērot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, lai nodrošinātu pietiekamu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iedarbīgumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">visu vēlamo iedarbības laiku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9430CC" w14:textId="38764E2C" w:rsidR="00C13A34" w:rsidRPr="008D264D" w:rsidRDefault="00C13A34" w:rsidP="00C13A34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Pirms šo veterināro zāļu lietošanas vei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pilnu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> klīnisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> izmeklēšan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1920F9C6" w14:textId="2DA1AF53" w:rsidR="00C13A34" w:rsidRPr="008D264D" w:rsidRDefault="00C13A34" w:rsidP="00C13A34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Kaķiem </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zīlītes paplašināšanos var novērot ilgi pēc analgētiskās iedarbības izzušanas, tāpēc tas nav pietiekams rādītājs, lai novērtētu ievadītās devas klīnisko </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211AEE7C" w14:textId="77777777" w:rsidR="00C13A34" w:rsidRPr="008D264D" w:rsidRDefault="00C13A34" w:rsidP="00C13A34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Greihaundiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> var būt nepieciešama lielāka deva nekā citu šķirņu suņiem, lai sasniegtu efektīvu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu līmeni </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">plazmā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA95C54" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4847E5CC" w14:textId="5B734443" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A31E78" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09479070" w14:textId="2ECFC59D" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadons dažkārt var izraisīt elpošanas nomākumu un, tāpat kā </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opioīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">, ievērot piesardzību, ārstējot dzīvniekus ar elpošanas funkciju traucējumiem vai dzīvniekus, kuri saņem zāles, kas var izraisīt elpošanas nomākumu. Lai nodrošinātu drošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">zāļu lietošanu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456">
+        <w:t xml:space="preserve">regulāri novērot </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456" w:rsidRPr="008D264D">
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5456">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">, ieskaitot sirdsdarbības un elpošanas biežuma novērtēšanu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197CDD8D" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F12528D" w14:textId="77777777" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Tā kā metadons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metabolizē</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> aknās, dzīvniekiem ar aknu darbības traucējumiem var būt izmainīta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">darbības intensitāte un ilgums. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF5B207" w14:textId="77777777" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Nieru, sirds vai aknu darbības traucējumu vai šoka gadījumā </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">zāļu lietošanas risks var paaugstināties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BBA956" w14:textId="7EE1886A" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav pierādīts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> drošums s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">uņiem līdz 8 nedēļu vecumam un kaķiem līdz 5 mēnešu vecumam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C0635" w14:textId="2D3B3D60" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Opioīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iedarbība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">galvas traumas gadījumā ir atkarīga no traumas veida un smaguma pakāpes, kā arī no nodrošinātā elpošanas funkciju uzturēšanas veida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F670169" w14:textId="120217CF" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav pilnībā izvērtēts šo veterināro zāļu drošums k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>aķiem ar klīniskiem veselības traucējumiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Uzbudinājuma riska dēļ kaķiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> šīs veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> zāles atkārtoti ievadīt uzmanīgi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23853C2F" w14:textId="469D1030" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DD5456" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietot šīs veterinārās zāles tikai pēc ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>rstējoš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> veterinārārst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ieguvuma un riska attiecība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> izvērtēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00503375">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49629903" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6694DBEF" w14:textId="5F209510" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E529720" w14:textId="63CDB245" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadons var izraisīt elpošanas nomākumu pēc saskares ar ādu vai nejaušas pašinjicēšanas. Izvairīties no </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>saskares ar ādu, acīm un muti un, rīkojoties ar šīm veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> necaurlaidīg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>. Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2029">
+        <w:t xml:space="preserve"> notikusi nejauša saskare ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">ādu vai nokļūšana acīs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2029">
+        <w:t xml:space="preserve">skarto vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">skalot ar lielu daudzumu ūdens. Novilkt notraipīto apģērbu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117C7202" w14:textId="434967CF" w:rsidR="00DD5456" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>metadonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> no saskares ar šīm veterinārajām zālēm. Metadons var </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veicināt nedzīvi dzimušu bērnu risku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Grūtniecēm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>rīkoties ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2E5FDC" w14:textId="72205114" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ja notikusi nejauša pašinjicēšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam, bet NEVAD</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">T TRANSPORTLĪDZEKLI, jo var iestāties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0420706A" w14:textId="7EE9F0DA" w:rsidR="00DD5456" w:rsidRPr="008D264D" w:rsidRDefault="00DD5456" w:rsidP="00DD5456">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>Ā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>: metadons ir opioīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, kura toksiskā iedarbība var radīt klīnisku ietekmi, ieskaitot elpošanas nomākumu vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>apnoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, hipotensiju un komu. Elpošanas nomākuma gadījumā uzsākt kontrolētu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ventilāciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. Simptomu novēršanai ieteicams lietot opioīdu antagonistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773167B7" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D64BC56" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un lakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31E78">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>cija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3971E612" w14:textId="77777777" w:rsidR="00A31E78" w:rsidRDefault="00A31E78" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> grūsnības </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196FDDEE" w14:textId="2DF8698B" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Metadons šķērso placentu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11D0E">
+        <w:t>Laboratoriskajos p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>ētījumos dzīvniekiem tika konstatēta nelabvēlīga iedarbība uz reprodukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B155C4B" w14:textId="3838766B" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">zāles nav ieteicams lietot grūsnības vai laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D826FE8" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300BD5C6" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5114D323" w14:textId="3868A7D2" w:rsidR="00DC4865" w:rsidRPr="009E521E" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Informāciju par lietošanu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vienlaikus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>neiroleptiskām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> zālēm skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11D0E">
+        <w:t xml:space="preserve">sadaļā </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veid</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un metode</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F4C720" w14:textId="21FAEFCB" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadons var pastiprināt pretsāpju līdzekļu, centrālās nervu sistēmas darbību nomācošu zāļu un elpošanas nomākumu izraisošu zāļu iedarbību. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11D0E">
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">eterināro zāļu lietošana vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>buprenorfīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> vai pēc tā var izraisīt efektivitātes samazināšanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1787CF33" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50249053" w14:textId="3DF43B5D" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C18DDB" w14:textId="32CE03AE" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Ievadot 1,5 reizes lielāku devu, novēro </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0044">
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0044" w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E78">
+        <w:t xml:space="preserve">“Blakusparādības” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">minētās blakusparādības. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6BCBE6" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> pārdozēšanas gadījumā (&gt; 2 mg/kg) var novērot šādas pazīmes: pastiprināta siekalošanās, uzbudinājums, pakaļkājas paralīze un orientācijas refleks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> zudums. Dažiem kaķiem konstatēti arī krampji, konvulsijas un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>hipoksija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. Kaķiem 4 mg/kg deva var būt letāla. Aprakstīti elpošanas nomākuma gadījumi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B79F903" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> aprakstīti elpošanas nomākuma gadījumi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1152ECB7" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadona iedarbību var atcelt ievadot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Naloksonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> ievadīt līdz sasniegta vēlamā iedarbība. Ieteicamā sākuma deva ir 0,1 mg/kg intravenozi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354FEF70" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C6244E" w14:textId="78F93126" w:rsidR="00A31E78" w:rsidRPr="00E57A7D" w:rsidRDefault="00A31E78" w:rsidP="00A31E78">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9556EA" w14:textId="77777777" w:rsidR="0078221D" w:rsidRPr="00E57A7D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4442">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FE75D5" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00A31E78" w:rsidRDefault="009E521E" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B936C0" w14:textId="77777777" w:rsidR="00A31E78" w:rsidRDefault="00A31E78" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A1760D" w14:textId="5FDA6F37" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00A31E78" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="00AD28B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3AACD0" w14:textId="0ADF7DF6" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Nelietot maisījumā ar citām veterinārajām zālēm, izņemot </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0044">
+        <w:t xml:space="preserve">sadaļā </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veid</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un metode</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>minētos infūziju šķīdumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6504641A" w14:textId="2E844DB1" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="002D54D7" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0044">
+        <w:t>īs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> veterinārās zāles nav saderīgas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t>meloksikāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> saturošiem injekcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="007559E4">
+        <w:t>šķīdumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="007559E4" w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t>vai citiem bezūdens šķīdumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEF4426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6219F683" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5B7600" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0613A14F" w14:textId="77777777" w:rsidR="00A31E78" w:rsidRPr="00FF79D0" w:rsidRDefault="00A31E78" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaķiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF79D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FDF9B8" w14:textId="003189E5" w:rsidR="00A31E78" w:rsidRDefault="00A31E78" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ļoti bieži</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>(&gt;1 dzīvniekam</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10 ārstētajiem dzīvniekiem):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544743D9" w14:textId="0E917642" w:rsidR="004F3559" w:rsidRDefault="00A31E78" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>lpošanas nomākums</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ūpu laizīšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, patvaļīga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>defekācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD066B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diareja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, uzbudinājums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paplašinātas acu zīlītes), </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD066B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pastiprināta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutība pret sāpēm</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pertermi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559" w:rsidRPr="004F3559">
+        <w:t xml:space="preserve">(paaugstināta ķermeņa temperatūra). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C39A8" w14:textId="77777777" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011D2914" w14:textId="1DDA93FE" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visas reakcijas bija pārejošas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BD903F" w14:textId="75EF3088" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681A820A" w14:textId="77777777" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A4BB2E" w14:textId="77777777" w:rsidR="004F3559" w:rsidRPr="00FF79D0" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF79D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174C19F7" w14:textId="030822B4" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ļoti bieži</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>(&gt;1 dzīvniekam</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10 ārstētajiem dzīvniekiem):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E410755" w14:textId="7425D02F" w:rsidR="004F3559" w:rsidRPr="009E521E" w:rsidRDefault="004F3559" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>lpošanas nomākums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, elšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a elpošana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (lēna sirdsdarbība), l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ūpu laizīšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, hipers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aliv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, patvaļīga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>defekācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, hi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potermi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12BD0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zem</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12BD0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ināta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķermeņa temperatūra), u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26822">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, trīce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>fiksēts skatiens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43386DB4" w14:textId="77777777" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="009E521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE0C0B1" w14:textId="77777777" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visas reakcijas bija pārejošas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624D4467" w14:textId="33707083" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039339B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4946183B" w14:textId="5A6E2AE5" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dažkārt pirmajā stundā pēc devas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD066B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievadīšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C57DCD6" w14:textId="7BA09C9E" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BFE7C4" w14:textId="6CDB4456" w:rsidR="00DC4865" w:rsidRDefault="004F3559" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vai tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r w:rsidR="009E521E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD16C94" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pārtikas un veterinārais dienests, Peldu iela 30, Rīga, LV-1055</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CD0103" w14:textId="2D87A294" w:rsidR="009E521E" w:rsidRPr="009E521E" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tīmekļa vietne: https://www.pvd.gov.lv/lv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A73EF3D" w14:textId="77777777" w:rsidR="004F3559" w:rsidRPr="00AD28B9" w:rsidRDefault="004F3559" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB82FBF" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t>veid</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD65C53" w14:textId="77777777" w:rsidR="004F3559" w:rsidRPr="00B70C58" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntraveno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, intramus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārai vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ānai lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A0AC79" w14:textId="2F3335D0" w:rsidR="004F3559" w:rsidRPr="008D264D" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaķiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntramus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70C58">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ai lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D05935F" w14:textId="77777777" w:rsidR="004F3559" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7B7DD6" w14:textId="5BA540A6" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9755DA" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC5879B" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Analgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEFFF14" w14:textId="48229AF0" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. (atbilst 0,05 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="00C853F7">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,1 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74197DD3" w14:textId="5105A5B2" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,3 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="00C853F7">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,6 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9" w:rsidDel="00306317">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. (atbilst 0,03 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="00C853F7">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,06 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FD0682" w14:textId="32BD6B23" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Lai nodrošinātu precīzu devu kaķiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">zāļu ievadīšanai izmantot atbilstoši kalibrētu šļirci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EF70A2" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC0D4A9" w14:textId="21CAEA91" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Tā kā individuālā atbildes reakcija uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>metadona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> lietošanu ir dažāda un daļēji atkarīga no devas, pacienta vecuma, individuālām atšķirībām sāpju jutībā un vispārēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> veselības stāvok</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ļa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36D7F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="002D54D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1C3B">
+        <w:t xml:space="preserve">individuāli </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t xml:space="preserve">pielāgot </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="008D264D">
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> optimāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> lietošanas režīm</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7" w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AB411E" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Suņiem iedarbība sākas 1 stundas laikā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>subkutānas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> ievadīšanas, aptuveni 15 minūtēs pēc intramuskulāras injekcijas un 10 minūšu laikā pēc intravenozas injekcijas. Iedarbības ilgums ir aptuveni 4 stundas pēc intramuskulāras vai intravenozas ievadīšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EE010D" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Kaķiem pēc intramuskulāras ievadīšanas iedarbība sākas 15 minūšu laikā un ilgst vidēji 4 stundas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAB31CE" w14:textId="0423F57F" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="002D54D7" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>egulāri pārbaud</w:t>
+      </w:r>
+      <w:r>
+        <w:t>īt dzīvniekus</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">, lai novērtētu, vai nepieciešams lietot papildu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t>analgēzij</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4865">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC4865" w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A27CC3" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0898FEEA" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Premedikācijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>neiroleptanalgēzijai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="707801B7" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E6B7DA" w14:textId="7F684234" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,5 - 1 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9" w:rsidDel="00E47B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>s.c</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. (atbilst 0,05 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D7">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,1 ml/kg)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C27EF1A" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430C882B" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kombinācij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemēri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D0BDA6" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,5 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9" w:rsidDel="00E47B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. (atbilst 0,05 ml/kg) + piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>midazolāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>diazepāms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CFEB6E" w14:textId="728DAE30" w:rsidR="0078221D" w:rsidRPr="0078221D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A1D3A7" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3341887B" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> 0,5 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">. (atbilst 0,05 ml/kg) + piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>acepromazīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04372032" w14:textId="4B46FB68" w:rsidR="0078221D" w:rsidRPr="0078221D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>tiopentonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdz vēlamās iedarbības sasniegšanai, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>diazepāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ketamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E44C86" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57389E65" w14:textId="76C30B7D" w:rsidR="0078221D" w:rsidRPr="008D264D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,5 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 1,0 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (kas atbilst 0,05 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,1 ml/kg) + α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">-agonists (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ksilazīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>medetomidīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE7330B" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="005A797E" w:rsidP="00B92BC9">
-[...15 lines deleted...]
-    <w:p w14:paraId="36F3A6CB" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="32217830" w14:textId="339CA5C9" w:rsidR="0078221D" w:rsidRPr="008D264D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli, kombinācijā ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>fentanilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> vai saskaņā ar pilnīgas intravenozas anestēzijas (TIVA) protokolu: uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>fentanila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> kombināciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A41A13" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F63E68" w14:textId="1B90CEBD" w:rsidR="0078221D" w:rsidRPr="008D264D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">TIVA protokols: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdz vēlamās iedarbības sasniegšanai. Uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>remifentanilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BBB398" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Ķīmiski-fizikālā saderība ir pierādīta tikai atšķaidījumiem attiecībā 1:5 ar šādiem infūziju šķīdumiem: 0,9% nātrija hlorīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Ringera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> šķīdumu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t>Ringera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t>laktāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7114E">
+        <w:t xml:space="preserve"> šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>un 5% glikoz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es šķīdumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E57EC6" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593D4061" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAB7736" w14:textId="4ED5DA30" w:rsidR="0078221D" w:rsidRPr="008D264D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">Metadona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>HCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,3 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,6 mg/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D" w:rsidDel="00F612A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>i.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">. (atbilst 0,03 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> 0,06 ml/kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE537FE" w14:textId="7D20437E" w:rsidR="0078221D" w:rsidRPr="0078221D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>benzodiazepīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>midazolāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">) un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>disociatīvu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdzekli (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>ketamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A1C5F1" w14:textId="77777777" w:rsidR="0078221D" w:rsidRPr="0078221D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- Ar trankvilizatoru (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>acepromazīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>) un N</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>PL (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>meloksikāmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">) vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>sedatīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> līdzekli (piem., α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078221D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>-agonistu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69339101" w14:textId="59CA33BB" w:rsidR="0078221D" w:rsidRPr="0078221D" w:rsidRDefault="0078221D" w:rsidP="0078221D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Indukcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>propofolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve">, uzturēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t>izoflurānu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D264D">
+        <w:t xml:space="preserve"> un skābekli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EE0C9C" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75666701" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Devas ir atkarīgas no vēlamās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>analgēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>sedācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> pakāpes un vēlamā iedarbības ilguma, kā arī vienlaicīgas citu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>analgēzijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve"> un anestēzijas līdzekļu lietošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748A8340" w14:textId="6B33285A" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Lietojot kombinācijā ar citām </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3559">
+        <w:t xml:space="preserve">veterinārām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">zālēm, var lietot mazākas zāļu devas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA320E" w14:textId="1BBD0392" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t xml:space="preserve">Informāciju par drošu lietošanu kopā ar citām veterinārajām zālēm skatīt konkrēto zāļu aprakstā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBEE3AE" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F316494" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="001743C9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001743C9">
+        <w:t>Aizbāzni drīkst caurdurt ne vairāk kā 20 reizes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EC42F5" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56064481" w14:textId="77777777" w:rsidR="00C80401" w:rsidRPr="00E57A7D" w:rsidRDefault="00C80401" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="5C21DDBB" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B92BC9">
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>16.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002C3EBE" w:rsidRPr="002C3EBE">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00F520FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24464257" w14:textId="5EF3C6B0" w:rsidR="004F3559" w:rsidRPr="00AD28B9" w:rsidRDefault="004F3559" w:rsidP="004F3559">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t>Skat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">īt </w:t>
+      </w:r>
+      <w:r w:rsidR="00985F25">
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B737C">
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r>
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B737C">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B737C">
+        <w:t>, lietošanas veid</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B737C">
+        <w:t xml:space="preserve"> un metode</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC2580" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E97974F" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E41B86A" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352DCE67" w14:textId="46365AAF" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Nav piemērojams. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32274D73" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AEBEE2" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDDBB17" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5F5D22" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1484E441" w14:textId="0AEAD52D" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Uzglabāt flakonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00213338">
+        <w:t>ārējā</w:t>
+      </w:r>
+      <w:r w:rsidR="00213338" w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">iepakojumā, lai pasargātu no gaismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493551AD" w14:textId="4218638D" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā un uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1D67">
+        <w:t>kastītes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1D67" w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t>pēc "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00990021">
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00990021">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">". Derīguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00116E13" w:rsidRPr="00E57A7D">
+        <w:t>termiņš attiecas uz norādītā mēneša pēdējo dienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8B3F4E" w14:textId="206E2F18" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00116E13">
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">s tiešā iepakojuma atvēršanas: 28 dienas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02084491" w14:textId="249165F9" w:rsidR="00DC4865" w:rsidRPr="00AD28B9" w:rsidRDefault="00DC4865" w:rsidP="00DC4865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc at</w:t>
+      </w:r>
+      <w:r w:rsidR="00116E13">
+        <w:t>š</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ķaidīšanas saskaņā ar lietošanas instrukciju: p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">ierādīts, ka atšķaidījumi ir ķīmiski un fizikāli stabili 24 stundas 25 °C temperatūrā, sargājot no gaismas. No mikrobioloģiskā viedokļa atšķaidījumi jāizlieto nekavējoties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D90B27F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031C6C23" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="00E57A7D" w:rsidRDefault="0043320A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19363AA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDF22A4" w14:textId="6D7F17E7" w:rsidR="00116E13" w:rsidRPr="00E57A7D" w:rsidRDefault="00116E13" w:rsidP="00116E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49444B15" w14:textId="08178D91" w:rsidR="00DB468A" w:rsidRDefault="00116E13" w:rsidP="00DF40C3">
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C013660" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFDAFF2" w14:textId="77777777" w:rsidR="00DC4865" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4865" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC084E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B75E0B" w14:textId="2BA3D134" w:rsidR="00DB468A" w:rsidRDefault="00116E13" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3661D37E" w14:textId="77777777" w:rsidR="00116E13" w:rsidRDefault="00116E13" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCD6A79" w14:textId="77777777" w:rsidR="00116E13" w:rsidRPr="00E57A7D" w:rsidRDefault="00116E13" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="7A61509A" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D512F">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4354F406" w14:textId="77777777" w:rsidR="00B3102C" w:rsidRDefault="00B3102C" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C404789" w14:textId="77777777" w:rsidR="00073664" w:rsidRPr="00E57A7D" w:rsidRDefault="00073664" w:rsidP="00073664">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42218">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>V/DCP/18/0029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DE10DE" w14:textId="77777777" w:rsidR="00073664" w:rsidRPr="00AD28B9" w:rsidRDefault="00073664" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D0729A" w14:textId="77777777" w:rsidR="00116E13" w:rsidRPr="00073664" w:rsidRDefault="00116E13" w:rsidP="00116E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073664">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojuma lielums: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D226778" w14:textId="2E1384D6" w:rsidR="00B3102C" w:rsidRPr="00AD28B9" w:rsidRDefault="00B3102C" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t>1 x 5 ml, 5 x 5 ml, 1 x 10 ml, 5 x 10 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE81F8B" w14:textId="6BA33A51" w:rsidR="00B3102C" w:rsidRPr="00AD28B9" w:rsidRDefault="00B3102C" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00116E13">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD28B9">
+        <w:t xml:space="preserve"> var tikt izplatīti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330ECCC5" w14:textId="77777777" w:rsidR="00B3102C" w:rsidRPr="00AD28B9" w:rsidRDefault="00B3102C" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500F5BBA" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00960D83" w14:textId="3CDE60BA" w:rsidR="00116E13" w:rsidRPr="00E57A7D" w:rsidRDefault="00213338" w:rsidP="00116E13">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CA286" w14:textId="77777777" w:rsidR="00116E13" w:rsidRDefault="00116E13" w:rsidP="00B3102C"/>
+    <w:p w14:paraId="0FE27B0E" w14:textId="7675D8D7" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00B3102C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="007C41C3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007C41C3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00E57A7D" w:rsidRDefault="00E70337" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB0B1B" w14:textId="77777777" w:rsidR="00172B3E" w:rsidRPr="00E57A7D" w:rsidRDefault="00172B3E" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5293CF" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34033BF3" w14:textId="13DD7080" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tirdzniecības atļaujas turētājs</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>un par sērijas izlaidi atbildīgais</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1D67">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5D6951" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
-[...132 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+    <w:p w14:paraId="7B1FA973" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>VetViva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richter GmbH, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Durisolstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14, 4600 Wels, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Austrija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="08B48842" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DBF99C" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk73552585"/>
+      <w:r w:rsidRPr="00BC4067">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B92BC9">
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195A6777" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
-[...242 lines deleted...]
-    <w:p w14:paraId="6B54F00A" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="6203A0E6" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...17 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk168900007"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Kalnabeite SIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40407F7B" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2056C010" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Kalnabeišu aleja 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0567690E" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...17 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Sigulda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B35E99E" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5DD615AA" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Siguldas novads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5040B2" w14:textId="4E58B8C3" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...19 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4903">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>2150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CEAE87" w14:textId="77777777" w:rsidR="009E521E" w:rsidRPr="00BC4067" w:rsidRDefault="009E521E" w:rsidP="009E521E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...151 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Kontakttālrunis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC4067">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: 29232321</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="671941C2" w14:textId="77777777" w:rsidR="008C33E8" w:rsidRPr="00E57A7D" w:rsidRDefault="008C33E8" w:rsidP="006E15A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055F98E4" w14:textId="7543B845" w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A" w:rsidP="006D075E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="000D512F">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidSect="003837F1">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C2AF28" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="131909A8" w14:textId="77777777" w:rsidR="00DA5472" w:rsidRDefault="00DA5472">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CD3070D" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="4B527CA9" w14:textId="77777777" w:rsidR="00DA5472" w:rsidRDefault="00DA5472">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
@@ -13797,495 +15890,438 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
-    <w:altName w:val="EU Albertina"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14F70B64" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="005A797E">
-[...9 lines deleted...]
-  <w:p w14:paraId="26F8858D" w14:textId="6B95CAAF" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B92BC9">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B92BC9">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B92BC9">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EF26AEB" w14:textId="77777777" w:rsidR="005A797E" w:rsidRPr="00B92BC9" w:rsidRDefault="00673A11" w:rsidP="00B92BC9">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00D4506A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28C8D4D2" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="6B36F7ED" w14:textId="77777777" w:rsidR="00DA5472" w:rsidRDefault="00DA5472">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="021A3DBA" w14:textId="77777777" w:rsidR="005A797E" w:rsidRDefault="00673A11">
+    <w:p w14:paraId="35D41858" w14:textId="77777777" w:rsidR="00DA5472" w:rsidRDefault="00DA5472">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
+    <w:lvl w:ilvl="0" w:tplc="52B203C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64D006B0">
+    <w:lvl w:ilvl="1" w:tplc="824C02E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AFA85B7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="782EF71C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AAEA6222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2256A0EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CBDC55CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B830AEFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55D65D0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="532EA374">
+    <w:lvl w:ilvl="0" w:tplc="3488A760">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8E1E831A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DB388F20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6192A76A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30C2EA50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B0F05826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33EE806A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D9BE0AE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="963E692C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -14556,609 +16592,573 @@
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCC5425"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="D9982332">
+    <w:lvl w:ilvl="0" w:tplc="0AA25246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E03E3CFE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3F3086F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30488EBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2B02345C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3F728398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FECC818E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A1DE6E10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FDECE340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="22406B24">
+    <w:lvl w:ilvl="0" w:tplc="A5542D58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0D329ED8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67744FBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7AB02A54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58D40FBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="646E6BAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C306360C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B4CCA310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49B2AAD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="168C1B7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6B63B46"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="4288DB20">
+    <w:lvl w:ilvl="0" w:tplc="C0F64000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E2849256">
+    <w:lvl w:ilvl="1" w:tplc="B31A6C78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CDDAAD4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FE5A587C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E172770E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C124FCCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9AA640E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3BCA3210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FB7EAD8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -15292,170 +17292,170 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+    <w:lvl w:ilvl="0" w:tplc="19B0DB86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3A623424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97D68360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95A0AB98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91AE608E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A6464814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B7C22A82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25B28CA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="295E5048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15463,50 +17463,163 @@
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31ED1762"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BC2000C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15602,1260 +17715,1260 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
+    <w:lvl w:ilvl="0" w:tplc="416E7DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="702E2936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7ADCBC84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="998C2178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75CEDD48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9F726590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E2EC0D50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="092C2BC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B5B8E2BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
-    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+    <w:lvl w:ilvl="0" w:tplc="4F421F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="529A7520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E0329DC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DE7E030C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1BB44946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8A9CEF2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1F44D850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15E4440C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D75EEF5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
+    <w:lvl w:ilvl="0" w:tplc="C2A26178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
+    <w:lvl w:ilvl="1" w:tplc="94B2FFF8">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58BA3F7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9E7C7F52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F7447A74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49B06F34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B2B66FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86DC4628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E1A2BA62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="D568B444">
+    <w:lvl w:ilvl="0" w:tplc="75EC6ED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46909484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1E82D2B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83F6E826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97A05B84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3C805652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DE169DB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ACBE93CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9E48A7C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+    <w:lvl w:ilvl="0" w:tplc="514C2AD6">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C6DEAAEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F8D6B75A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78D2A0B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43D837D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FE46622C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A6F81530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42D0B266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="862E0D7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+    <w:lvl w:ilvl="0" w:tplc="D8247118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="09F692C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8B0CD298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9DEE3C46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9BC456A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BE50BB54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08DAD80E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2E12D992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6B1C99A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+    <w:lvl w:ilvl="0" w:tplc="45CC30FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5CE2ADAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C1BE06EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0A329ADE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CEA29B86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EEEEB0D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C48A90D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2D74FF3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A8EAC2A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
-    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+    <w:lvl w:ilvl="0" w:tplc="ADB81BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="ACE8AB04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3B1CFC7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16C0344E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04FA3F88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ADA043C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B1B8826A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B246D990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="ECE49728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7934419A">
+    <w:lvl w:ilvl="0" w:tplc="BDF26C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="381E4A04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="09B81616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B59A64F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70EC8A6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96581684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0CA0D80A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8982AF14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10CE000C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16951,545 +19064,545 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
+    <w:lvl w:ilvl="0" w:tplc="1EC02442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="411083C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E9F892A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6BBCA4EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7A78B772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1A9C4A38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B80C4C54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89D661E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5F104210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+    <w:lvl w:ilvl="0" w:tplc="1BA87C2E">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="862CB466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1A905A80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="542478F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5C2453EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D5F01876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E2265694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C9B84160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6CC0A528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5C3D80"/>
-    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
+    <w:lvl w:ilvl="0" w:tplc="1222E840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65780A6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89C2468E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33D2733E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A61C057A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="773801B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="279E1DD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="301E6008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A8D21828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
-    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
+    <w:lvl w:ilvl="0" w:tplc="7C24F730">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
+    <w:lvl w:ilvl="1" w:tplc="B84E2DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BDA4AEC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93BAB4E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BAB413B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8D88332E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F0A20E4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C174F38E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35E4FA58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17585,367 +19698,1492 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1646231257">
+  <w:num w:numId="1" w16cid:durableId="10500383">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1169325801">
+  <w:num w:numId="2" w16cid:durableId="2092465949">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="307902649">
+  <w:num w:numId="3" w16cid:durableId="30343741">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1929537517">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="360478678">
+  <w:num w:numId="5" w16cid:durableId="796488246">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1022825077">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1394112724">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="743526828">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1869875051">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1982614143">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="905342146">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="11" w16cid:durableId="1878617602">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="702444533">
+  <w:num w:numId="12" w16cid:durableId="679548687">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1062212477">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="55397045">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="713580471">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="253902326">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="875846133">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1726290368">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="365954677">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2091929982">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1881092482">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="348724823">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="918905836">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="684021446">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="859590604">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2047900801">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1088231506">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="257445542">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="540676874">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="415832849">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1751731182">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1580090727">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1855799077">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2145390967">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="399601936">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="35" w16cid:durableId="1159736208">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1706641893">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="36" w16cid:durableId="401215147">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1607423445">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="37" w16cid:durableId="1540390114">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="885415000">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="38" w16cid:durableId="1949968807">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1126893407">
+  <w:num w:numId="39" w16cid:durableId="1724598114">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1678926516">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="585386371">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="193663272">
-[...47 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1557429380">
+  <w:num w:numId="42" w16cid:durableId="655378766">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005A797E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F87463"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00004427"/>
+    <w:rsid w:val="00004B70"/>
+    <w:rsid w:val="00005A59"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="000107DF"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00051437"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00053C9E"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00060150"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="000650C5"/>
+    <w:rsid w:val="00073664"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080422"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0009230C"/>
+    <w:rsid w:val="00092877"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="001144DB"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00116E13"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="001307C5"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="001474CD"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00184B75"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B5B0C"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C0AC3"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213338"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00244A13"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251054"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251231"/>
+    <w:rsid w:val="002514ED"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="00273B8F"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="00296D1E"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C0044"/>
+    <w:rsid w:val="002C0D65"/>
+    <w:rsid w:val="002C1C3B"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002C739A"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002D54D7"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E318D"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E3ECA"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="00300CEA"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="00317C38"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="00331FE4"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00360A0F"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="003768D2"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377093"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00390DBF"/>
+    <w:rsid w:val="00390F91"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A1B8B"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B31DB"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003B7DB0"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D0812"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E7802"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00405400"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00420940"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00423B88"/>
+    <w:rsid w:val="0042594F"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="0043202F"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00445920"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004551A4"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457689"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="0046077A"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00465A3E"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="004835C2"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00485679"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="004930B6"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="00497267"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A63E0"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6070"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7225"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F3559"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00501051"/>
+    <w:rsid w:val="0050152E"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503375"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00513BA9"/>
+    <w:rsid w:val="00514506"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00553F4C"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="005565C5"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="00572D94"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00576CA8"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="00592023"/>
+    <w:rsid w:val="005A3FB3"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005A647F"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005C3890"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F23F7"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="006548F8"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B3EDD"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C49C2"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D1231"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00723F6A"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="0072741F"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="00732779"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="0074769D"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007559C2"/>
+    <w:rsid w:val="007559E4"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="0076247B"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00771F35"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="0078221D"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="007962D0"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E0E11"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00865408"/>
+    <w:rsid w:val="00866E50"/>
+    <w:rsid w:val="0086748F"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00884AEF"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D2523"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F4442"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00907CA8"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="00926E85"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="009465DE"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="009521C5"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966E26"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973D1B"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="00985F25"/>
+    <w:rsid w:val="00990021"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6C8F"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C1424"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009C7790"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E521E"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F171D"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A176BD"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A31E78"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A36115"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A45218"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A57CC1"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A60843"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A731B8"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A77B21"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC4C01"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD2488"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B049E7"/>
+    <w:rsid w:val="00B05B8A"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B11D0E"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B13DE3"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B3102C"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B43C5F"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B52FD6"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B6460C"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00BA395E"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB7743"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC1D67"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BC3D65"/>
+    <w:rsid w:val="00BD066B"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD6075"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD719F"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C13A34"/>
+    <w:rsid w:val="00C1474F"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C204C7"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C55D42"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA0B75"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE1BFD"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D0272C"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D16C12"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D261DD"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D37DA2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42218"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D4506A"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D66A51"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DA5472"/>
+    <w:rsid w:val="00DB33CA"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DB7A3A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC4865"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC58EA"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD5456"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE046C"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE4903"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF40C3"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E219C3"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E36DE6"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46A84"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E47E9C"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E77C36"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E84232"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EA0BEF"/>
+    <w:rsid w:val="00EA5862"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB5097"/>
+    <w:rsid w:val="00EC09AA"/>
+    <w:rsid w:val="00EC17F9"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF516E"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F12BD0"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F35322"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F36D7F"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F60899"/>
+    <w:rsid w:val="00F61615"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62C38"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F91BE1"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB4614"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29F5C2B7"/>
+  <w14:docId w14:val="11974D0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
-    <w:lsdException w:name="header" w:uiPriority="99"/>
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -18118,59 +21356,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C13A34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
@@ -18297,95 +21531,92 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
@@ -18632,577 +21863,496 @@
     <w:name w:val="AHeader 3 abc"/>
     <w:basedOn w:val="AHeader2abc"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1701"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
         <w:tab w:val="num" w:pos="3600"/>
       </w:tabs>
       <w:ind w:left="3600" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
     <w:name w:val="Bullets (Agency)"/>
     <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
     <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
     <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00414E19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="0078221D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19465,299 +22615,305 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7DFEBD8-1467-4977-BA76-8DC8FD6C3048}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...4 lines deleted...]
-  <Paragraphs>37</Paragraphs>
+  <Pages>19</Pages>
+  <Words>3671</Words>
+  <Characters>25520</Characters>
+  <DocSecurity>4</DocSecurity>
+  <Lines>212</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18918</CharactersWithSpaces>
+  <CharactersWithSpaces>29133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
-    <vt:lpwstr/>
+    <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
-    <vt:lpwstr/>
+    <vt:lpwstr>17/12/2024 13:11:10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
-    <vt:lpwstr/>
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
-    <vt:lpwstr/>
+    <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
-    <vt:lpwstr/>
+    <vt:lpwstr>201224</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
-    <vt:lpwstr/>
+    <vt:lpwstr>nulldate</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
-    <vt:lpwstr/>
+    <vt:lpwstr>nulldate</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
-    <vt:lpwstr/>
+    <vt:lpwstr>nulldate</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
-    <vt:lpwstr/>
+    <vt:lpwstr>2010</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
-    <vt:lpwstr/>
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
-    <vt:lpwstr/>
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
-    <vt:lpwstr/>
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
-    <vt:lpwstr/>
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
-    <vt:lpwstr/>
+    <vt:lpwstr>veterinary-product-information-qrd-templates_lv</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
-    <vt:lpwstr/>
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
-    <vt:lpwstr/>
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/20 V- template revision - v. 9.1 (December 2024)/05 Currently published template v.9.1 (December 2024)/02 All languages template published/02 Language template CLEAN</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
-    <vt:lpwstr/>
+    <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
-    <vt:lpwstr/>
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
-    <vt:lpwstr/>
+    <vt:lpwstr>N</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
-    <vt:lpwstr/>
+    <vt:lpwstr>20020723</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
-    <vt:lpwstr/>
+    <vt:lpwstr>23</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
-    <vt:lpwstr/>
+    <vt:lpwstr>July</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
-    <vt:lpwstr/>
+    <vt:lpwstr>2002</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
-    <vt:lpwstr/>
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
-    <vt:lpwstr/>
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
-    <vt:lpwstr/>
+    <vt:lpwstr>18389</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMEA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
-    <vt:lpwstr/>
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
-    <vt:lpwstr/>
+    <vt:lpwstr>02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
-    <vt:lpwstr/>
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
-    <vt:lpwstr/>
+    <vt:lpwstr>tran</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
 </Properties>
 </file>