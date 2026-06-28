--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,26328 +1,15744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-[...2 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6B656DF4" w14:textId="27624B12" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00B32DC4" w:rsidP="003D6DA7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1A5CEF14" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="008000"/>
-[...278 lines deleted...]
-    <w:p w14:paraId="6B656E0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4C8E6E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66010CB1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5150D085" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245C5F93" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CB5B67" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427E3F75" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00553876" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6063A8E2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A52D1C6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064681D5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EF873E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55243E92" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A815A34" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6E5DB2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480D6994" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45982C9B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F407FA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E30193" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC032B4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1465F61D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269F7E65" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC0A396" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C50827E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E0C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
+    <w:p w14:paraId="27AADCD0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E5E483" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="6E7C6455" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E0F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...92 lines deleted...]
-    <w:p w14:paraId="6B656E13" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="3521FC8D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E287CF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alzane 5 mg/ml šķīdums injekcijām suņiem un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54810131" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74178B57" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464980F1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...79 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0CE46C9B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32271BA0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E77619">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215B8E23" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aktīvās vielas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B2BB1" w:rsidRPr="00E77619">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5068935B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...33 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E9DE34" w14:textId="1AC85770" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...103 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>5,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FE4A0E" w14:textId="12CF14FE" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(atbilst 4,27 mg atipamezola)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6BDAC6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B656E19" w14:textId="32E61D5B" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E77619">
+    <w:p w14:paraId="66B48FAE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palīgvielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E1A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="37F8F76E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9104" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="4554"/>
+        <w:gridCol w:w="4509"/>
+        <w:gridCol w:w="41"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C1144" w14:paraId="6B656E1D" w14:textId="77777777" w:rsidTr="002C4565">
+      <w:tr w:rsidR="009C381A" w14:paraId="28CC831E" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="43" w:type="dxa"/>
+          <w:trHeight w:val="754"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E1B" w14:textId="5B750674" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000B46FB" w:rsidP="003D6DA7">
+          <w:p w14:paraId="6538FC0B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> sastāvs</w:t>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E1C" w14:textId="246CE3C0" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="562A1DF7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kvantitatīvais sastāvs, ja šī informācija ir </w:t>
-[...26 lines deleted...]
-              <w:t>veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1219" w14:paraId="6B656E20" w14:textId="77777777" w:rsidTr="006923F2">
+      <w:tr w:rsidR="009C381A" w14:paraId="1D36A9B5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E1E" w14:textId="2477125E" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="00F47429" w:rsidP="003D6DA7">
+          <w:p w14:paraId="48CEEF70" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026C35">
-[...15 lines deleted...]
-              <w:t>(E321)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metilparahidroksibenzoāts (E218) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E1F" w14:textId="79B62251" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE4142" w:rsidP="003D6DA7">
+          <w:p w14:paraId="45C477D9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:iCs/>
-[...16 lines deleted...]
-              <w:t> mg</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,0 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1219" w14:paraId="6B656E23" w14:textId="77777777" w:rsidTr="006923F2">
+      <w:tr w:rsidR="009C381A" w14:paraId="0ADBA75B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E21" w14:textId="0CC2B900" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="5519517B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D56D2">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>N-metilpirolidons</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nātrija hlorīds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E22" w14:textId="612CFBEE" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="00976E16" w:rsidP="003D6DA7">
+          <w:p w14:paraId="4757B586" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1219" w14:paraId="6B656E26" w14:textId="77777777" w:rsidTr="006923F2">
+      <w:tr w:rsidR="009C381A" w14:paraId="2CB86B19" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E24" w14:textId="253FF417" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="27B00116" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D56D2">
-[...3 lines deleted...]
-              <w:t>Triglicerīdi, vidējas virknes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ūdens injekcijām</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E25" w14:textId="77777777" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="26267738" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...55 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B656E2D" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="003D6DA7">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="39F16A0F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0653DC03" w14:textId="77777777" w:rsidR="00454486" w:rsidRPr="00FF5B3B" w:rsidRDefault="00454486" w:rsidP="003D6DA7">
-[...53 lines deleted...]
-    <w:p w14:paraId="6B656E2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="7E266B65" w14:textId="2E4A698B" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzidrs un bezkrāsains ūdens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F2FDB3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFB872E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727DD0AA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E30" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...11 lines deleted...]
-    <w:p w14:paraId="6B656E31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="5FBB0B9B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B93145" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="4CA3F67D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4933EBC2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E83CDA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53736D0F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2BA794" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC8850D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīds ir selektīvs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F061"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2-antagonists un ir indicēts medetomidīna un deksmedetomidīna sedatīvās iedarbības atcelšanai suņiem un kaķiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A5049D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AEBA0D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71245558" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EAFBE5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        </w:tabs>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret aktīvo vielu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vai pret jebkuru no palīgvielām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CE3B75" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidR="00E77619">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzīvniekiem un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kam ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aknu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nieru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slimības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...339 lines deleted...]
-        </w:tabs>
+    </w:p>
+    <w:p w14:paraId="10CBEB59" w14:textId="77BFB848" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...478 lines deleted...]
-    <w:p w14:paraId="6B656E39" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatīt arī </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F90">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.7. apakšpunktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1061C3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61836B07" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...226 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E40" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...424 lines deleted...]
-    <w:p w14:paraId="6B656E45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="09ADC8AF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF88C95" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C361402" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AA6F83" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E46" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2284C5D0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA59281" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk189830504"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF245D1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156D2C6F" w14:textId="5456A6F1" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        </w:tabs>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F90">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu ievadīšanas dzīvniekiem ļau</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atpūsties klusā vietā. Atmošanās laikā dzīvniekus nedrīkst atstāt nepieskatītus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184E5912" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BBCA9A" w14:textId="3F2F7734" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ties, vai dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m ir atjaunojies rīšanas reflekss pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piedāvāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jebkād</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barīb</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>padzerties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F583F3A" w14:textId="40EDFEB5" w:rsidR="009C381A" w:rsidRDefault="00C32078">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ieteicamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devu atšķirību dēļ ievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesardzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3665" w:rsidRPr="00DE3665">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietojot šīs veterinārās zāles citiem dzīvniekiem, kas nav lietošanas instrukcijā norādītās mērķa sugas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477E6046" w14:textId="19AB1443" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja lieto ne tikai medetomidīnu vai deksmedetomidīnu, bet arī citus sedatīvos līdzekļus, jāpatur prātā, ka pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="atn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agonista ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>darbības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atcelšanas var turpināties šo citu līdzekļu iedarbība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56402CDA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezols neatceļ ketamīna iedarbību, kas suņiem un kaķiem var izraisīt krampju lēkmes, ja to lieto vienu pašu. Atipamezolu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nedrīkst ievadīt agrāk kā 30-40 minūtes pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ketamīna ievadīšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770595B6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4D6440" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300BABEA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACF007B" w14:textId="0DBCC1F2" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atipamezola stiprās farmakoloģiskās aktivitātes dēļ izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no tā saskares ar ādu, acīm un gļotādām. Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskare ar ādu vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nokļūšana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>acīs, skarto vietu skalot ar lielu daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E" w:rsidRPr="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC676E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ilk</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t skarto apģērbu, kas ir tiešā saskarē ar ādu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja kairinājums nepāriet, meklēt medicīnisko palīdzību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02524BAC" w14:textId="4CE38CD8" w:rsidR="009C381A" w:rsidRDefault="005F7B16">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no nejaušas norīšanas vai pašinjicēšanas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša norīšana vai pašinjicēšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Nevad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t transportlīdzekli. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atstāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pacientu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nepieskatītu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2DC8EC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3981CB7F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
-[...417 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...732 lines deleted...]
-        </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232B8A94" w14:textId="77777777" w:rsidR="00676863" w:rsidRDefault="00676863" w:rsidP="003D6DA7">
-[...195 lines deleted...]
-    <w:p w14:paraId="6B656E72" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    <w:p w14:paraId="436895BD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E453BE5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61177790" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C52B211" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...35 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B861F73" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1371607D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kaķi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8F497D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4389"/>
-        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C1144" w14:paraId="6B656E81" w14:textId="77777777" w:rsidTr="003D6DA7">
+      <w:tr w:rsidR="009C381A" w14:paraId="65AE7590" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E7E" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="37033573" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Retāk</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B656E7F" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="11264C21" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...21 lines deleted...]
-              <w:t> ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2578" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27595BCD" w14:textId="77777777" w:rsidR="00377EEE" w:rsidRDefault="00377EEE" w:rsidP="003D6DA7">
-[...16 lines deleted...]
-          <w:p w14:paraId="78A50BB0" w14:textId="77777777" w:rsidR="00E26605" w:rsidRDefault="00377EEE" w:rsidP="003D6DA7">
+          <w:p w14:paraId="05DB913C" w14:textId="7E5917CD" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>N</w:t>
-[...2 lines deleted...]
-              <w:t>ieze</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiperaktivitāte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3665">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traucēta </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> lietošanas vietā;</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vokalizācija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B656E80" w14:textId="2B125073" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00542266" w:rsidP="003D6DA7">
+          <w:p w14:paraId="535F5CD9" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>V</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tahikardija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C79D790" w14:textId="19804E98" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pastiprināta siekal</w:t>
+            </w:r>
+            <w:r w:rsidR="00D01675">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ošanās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vemšana, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D01675">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>patvaļīga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> defekācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394F63EA" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskuļu trīce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B8CF1E" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Paātrināta elpošana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B21405A" w14:textId="30DDFBC5" w:rsidR="009C381A" w:rsidRDefault="00D01675" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Urīna nesaturēšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1144" w14:paraId="6B656E85" w14:textId="77777777" w:rsidTr="003D6DA7">
+      <w:tr w:rsidR="009C381A" w14:paraId="4AE94EB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E82" w14:textId="77777777" w:rsidR="00082200" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="70E11058" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Reti</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B656E83" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="053CE38D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...12 lines deleted...]
-              <w:t>10 000 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2578" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C604BE7" w14:textId="77777777" w:rsidR="00CB118A" w:rsidRPr="00DD6BD7" w:rsidRDefault="00CB118A" w:rsidP="003D6DA7">
-[...28 lines deleted...]
-          <w:p w14:paraId="6B656E84" w14:textId="67A7D183" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="004F0EC9" w:rsidP="003D6DA7">
+          <w:p w14:paraId="13A179EF" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...370 lines deleted...]
-                <w:iCs/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>S</w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotensija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CF8284" w14:textId="4F108DE1" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ieilgusi sedācija, ieilgusi </w:t>
+            </w:r>
+            <w:r w:rsidR="00D01675">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atmošanās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFE17F1" w14:textId="17CEE0BD" w:rsidR="009C381A" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotermija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2,</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>2</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44899CB2" w14:textId="77777777" w:rsidR="008D7596" w:rsidRPr="008D7596" w:rsidRDefault="008D7596" w:rsidP="003D6DA7">
-[...5838 lines deleted...]
-    <w:p w14:paraId="45939B0E" w14:textId="77777777" w:rsidR="00814FD7" w:rsidRPr="00185158" w:rsidRDefault="00814FD7" w:rsidP="003D6DA7">
+    <w:p w14:paraId="6474486B" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="clear" w:pos="720"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="lightGray"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4AB04466" w14:textId="77777777" w:rsidR="00814FD7" w:rsidRPr="00185158" w:rsidRDefault="00814FD7" w:rsidP="003D6DA7">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmo 10 minūšu laikā pēc injekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0B0F81" w14:textId="66A23F4B" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="lightGray"/>
-[...96 lines deleted...]
-      <w:r w:rsidRPr="00E26605">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot mazu devu, lai daļēji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01675">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atceltu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medetomidīna vai deksmedetomidīna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iedarbīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01675">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iespējama hipotermija</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4238 lines deleted...]
-      <w:r w:rsidR="00C97663">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hpsatn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C97663" w:rsidRPr="001F7F44">
-[...6226 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pat pēc atmošanās no sedācijas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEA9D9F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AD9542" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1843DD2B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9061"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00217669" w14:paraId="09D71362" w14:textId="77777777" w:rsidTr="00E26605">
+      <w:tr w:rsidR="009C381A" w14:paraId="7FBEF507" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4809F53A" w14:textId="4B8B2BE8" w:rsidR="00217669" w:rsidRPr="00E57A7D" w:rsidRDefault="00217669" w:rsidP="003D6DA7">
+          <w:p w14:paraId="7E888C70" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...1 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Hlk66891708"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5780B260" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5EBB92" w14:textId="79631235" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>1</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiperaktivitāte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3665">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>traucēta</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t> ārstētajiem dzīvniekiem):</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vokalizācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564E8C0E" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tahikardija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5FE1E2" w14:textId="702856F0" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pastiprināta siekal</w:t>
+            </w:r>
+            <w:r w:rsidR="00D01675">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ošanās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vemšana, </w:t>
+            </w:r>
+            <w:r w:rsidR="00740FF9">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>patvaļīga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> defekācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F696B0C" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskuļu trīce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3CA44B" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Paātrināta elpošana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716661B3" w14:textId="40D039A0" w:rsidR="009C381A" w:rsidRDefault="00740FF9" w:rsidP="009E418E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Urīna nesaturēšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217669" w14:paraId="7FED75CE" w14:textId="77777777" w:rsidTr="00E26605">
+      <w:tr w:rsidR="009C381A" w14:paraId="5586ED4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32F07675" w14:textId="77777777" w:rsidR="0040767E" w:rsidRDefault="0040767E" w:rsidP="003D6DA7">
+          <w:p w14:paraId="5BCB080D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Matu izmaiņas lietošanas vietā (piem., t</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">); </w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DFD3D6C" w14:textId="77777777" w:rsidR="0040767E" w:rsidRDefault="0040767E" w:rsidP="003D6DA7">
+          <w:p w14:paraId="1700B3F7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>N</w:t>
-[...11 lines deleted...]
-              <w:t>;</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD5DC5C" w14:textId="3A427D3B" w:rsidR="00217669" w:rsidRPr="00E57A7D" w:rsidRDefault="00217669" w:rsidP="003D6DA7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04831EB0" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>V</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotensija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="3315A466" w14:textId="32B5D05C" w:rsidR="00217669" w:rsidRPr="00E57A7D" w:rsidRDefault="00217669" w:rsidP="003D6DA7">
+          <w:p w14:paraId="4E8EC0CA" w14:textId="0F3F8AFE" w:rsidR="009C381A" w:rsidRDefault="009E418E" w:rsidP="009E418E">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...364 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>T</w:t>
-[...128 lines deleted...]
-              <w:t>,4</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ieilgusi sedācija, ieilgusi </w:t>
+            </w:r>
+            <w:r w:rsidR="00740FF9">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atmošanās</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EF7EF29" w14:textId="77777777" w:rsidR="00217669" w:rsidRPr="008D7596" w:rsidRDefault="00217669" w:rsidP="003D6DA7">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="1724E21A" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91228">
-[...16 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmo 10 minūšu laikā pēc injekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C3A913" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743A05D5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt arī lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FEA49A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="73FD9B42" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633A21CB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482F5B76" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E418E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD49B3A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB8BBD9" w14:textId="156E3426" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00740FF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pierādīts šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00740FF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošums </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E418E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav ieteicams lietot </w:t>
+      </w:r>
+      <w:r w:rsidR="009E418E" w:rsidRPr="00FC4889">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D619C2C" w14:textId="6915A26E" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1455C0F5" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D83E09" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E" w:rsidP="009E418E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEFE022" w14:textId="77777777" w:rsidR="009E418E" w:rsidRDefault="009E418E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B1302F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9239A4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA15C1" w14:textId="3FD35C8A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav ieteicama </w:t>
+      </w:r>
+      <w:r w:rsidR="00740FF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atipamezola lietošana ar citām zālēm, kas iedarbojas uz centrālo nervu sistēmu, piemēram, diazepāmu, acepromazīnu vai opiātiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE16A66" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBBAA5C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69838D6C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D547C4" w14:textId="727F5C03" w:rsidR="009C381A" w:rsidRDefault="009E418E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2F1ABE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D21E4A1" w14:textId="72C7504F" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vienreizējai intramuskulārai</w:t>
+      </w:r>
+      <w:r w:rsidR="00740FF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deva atkarīga no iepriekš ievadītās medetomidīna vai deksmedetomidīna devas. Lai nodrošinātu precīzu devu, ievadot zāles mazā daudzumā, lietot atbilstoši graduētu šļirci. Atipamezola hidrohlorīdu parasti ievada 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00740FF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60 minūtes pēc medetomidīna vai deksmedetomidīna injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184CED33" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3488FB" w14:textId="5AC08BEB" w:rsidR="009C381A" w:rsidRDefault="009E418E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C77DBA7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3260AD" w14:textId="6D51B6A3" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atipamezola hidrohlorīda deva (µg uz kg ķermeņa svara) ir piecas reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā iepriekš ievadītā medetomidīna hidrohlorīda deva vai desmit reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā deksmedetomidīna hidrohlorīda deva. Tā kā šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99" w:rsidRPr="00204F99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu aktīvās vielas (atipamezola hidrohlorīds) koncentrācija ir piecas reizes lielāka salīdzinājumā ar zālēm, kas satur 1 mg/ml medetomidīna hidrohlorīda, un desmit reizes lielāka salīdzinājumā ar zālēm, kas satur 0,5 mg/ml deksmedetomidīna hidrohlorīda, nepieciešams </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdzvērtīgs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katru </w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu daudzums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B37981" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723812C4" w14:textId="5561F36C" w:rsidR="009C381A" w:rsidRDefault="000F611B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk194483496"/>
+      <w:r w:rsidRPr="000F611B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ņemot vērā 50-kārtīgu koncentrāciju salīdzinājumā ar līdzekli,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas satur 0,1 mg deksmedetomidīna hidrohlorīda, nepieciešam</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā atipamezola deva ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 reizes mazāka</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EB9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Devu piemēri suņiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C34E8F4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="180" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4464"/>
+        <w:gridCol w:w="4253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C381A" w14:paraId="64C6732D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D9CD4E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Medetomidīna 1 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A5FC21" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="11605920" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3D627C" w14:textId="29C45159" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F8006B" w14:textId="6B719860" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ķ.sv. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A34ECC0" w14:textId="7FEF7AEE" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6B6075" w14:textId="214BF792" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ķ.sv. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="0850EEDB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3847D467" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36AC3A9A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="05874D3C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23E7F0EC" w14:textId="7A65604C" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14124B67" w14:textId="1E2C2FA9" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 20 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ķ.sv. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE374B4" w14:textId="202D172D" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D00DF67" w14:textId="7CDED656" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="42AB5B86" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32AAAFF8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,1 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="592D8746" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="4E23154E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E30E61" w14:textId="0BD19BE7" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,2 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAB6BE4" w14:textId="0356ADBC" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 20 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A56DCB4" w14:textId="2F53BD58" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115D94D3" w14:textId="3A93ADB7" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00B155AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32F52315" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014FBCFE" w14:textId="0D8FA3F6" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atipamezola hidrohlorīda deva (µg uz kg ķermeņa svara) ir 2,5 reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā iepriekš ievadītā medetomidīna hidrohlorīda deva vai piecas reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā deksmedetomidīna hidrohlorīda deva. Tā kā šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99" w:rsidRPr="00204F99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu aktīvās vielas (atipamezola hidrohlorīds) koncentrācija ir piecas reizes lielāka salīdzinājumā ar zālēm, kas satur 1 mg/ml medetomidīna hidrohlorīda, un desmit reizes lielāka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">salīdzinājumā ar veterinārajām zālēm, kas satur 0,5 mg/ml deksmedetomidīna hidrohlorīda, jāievada uz pusi mazāks daudzums </w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nekā iepriekš lietota</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medetomidīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai deksmedetomidīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B120003" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C976595" w14:textId="3112866B" w:rsidR="009C381A" w:rsidRDefault="006577C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ņemot vērā 50-kārtīgu koncentrāciju salīdzinājumā ar līdzekli, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kas satur 0,1 mg deksmedetomidīna hidrohlorīda, nepieciešam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E" w:rsidRPr="00B155AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atipamezola deva ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 reizes mazāka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4720D920" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52366BDA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Devu piemēri kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD47220" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="180" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4464"/>
+        <w:gridCol w:w="4253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C381A" w14:paraId="4FF01DE5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2AE6A1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Medetomidīna 1 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE8064" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="6AE33653" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49B7C26B" w14:textId="2EBB9236" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,08 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AA66C1" w14:textId="6CE4E533" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 80 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0934B277" w14:textId="2439CF96" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45AF231F" w14:textId="58DD8349" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="48376A96" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A7F4BB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B647709" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="15CB2C54" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1100DFED" w14:textId="45026089" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,08 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699B3BFF" w14:textId="073E3985" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0359889F" w14:textId="79315D4F" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDAED38" w14:textId="75D5902A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="507C7389" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7041B9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,1 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23961A52" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="4541CCA0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51692E01" w14:textId="1D088DD3" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,4 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B16B108" w14:textId="6C35A726" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4092637C" w14:textId="615A524A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFF753F" w14:textId="6113D9E4" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52F0E" w:rsidRPr="00E52F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0853EEB2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F8CA9B" w14:textId="519AE714" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atmošanās laiks suņiem un kaķiem tiek saīsināts līdz apmēram 5 minūtēm. Dzīvnieki atgūst kustību spēju apmēram 10 minūšu laikā pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618148AA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CD8FFA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64194B13" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39620F44" w14:textId="3E9FCFA5" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīda pārdozēšana var izraisīt pārejošu tahikardiju un pārmērīgu uzbudinājumu (hiperaktivitāti, muskuļu trīci). Ja nepieciešams, šīs pazīmes var novērst ar medetomidīna vai deksmedetomidīna devu, kas ir mazāka par </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>parasti lietoto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F064BF" w14:textId="228E283D" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ja atipamezola h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>idrohlorīds netīšām tiek ievadīts dzīvniekam, kas iepriekš nav saņēmis medetomidīna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hidrohlorīdu vai deksmedetomidīna hidrohlorīdu, var </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parādīties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hiperaktivitāte un muskuļu trīce. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šāda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedarbība var turpināties apmēram 15 minūtes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5599F9" w14:textId="053BE5DC" w:rsidR="009C381A" w:rsidRDefault="00D438DD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paaugstinātu uzbudinājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaķiem visefektīvāk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var mazināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, samazin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārējos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kairinājumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA78F0" w14:textId="77777777" w:rsidR="00217669" w:rsidRPr="008D7596" w:rsidRDefault="00217669" w:rsidP="003D6DA7">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="3500D434" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD9AB46" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688C9B35" w14:textId="38625424" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F42B129" w14:textId="21EB4D14" w:rsidR="00D9197D" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A3C27E" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E26E710" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B20B0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1CB89" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0A5189" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE6DDE6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DB6E0A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1932EC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702E6AB6" w14:textId="77777777" w:rsidR="007B3491" w:rsidRDefault="00D9197D" w:rsidP="007B3491">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3491">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DBAF8A" w14:textId="60593467" w:rsidR="009C381A" w:rsidRPr="007B3491" w:rsidRDefault="00D9197D" w:rsidP="007B3491">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3491">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>QV03AB90</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3491" w:rsidRPr="007B3491">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="57E9F3B5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453757E5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7733D0AB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D92037" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91228">
-[...16 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezols ir stipras iedarbības selektīvs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-adrenoreceptoru blokators (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-antagonists), kas veicina mediatora noradrenalīna atbrīvošanos gan centrālajā, gan arī perifēriskā nervu sistēmā. Tas izraisa centrālās nervu sistēmas aktivēšanu simpātiskās nervu sistēmas aktivācijas dēļ. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">farmakodinamiskā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, piemēram, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ietekme uz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sirds un asinsvadu sistēmu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ir neliela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lai gan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pirmo 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minūšu laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atipamezola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīda ievadīšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var būt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārejoša</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>asinsspiediena pazemināšanās.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="atn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antagonists </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atipamezols</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atcelt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hpsatn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kavēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="atn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receptoru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agonistu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>medetomidīna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deksmedetomidīna iedarbību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tādējādi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atipamezols atceļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medetomidīna vai deksmedetomidīna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sedatīvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iedarbību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>suņiem un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kaķiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>normai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārejošu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sirdsdarbības frekvences pieaugumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B5ADA1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D2D68E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Farmakokinētiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787DA9A0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E14721" w14:textId="0CDF5299" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atipamezols ātri absorbējas pēc intramuskulāras injekcijas. Maksimālā koncentrācija centrālajā nervu sistēmā tiek sasniegta 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D438DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006846D2">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D438DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15 minūtēs. Izkliedes tilpums (V</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3665">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ir apmēram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CharChar"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1–2.5 l/kg. Ziņots, ka a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tipamezola hidrohlorīda eliminācijas pusperiods </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CharChar"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(t½) ir apmēram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 stunda. Atipamezola hidrohlorīds tiek ātri un pilnīgi metabolizēts. Metabolīti galvenokārt tiek izvadīti kopā ar urīnu, un neliels daudzums ar izkārnījumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687274F5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FDCF25" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690086BF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543E3217" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71147AFD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF258F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7510BD48" w14:textId="6A9406F0" w:rsidR="009C381A" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles maisījumā ar citām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6570D4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...2 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+    <w:p w14:paraId="1E3A674C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41999711" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C453374" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D3BF88" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6767AECD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA9EBFB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CEB92E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A2C7A5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D1C5AE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E997BA7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21298E89" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524DE194" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D3D35E" w14:textId="2D8D2929" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II tipa caurspīdīga stikla flakoni pa 10 ml, ar I tipa brombutila </w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aizbāzni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un alumīnija vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29608681" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7714D608" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iepakojumu lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7563E292" w14:textId="54E8F473" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kaste ar 1 flakonu</w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas satur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F7EA03" w14:textId="07F6CF0D" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kaste </w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 flakoniem pa 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D92904" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kaste ar 10 flakoniem pa 10 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E075393" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1DEF10" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19692FA7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7355D04A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2490AF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCF4F56" w14:textId="03223CAA" w:rsidR="009C381A" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="7B234DD6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739EC91D" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241862"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk110241871"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5F0667" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67858737" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A1351B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7F0468" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0919EB19" w14:textId="70877D12" w:rsidR="00204F99" w:rsidRPr="000E6FB6" w:rsidRDefault="00D9197D" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratorios SYVA S.A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99" w:rsidRPr="00204F99">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14596B2E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4571802E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4F2E97" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBB3471" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463082BE" w14:textId="77777777" w:rsidR="00204F99" w:rsidRPr="00FC4889" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/MRP/11/0045</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124FE12B" w14:textId="5565EA03" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CF4DA8" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7DE938" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0268BE79" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075FD31F" w14:textId="679A294A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3665">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3665">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0232F15C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7761F727" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04539295" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152B0193" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABBA03C" w14:textId="47367349" w:rsidR="009C381A" w:rsidRDefault="009F49F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3491">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF18D2A" w14:textId="63C14F56" w:rsidR="007B3491" w:rsidRDefault="007B3491">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0D703C" w14:textId="77777777" w:rsidR="007B3491" w:rsidRDefault="007B3491">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFF0247" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64072785" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C0C8B2" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424CE694" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B36862C" w14:textId="1F51B7AD" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk73467306"/>
+      <w:r>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0037CC" w14:textId="39F0B587" w:rsidR="00204F99" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE14923" w14:textId="3AAC7C2D" w:rsidR="00204F99" w:rsidRPr="00FC4889" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6270D2CF" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="15C61317" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD7094F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568CFF21" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A247053" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F60A19" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EE5B4B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A31098A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0647BCF1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092819CF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272CCC6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6926B912" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D96CC05" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1DA58B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2564BB83" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247A475D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02108C29" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDDBE69" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DEA0DC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCDD2D0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761D6CEC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E88122" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAEE8AB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6420B080" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55200A2C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4933147F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A63629" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E789D8F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0441488D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5788F548" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C369D81" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1645293E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764BFF05" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C83584D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DF7AFC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597DD66F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9845B4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB6DB04" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FCED04" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221D6DA6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E043FD0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6410E57A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77406E21" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCDEF01" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605705DA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05886C38" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAC42A9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34862E94" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB5ADCC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D93045" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151D93A5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB5ECD8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204BF463" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB2C3F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D1BCC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE96499" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C4E9BF" w14:textId="6F682D46" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar 1 flakonu</w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas satur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044805A7" w14:textId="03C5B917" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte</w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 flakoniem pa 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0D9329" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar 10 flakoniem pa 10 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1F45F6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCBB7A5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E512781" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6575B9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14273112" w14:textId="2726815B" w:rsidR="00204F99" w:rsidRDefault="00D9197D" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00E83DAF" w14:textId="5D818DEC" w:rsidR="00497960" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alzane 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg/ml šķīdums injekcijām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECC924F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4915C7F3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A49AA7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCDEFA8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436FC497" w14:textId="56F444F3" w:rsidR="009C381A" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B66A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC3C703" w14:textId="0B3D3F9A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235F9022" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(atbilst 4,27 mg atipamezola bāzei)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683EF9F6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53083306" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9A5327" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4775078A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FAF0316" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>10 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2816478C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>5x10ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C396B4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>10x10ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F797737" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1590"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DF74B0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1590"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048C5982" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17529457" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5611855A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7935ACED" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B37FB22" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAA04B8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E83D79F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F39AE4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068A1C82" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B746E7B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBF5AEC" w14:textId="578BB5EC" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intramuskulārai</w:t>
+      </w:r>
+      <w:r w:rsidR="009F49F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140FDB7D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F641663" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBBB4D8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2515BD5A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0DFB56" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="930"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097003B0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294A2A91" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB49EB4" w14:textId="77777777" w:rsidR="00204F99" w:rsidRPr="00FC4889" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EXP{mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3935B5" w14:textId="0F4B5AC7" w:rsidR="00204F99" w:rsidRPr="00FC4889" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">atvēršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izlietot 28 dienu laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7F4547" w14:textId="58E6397E" w:rsidR="00204F99" w:rsidRDefault="00204F99" w:rsidP="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc atvēršanas izlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="006C49B7">
+        <w:t xml:space="preserve"> līdz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407AF227" w14:textId="77777777" w:rsidR="00204F99" w:rsidRDefault="00204F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC2CCE7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653BB7F2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0CACD6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644F5320" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5234D41B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB9F5B6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C142228" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6F269C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1228EC7E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47054BA1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31333F9F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612652A4" w14:textId="404B7318" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00204F99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163D4B47" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487D9345" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1487ABEA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DAEE6D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F98AD6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30501945" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE64AB4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC9EAE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099EFDD7" w14:textId="13102BD8" w:rsidR="00204F99" w:rsidRPr="00FC4889" w:rsidRDefault="00D9197D" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk177557039"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratorios SYVA S.A.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00204F99" w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4995E61C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A990B9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0221C6CD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D465C9" w14:textId="064E7A8D" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DA6A23" w14:textId="77777777" w:rsidR="00FD6696" w:rsidRPr="00FC4889" w:rsidRDefault="00FD6696" w:rsidP="00FD6696">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/MRP/11/0045</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC028A6" w14:textId="77777777" w:rsidR="00FD6696" w:rsidRDefault="00FD6696">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4351BC85" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BA0565" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486DCDAE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37786BD2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CD2870" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56951FA9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EC8178" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592FA1B9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135C1AD7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 ml flakons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E5B68" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D85928D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48540908" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B3E600" w14:textId="03221631" w:rsidR="002C3522" w:rsidRPr="007B3491" w:rsidRDefault="00D9197D" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alzane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D42A5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC26FA8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04427752" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E83EDD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC04EFE" w14:textId="081BD0D8" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Atipamezola hidrohlorīds 5</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3522">
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A354A4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF306C6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6257A2AF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5708FBB9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EADD47B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBD3838" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F228567" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6477B8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B518344" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E46BC31" w14:textId="4DBA11F8" w:rsidR="002C3522" w:rsidRPr="00FC4889" w:rsidRDefault="002C3522" w:rsidP="002C3522">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EXP{mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB6D9F" w14:textId="76502B76" w:rsidR="002C3522" w:rsidRDefault="002C3522" w:rsidP="002C3522">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">atvēršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izlietot 28 dienu laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAE6D28" w14:textId="2D9AB1CE" w:rsidR="002C3522" w:rsidRPr="00FC4889" w:rsidRDefault="002C3522" w:rsidP="002C3522">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">atvēršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00372A55">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ED713B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241DA10D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB8478A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D4E79" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD873E3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E2B616" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72705609" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA194C6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D5535D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EBCBB0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F1DB8E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A80AE67" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AF7AC2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68056068" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31506068" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738F3B76" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E91B39" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62F34" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0D9B09" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44016424" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046B8895" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6364E4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C225178" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9C7635" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6FB4C8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74773B36" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D278FAA" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BF28C7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8C20B9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D04F85" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598773F6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alzane 5 mg/ml šķīdums injekcijām suņiem un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C788B9E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779111C6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1363CFEB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C2EED" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75114204" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321E807A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573386E2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECA7FA3" w14:textId="7E98C0C9" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atipamezola hidrohlorīds: 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg </w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(atbilst 4,27 mg atipamezola)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F93DD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442864AB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAAD6BA" w14:textId="216EE899" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Metilparahidroksibenzoāts (E218) 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FC78E9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620E1920" w14:textId="4D8F4DDD" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzidrs un bezkrāsains ūdens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E6DCB5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ADDDCD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4922D757" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AC0496" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A38E27B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5355696A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB9F475" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE3E407" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AFAADF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093B0E0C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīds ir selektīvs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F061"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2-antagonists un ir indicēts medetomidīna un deksmedetomidīna sedatīvās iedarbības atcelšanai suņiem un kaķiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39969E74" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6249958A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFAC153" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD7601A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8E7BD7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret aktīvo vielu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vai pret jebkuru no palīgvielām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7731E25C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC5DBE8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzīvniekiem un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kam ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aknu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nieru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slimības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7492301D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9D18B6" w14:textId="752A252D" w:rsidR="00742DB4" w:rsidRDefault="00742DB4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1D87">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatīt arī </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1D87">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Grūtniecība un laktācija”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1D87">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6102EC" w14:textId="77777777" w:rsidR="00742DB4" w:rsidRDefault="00742DB4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C79D0E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE1188D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02779372" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4060350F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E06694" w14:textId="16D2DB6C" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu ievadīšanas dzīvniekiem ļau</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atpūsties klusā vietā. Atmošanās laikā dzīvniekus nedrīkst atstāt nepieskatītus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC1C59" w14:textId="29F190A7" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pārliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ties, vai dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m ir atjaunojies rīšanas reflekss pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piedāvāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jebkād</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>barīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>padzerties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D686157" w14:textId="3F09F7EB" w:rsidR="009C381A" w:rsidRDefault="00C32078">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieteicamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devu atšķirību dēļ ievēro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>piesardzību</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietojot šīs veterinārās zāles citiem dzīvniekiem, kas nav lietošanas instrukcijā norādītās mērķa sugas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386B2CBC" w14:textId="2F9C679D" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja lieto ne tikai medetomidīnu vai deksmedetomidīnu, bet arī citus sedatīvos līdzekļus, jāpatur prātā, ka pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>α2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="atn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agonista</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atcelšanas var turpināties šo citu līdzekļu iedarbība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029FF1E1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezols neatceļ ketamīna iedarbību, kas suņiem un kaķiem var izraisīt krampju lēkmes, ja to lieto vienu pašu. Atipamezolu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nedrīkst ievadīt agrāk kā 30-40 minūtes pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ketamīna ievadīšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0F0673" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54774F15" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0021B94A" w14:textId="63793CAB" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atipamezola stiprās farmakoloģiskās aktivitātes dēļ izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no tā saskares ar ādu, acīm un gļotādām. Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskare ar ādu vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32078">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kļūšana acīs, skarto vietu skalot ar lielu daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D4E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D4E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ilkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00742DB4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skarto apģērbu, kas ir tiešā saskarē ar ādu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja kairinājums nepāriet, meklēt medicīnisko palīdzību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CE0B80" w14:textId="7C430795" w:rsidR="009C381A" w:rsidRDefault="002E7D4E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no nejaušas norīšanas vai pašinjicēšanas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša norīšana vai pašinjicēšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Nevad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t transportlīdzekli. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atstāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pacientu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nepieskatītu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039BE926" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4C08C9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F31BD0" w14:textId="302C234D" w:rsidR="00742DB4" w:rsidRDefault="00742DB4" w:rsidP="00742DB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pierādīts šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošums </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un laktācijas laikā. Nav ieteicams lietot grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF36B82" w14:textId="77777777" w:rsidR="00742DB4" w:rsidRDefault="00742DB4" w:rsidP="00742DB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54704633" w14:textId="77777777" w:rsidR="00742DB4" w:rsidRDefault="00742DB4" w:rsidP="00742DB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7819901F" w14:textId="77777777" w:rsidR="00742DB4" w:rsidRDefault="00742DB4" w:rsidP="00742DB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF64047" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0CE26B" w14:textId="285303A9" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav ieteicama </w:t>
+      </w:r>
+      <w:r w:rsidR="000A690D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atipamezola lietošana ar citām zālēm, kas iedarbojas uz centrālo nervu sistēmu, piemēram, diazepāmu, acepromazīnu vai opiātiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6857222C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C6E333" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760706F9" w14:textId="13C03733" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atipamezola hidrohlorīda pārdozēšana var izraisīt pārejošu tahikardiju un pārmērīgu uzbudinājumu (hiperaktivitāti, muskuļu trīci). Ja nepieciešams, šīs pazīmes var novērst ar medetomidīna vai deksmedetomidīna devu, kas ir mazāka par </w:t>
+      </w:r>
+      <w:r w:rsidR="00764863">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klīniski </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parasti lietoto devu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A36A95" w14:textId="6B127301" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja atipamezola hidrohlorīds netīšām tiek ievadīts dzīvniekam, kas iepriekš nav saņēmis medetomidīna hidrohlorīdu vai deksmedetomidīna hidrohlorīdu, var </w:t>
+      </w:r>
+      <w:r w:rsidR="00764863">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parādīties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hiperaktivitāte un muskuļu trīce. Š</w:t>
+      </w:r>
+      <w:r w:rsidR="00764863">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība var turpināties apmēram 15 minūtes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463C8DCD" w14:textId="30273CB0" w:rsidR="009C381A" w:rsidRDefault="00764863">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paaugstinātu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uzbudin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ājumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kaķiem visefektīvāk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var mazināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, samazin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārējos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kairinājumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C18C9BE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E003072" w14:textId="6AA11E52" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684F8EFB" w14:textId="7A93BF3C" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111C51A4" w14:textId="77777777" w:rsidR="00D9197D" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2D1FE7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690DF4F9" w14:textId="45439E54" w:rsidR="008F7B23" w:rsidRPr="00FC4889" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00764863">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maisījumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar citām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259B7109" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574C1FD0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6D5B96" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645F47FB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365954C1" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kaķi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C155186" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C381A" w14:paraId="1CC97D4B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E53A3F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF8886A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E75DFE0" w14:textId="640D2DBD" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiperaktivitāte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00764863">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traucēta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vokalizācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1A53D7" w14:textId="68A0A6C4" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tahikardija</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>paātrināta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sirdsdarbība)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0F332D" w14:textId="5B0C85D4" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pastiprināta siekal</w:t>
+            </w:r>
+            <w:r w:rsidR="00764863">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ošanās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vemšana, </w:t>
+            </w:r>
+            <w:r w:rsidR="00764863">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patvaļīga </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defekācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2B178B" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskuļu trīce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3633134D" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Paātrināta elpošana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1B5645" w14:textId="101033E8" w:rsidR="009C381A" w:rsidRDefault="00764863" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Urīna nesaturēšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="42B81D9C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D87332" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C833E9" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A68FED8" w14:textId="58A400DB" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotensija (</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pazemināts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>asinsspiediens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79056D4C" w14:textId="26C1A687" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ieilgusi sedācija, ieilgusi </w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atmošanās </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD9DB1F" w14:textId="6E1E6221" w:rsidR="009C381A" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotermija (</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pazemināta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ķermeņa temperatūra)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A7FEA62" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmo 10 minūšu laikā pēc injekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184FBBEC" w14:textId="225D6B3C" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot mazu devu, lai daļēji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atceltu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>medetomidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deksmedetomidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iedarbību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iespējama hipotermija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hpsatn"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pat pēc atmošanās no sedācijas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D797FDD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492B0DB6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B9E373" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C381A" w14:paraId="5C298EDC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D576E92" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E39AEED" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="599DCD92" w14:textId="31F672BE" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Hiperaktivitāte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>traucēta</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6FB6">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vokalizācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E45047" w14:textId="1C8EE76A" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tahikardija</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>paātrināta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sirdsdarbība)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E87F65" w14:textId="63B8DB2A" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pastiprināta</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>siekalošanās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vemšana, </w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>patvaļīga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> defekācija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6C2A18" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskuļu trīce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C97C3D8" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Paātrināta elpošana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF59A35" w14:textId="775546B6" w:rsidR="009C381A" w:rsidRDefault="00147328" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Urīna nesaturēšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="76B662F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="415A832F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4867862E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075E1CBC" w14:textId="1D86AA95" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipotensija (</w:t>
+            </w:r>
+            <w:r w:rsidR="00147328">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pazemināts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>asinsspiediens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED544A0" w14:textId="408112D1" w:rsidR="009C381A" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ieilgusi sedācija, ieilgusi atveseļošanās</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="157B8910" w14:textId="77777777" w:rsidR="00147328" w:rsidRPr="000E6FB6" w:rsidRDefault="00147328" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445F099E" w14:textId="123850AC" w:rsidR="008F7B23" w:rsidRDefault="008F7B23" w:rsidP="008F7B23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pirmo 10 minūšu laikā pēc injekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09491743" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBE1CE4" w14:textId="52F27200" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C659207" w14:textId="77777777" w:rsidR="008F7B23" w:rsidRDefault="007B3491" w:rsidP="008F7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006819D0">
-[...60 lines deleted...]
-        <w:r w:rsidR="00497960" w:rsidRPr="00EC7999">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="008F7B23" w:rsidRPr="00EC7999">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA0EC9">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    </w:p>
+    <w:p w14:paraId="1D1EDDA8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRPr="000E6FB6" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442A3EA3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B1CD6E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7722C31C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF7C291" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE0BE0A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E74DB6" w14:textId="1B27C558" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienreizējai intramuskulārai </w:t>
+      </w:r>
+      <w:r w:rsidR="00147328">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deva atkarīga no iepriekš ievadītās medetomidīna vai deksmedetomidīna devas. Lai nodrošinātu precīzu devu, ievadot zāles mazā daudzumā, lietot atbilstoši graduētu šļirci. Atipamezola hidrohlorīdu parasti ievada 15–60 minūtes pēc medetomidīna vai deksmedetomidīna injekcijas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34151CE0" w14:textId="29E4E8C9" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D11CFCB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5D60E8" w14:textId="4EF3F328" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atipamezola hidrohlorīda deva (µg uz kg ķermeņa svara) ir piecas reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00147328">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā iepriekš ievadītā medetomidīna hidrohlorīda deva vai desmit reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00147328">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā deksmedetomidīna hidrohlorīda deva. Tā kā šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu aktīvās vielas (atipamezola hidrohlorīds) koncentrācija ir piecas reizes lielāka salīdzinājumā ar zālēm, kas satur 1 mg/ml medetomidīna hidrohlorīda, un desmit reizes lielāka salīdzinājumā ar zālēm, kas satur 0,5 mg/ml deksmedetomidīna hidrohlorīda, nepieciešams </w:t>
+      </w:r>
+      <w:r w:rsidR="00147328">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdzvērtīgs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katru </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu daudzums. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5B8D07" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3E435A" w14:textId="74E79118" w:rsidR="009C381A" w:rsidRDefault="00147328">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk195164104"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ņemot vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-kārtīgu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>koncentrāciju salīdzinājumā ar līdzekli</w:t>
+      </w:r>
+      <w:r w:rsidR="007A07EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas satur 0,1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deksmedetomidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A07EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A07EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nepieciešamā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A07EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atipamezola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A07EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deva ir 5 reizes mazāka. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="62AA8645" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EDF635" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...277 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Devu piemēri suņiem:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9431" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1776"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="4464"/>
+        <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0049117B" w:rsidRPr="005317BE" w14:paraId="366BD9E7" w14:textId="77777777" w:rsidTr="0016085C">
+      <w:tr w:rsidR="009C381A" w14:paraId="15E54532" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="529"/>
+          <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75D65FDC" w14:textId="77777777" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="0049117B" w:rsidP="003D6DA7">
+          <w:p w14:paraId="3E0B33BC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...21 lines deleted...]
-              <w:t>.)</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Medetomidīna 1 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C286492" w14:textId="0F4A125C" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="00F57596" w:rsidP="003D6DA7">
+          <w:p w14:paraId="4ECC7D07" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C91228">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="693ADF74" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="179C45DD" w14:textId="79133E8F" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...16 lines deleted...]
-              <w:t>nosaukums</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6130F9B0" w14:textId="7253FE30" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A7135F" w14:textId="77777777" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="0049117B" w:rsidP="003D6DA7">
+          <w:p w14:paraId="2EE7BCF0" w14:textId="1B4B7C96" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B482187" w14:textId="39F757CA" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="33F44C8E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129B53D0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:t>Tilpums (ml)</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,5 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="489F17A6" w14:textId="77777777" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="0049117B" w:rsidP="003D6DA7">
+          <w:p w14:paraId="6BEB10E7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="03426CFE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29A6F2" w14:textId="3DD234A5" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>.)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ķ.S.),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF67711" w14:textId="60EFBD4B" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 20 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A5B2A20" w14:textId="77777777" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="0049117B" w:rsidP="003D6DA7">
+          <w:p w14:paraId="3042A942" w14:textId="683DC913" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>.)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086419E7" w14:textId="2557CE26" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C4273" w:rsidRPr="005354B0" w14:paraId="379476E9" w14:textId="77777777" w:rsidTr="0016085C">
+      <w:tr w:rsidR="009C381A" w14:paraId="09F2CC6C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6293494F" w14:textId="27AF0819" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="265BF6FC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7F44">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...19 lines deleted...]
-              <w:t>kg</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,1 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47704619" w14:textId="2BEA0746" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="311EE98E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="07E09C6F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42990AEC" w14:textId="348C3F07" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...9 lines deleted...]
-              <w:t>40 mg + 200 mg</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,2 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0444E8B6" w14:textId="035AC45E" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 20 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="393E0439" w14:textId="54155DAD" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="62A053F3" w14:textId="4C2BEEF0" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...15 lines deleted...]
-              <w:t>ml</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC17635" w14:textId="4C7A4E25" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="007A07EB" w:rsidRPr="007A07EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EDE053F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367C2132" w14:textId="4BD8685A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atipamezola hidrohlorīda deva (µg uz kg ķermeņa svara) ir 2,5 reizes lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā iepriekš ievadītā medetomidīna hidrohlorīda deva vai piecas reizes </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6FB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lielāka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nekā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deksmedetomidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deva. Tā kā šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu aktīvās vielas (atipamezola hidrohlorīds) koncentrācija ir piecas reizes lielāka salīdzinājumā ar zālēm, kas satur 1 mg/ml medetomidīna hidrohlorīda, un desmit reizes lielāka salīdzinājumā ar veterinārajām zālēm, kas satur 0,5 mg/ml deksmedetomidīna hidrohlorīda, jāievada uz pusi mazāks daudzums</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekā iepriekš lietota</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medetomidīn</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai deksmedetomidīn</w:t>
+      </w:r>
+      <w:r w:rsidR="006577C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531256CD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0198D5EF" w14:textId="50E59395" w:rsidR="009C381A" w:rsidRDefault="006577C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ņemot vērā 50-kārtīgu koncentrāciju salīdzinājumā ar līdzekli, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kas satur 0,1 mg deksmedetomidīna hidrohlorīda, nepieciešam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atipamezola deva ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 reizes mazāka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F53F509" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EC317D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Devu piemērs kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="180" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4464"/>
+        <w:gridCol w:w="4253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C381A" w14:paraId="153A7253" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3357D6" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Medetomidīna 1 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B34E211" w14:textId="77777777" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="0EBD74E7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...3 lines deleted...]
-              <w:t>min. no 10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="49F61858" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E409AAA" w14:textId="125B9EDD" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,08 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7A54A9" w14:textId="5FEA2EB1" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 80 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56D1541B" w14:textId="77777777" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="630E9642" w14:textId="360E3529" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...3 lines deleted...]
-              <w:t>min. no 50</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A74B07" w14:textId="5A1A3F35" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C4273" w:rsidRPr="005354B0" w14:paraId="73BF2BCC" w14:textId="77777777" w:rsidTr="0016085C">
+      <w:tr w:rsidR="009C381A" w14:paraId="3F18033C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55A2A016" w14:textId="225AF0F1" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="0110C8C8" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7F44">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...43 lines deleted...]
-              <w:t>kg</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,5 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE444DB" w14:textId="054636E3" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="7BF347D7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="6C12550F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1740EB0B" w14:textId="3BF7C1E0" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...9 lines deleted...]
-              <w:t>100 mg + 500 mg</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,08 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3085BB18" w14:textId="2AD57E40" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02326FBC" w14:textId="1E8D7382" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="1567671B" w14:textId="5B5928DA" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...15 lines deleted...]
-              <w:t>ml</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEB330D" w14:textId="0681179A" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="257D6136" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16560A67" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Deksmedetomidīna 0,1 mg/ml šķīduma injekcijām deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63F54188" w14:textId="77777777" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="7DD9BEE5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...3 lines deleted...]
-              <w:t>10 – 25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atipamezola hidrohlorīda 5 mg/ml šķīduma injekcijām deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C381A" w14:paraId="43CFF4FE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56071E92" w14:textId="217331B5" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,4 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2CAB97" w14:textId="5B46C086" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 40 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52DFEE20" w14:textId="77777777" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="4EBFB6EA" w14:textId="4454B15E" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
-[...3 lines deleted...]
-              <w:t>50 – 125</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,04 ml/kg ķermeņa svara (</w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>),</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="080019B7" w14:textId="6EE1B2FF" w:rsidR="001C4273" w:rsidRPr="005354B0" w:rsidRDefault="001C4273" w:rsidP="003D6DA7">
+          <w:p w14:paraId="2BD920E6" w14:textId="00253114" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7F44">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...419 lines deleted...]
-              <w:t>50 – 75</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas atbilst 200 µg/kg </w:t>
+            </w:r>
+            <w:r w:rsidR="000F611B" w:rsidRPr="000F611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķ.sv.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CFF9E16" w14:textId="77777777" w:rsidR="0049117B" w:rsidRPr="005354B0" w:rsidRDefault="0049117B" w:rsidP="003D6DA7">
-[...5 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="1BF67B28" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...385 lines deleted...]
-    <w:p w14:paraId="6B6570DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DF80ED" w14:textId="6F195DB5" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmošanās laiks suņiem un kaķiem tiek saīsināts līdz apmēram 5 minūtēm. Dzīvnieki atgūst kustību spēju apmēram 10 minūšu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="000F611B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E61E44E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8066DE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F72718" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...72 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A39265" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7633FBE3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...473 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43533371" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6BD7">
+    </w:p>
+    <w:p w14:paraId="69E9592E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pēc lietošanas uzlikt pipetei vāciņu</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380F1F77" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3736E555" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...249 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5008C432" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5B9597" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="0386C37C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640628D0" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...212 lines deleted...]
-          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6570E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-      <w:pPr>
+    <w:p w14:paraId="5B589950" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FE8586" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55625C" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590CACCA" w14:textId="43CD7254" w:rsidR="00B76C76" w:rsidRDefault="00D9197D" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="05D4AC11" w14:textId="5772A0DE" w:rsidR="00FB08D6" w:rsidRPr="00D87C1C" w:rsidRDefault="00FB08D6" w:rsidP="003D6DA7">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76" w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīts marķējumā uz iepakojuma pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76" w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. Derīguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>termiņš attiecas uz norādītā mēneša pēdējo dienu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C76" w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B6EF5B" w14:textId="3BA7D988" w:rsidR="009C381A" w:rsidRDefault="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092548">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiešā iepakojuma atvēršanas: 28 dienas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750949E7" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00650694" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB9FF5B" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00862A9E" w14:textId="3BC52526" w:rsidR="009C381A" w:rsidRDefault="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361DA81F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554C9995" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ACD6F9" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBFF33C" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E94AD" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133A78DB" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453B3264" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B08EF16" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D8DD26" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65641E90" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF56649" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D61CE8A" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3D8409" w14:textId="735E48BE" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B55717" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRPr="00FC4889" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2BB7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/MRP/11/0045</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031987E7" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFF2981" w14:textId="152EEEEF" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...36 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk191486455"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojumu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lielums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="2DE82AB5" w14:textId="757CFFE0" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar 1 flakonu</w:t>
+      </w:r>
+      <w:r w:rsidR="000F611B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas satur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBB2A5C" w14:textId="577131E1" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kastīte </w:t>
+      </w:r>
+      <w:r w:rsidR="000F611B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 flakoniem pa 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D54E5A3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...464 lines deleted...]
-    <w:p w14:paraId="6340ABF2" w14:textId="77777777" w:rsidR="00B85A8A" w:rsidRDefault="00B85A8A" w:rsidP="003D6DA7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar 10 flakoniem pa 10 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFA6C5E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1C16EF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4311576D" w14:textId="3B2F0461" w:rsidR="00B85A8A" w:rsidRDefault="00B85A8A" w:rsidP="003D6DA7">
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A89EEC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB34FC">
-[...99 lines deleted...]
-    <w:p w14:paraId="6B65711E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+    </w:p>
+    <w:p w14:paraId="7DE5A43D" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDAB690" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B65711F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...71 lines deleted...]
-        <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
+    <w:p w14:paraId="7A9A9CA2" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1877E977" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C41C3">
-[...30 lines deleted...]
-    <w:p w14:paraId="6B657127" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B444263" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B3A6BC" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B103ACF" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B657128" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="48AD0019" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE9A450" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk73552578"/>
-      <w:r w:rsidRPr="00172B3E">
+      <w:bookmarkStart w:id="10" w:name="_Hlk73552578"/>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="3E659DA3" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00D9197D" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratorios SYVA S.A., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FB2B63" w14:textId="529F2545" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Calle Marqués de la Ensenada, 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBC45E4" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28004 Madrid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D1F5E5" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5EF205" w14:textId="39FE0515" w:rsidR="00B76C76" w:rsidRPr="007B3491" w:rsidRDefault="00B76C76" w:rsidP="000E6FB6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD0CEC5" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>un kontaktinformācij</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E210264" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratorios SYVA S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236576B2" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avenida del Párroco Pablo Díez, 49-57 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06873F44" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">San Andrés del Rabanedo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D92DAD0" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24010 León </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E11F80" w14:textId="77777777" w:rsidR="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD94B3" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2E86F9" w14:textId="6D4FA334" w:rsidR="009C381A" w:rsidRPr="00B76C76" w:rsidRDefault="00B76C76" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk73552585"/>
+      <w:r w:rsidRPr="00B76C76">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Vietējie pārstāvji un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D" w:rsidRPr="00B76C76">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, lai ziņotu par iespējamām</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9197D" w:rsidRPr="00B76C76">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="01D7846C" w14:textId="051904DA" w:rsidR="00066BC5" w:rsidRPr="000E6FB6" w:rsidRDefault="00066BC5" w:rsidP="00066BC5">
+      <w:pPr>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...219 lines deleted...]
-    <w:p w14:paraId="6B65720A" w14:textId="29835C0C" w:rsidR="005F346D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>OÜ Zoovetvaru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1AA9B2" w14:textId="77777777" w:rsidR="00066BC5" w:rsidRDefault="00066BC5" w:rsidP="00066BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uusaru 5, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F88D526" w14:textId="77777777" w:rsidR="00066BC5" w:rsidRDefault="00066BC5" w:rsidP="00066BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saue 76505, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C02C5" w14:textId="77777777" w:rsidR="00D9197D" w:rsidRDefault="00066BC5" w:rsidP="00066BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harjumaa, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A32B2B1" w14:textId="77777777" w:rsidR="00D9197D" w:rsidRDefault="00D9197D" w:rsidP="00D9197D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9197D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Igaunija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6419016D" w14:textId="514CCBC9" w:rsidR="00066BC5" w:rsidRDefault="00066BC5" w:rsidP="00D9197D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Tel: + 372 6 709 006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC3E68D" w14:textId="77777777" w:rsidR="00066BC5" w:rsidRPr="00B76C76" w:rsidRDefault="00066BC5" w:rsidP="00B76C76">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BFF3CC" w14:textId="24CA6D18" w:rsidR="009C381A" w:rsidRDefault="00B76C76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF893ED" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314FDB7E" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
         <w:tab/>
-        <w:t>Cita informācija</w:t>
-[...130 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+        <w:t>Cita informācija&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA435EE" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1121E153" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="009C381A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C381A">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C9C7CB" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
+    <w:p w14:paraId="500ABC15" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E45FB92" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
+    <w:p w14:paraId="5C43A6C2" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="73D54FBE" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
@@ -26346,452 +15762,514 @@
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tms Rmn">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720E" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F9796F4" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720F" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5812347F" w14:textId="77777777" w:rsidR="009C381A" w:rsidRDefault="00D9197D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42721A64" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
+    <w:p w14:paraId="37DF3A19" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655D640C" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
+    <w:p w14:paraId="571D8594" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1A901295" w14:textId="77777777" w:rsidR="005B7769" w:rsidRDefault="005B7769">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
-[...11 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="00736092"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08786246"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="F1BC4E76">
+    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="659A2A70">
+    <w:lvl w:ilvl="1" w:tplc="64D006B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7D6ACD48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C12088A0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FBEC3FC6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F50EB32C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56F44E1A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D0DAE432" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="170CAEFC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="8F261E84">
+    <w:lvl w:ilvl="0" w:tplc="532EA374">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36000E18" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1BEEEDB0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08BECF22" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E8FCBE2E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97728C78" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73C258B0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B9686C22" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D35850EA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -27065,477 +16543,543 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="DE8E981E">
+    <w:lvl w:ilvl="0" w:tplc="D9982332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35CC19E2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5C188CD4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="07CC6F96" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53F8A32C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73D631EC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7CC4F8CC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3D24FBDA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7B6C61D8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="D01E9488">
+    <w:lvl w:ilvl="0" w:tplc="22406B24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BE566C9E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65365CB0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53F200CE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B26962A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7042166E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CFA81C60" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DB722D5A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64EC51B0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CB6542"/>
-[...15 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="1E711568"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08786246"/>
+    <w:lvl w:ilvl="0" w:tplc="605E50CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="4F946FE4">
+    <w:lvl w:ilvl="0" w:tplc="4288DB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="062E691A">
+    <w:lvl w:ilvl="1" w:tplc="E2849256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9586CE8E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A68271B4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80A81D48" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CC0A46E8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A54AB232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D26AC7D8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="330CB2B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -27669,170 +17213,170 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="37286C1E">
+    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F900C22" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8A0F4A6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47CEFB42" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A5D8E330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37D68FB8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26029866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="050E34B2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1D3C043E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27840,50 +17384,136 @@
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FC30770"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08786246"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27979,1260 +17609,1346 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="1D0CD32E">
+    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30324A10" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BB42852A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="069E5AA8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5AE6B1FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C06EBBAE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7CB83FF8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="877E5F9A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0DEC8F54" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
-    <w:lvl w:ilvl="0" w:tplc="3778752E">
+    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F0FEFF78" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="218EB3BA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8ED2BB8A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2304A646" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6DB41FD4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6F5EE0B4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F65AA354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75C0B87E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="09B261C6">
+    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78CA3FDC">
+    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4CD03FFA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D91827A8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BC28D960" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BCD8377A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B1D6D7B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6FA81232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6038B1B2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="DB6A16D0">
+    <w:lvl w:ilvl="0" w:tplc="D568B444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97CE48C8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AC0E0896" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9D900F2A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1D746660" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F93AE6A2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8EDAC0A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6E9CF1F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83609D5E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="DF6A8260">
+    <w:lvl w:ilvl="0" w:tplc="99A4B000">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37EE1CC0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54B8AEA4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74984A78" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33B4FF66" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9A9618C4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72AA4936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="096CB3E4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E2F216AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F193648"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08786246"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="41EA35EE">
+    <w:lvl w:ilvl="0" w:tplc="F84407CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="618A73AE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="336ABDE0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EFD2CD82" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A1606780" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2118FD2E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6EDA102E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="355A3DC2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B2FE34EE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="9BCC82A4">
+    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41884996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4D4813B2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EA627676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FC3076FE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="482069F0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79B46934" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5972FCB0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="790C433C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
-    <w:lvl w:ilvl="0" w:tplc="A70C1D18">
+    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8E7A7EC4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8424D7BE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3000CE7E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68A4B49C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53E4A926" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8B326F10" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3E162028" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0B1A333E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7278FE88">
+    <w:lvl w:ilvl="0" w:tplc="7934419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2CBA25EE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60262A02" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="190AFC3A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="02B4F91C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6F1E3386" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="189C751A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C310AD78" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7ED08118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29328,545 +19044,545 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="D8D2A0D0">
+    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DCE040A0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B88200A0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31CEF568" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2E9A3318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7BE6B142" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A704D090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CE0C276A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6A5A87D8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="239C8810">
+    <w:lvl w:ilvl="0" w:tplc="E67262D4">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47224F20" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F3605BEC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D8025AD2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8CD431EC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B5E474DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="324A8B0A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66F41FC8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="965608E0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5C3D80"/>
-    <w:lvl w:ilvl="0" w:tplc="BADCFF04">
+    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9608B00" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8D03756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65E0D4EE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5B2874D6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C3D67A20" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87728054" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B2E463EE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2C6A2AE4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
-    <w:lvl w:ilvl="0" w:tplc="CFE05AB2">
+    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D4B6C868">
+    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BE14B7CC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92B2618E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DDEAF32C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7E4C9952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7B8C44C4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8DB6F314" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DEA8539C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29962,1771 +19678,392 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1391230467">
+  <w:num w:numId="1" w16cid:durableId="1367218611">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="439420863">
+  <w:num w:numId="2" w16cid:durableId="2095589844">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1194611501">
+  <w:num w:numId="3" w16cid:durableId="1048994130">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1887788713">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="637875742">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2002735612">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2063559455">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1778524675">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1905293234">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1520506431">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1021050974">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="11" w16cid:durableId="137503571">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="909972354">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="12" w16cid:durableId="1777476796">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1343239732">
+  <w:num w:numId="13" w16cid:durableId="1931232906">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1526821922">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1944803687">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1504976220">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1076900858">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1635208260">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="63725653">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1273628213">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="242496876">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="477578442">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1855457271">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="817307886">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2099981735">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1002977595">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="89355524">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1160384986">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1347175221">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="175732720">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="30" w16cid:durableId="1250653820">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1710228841">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="31" w16cid:durableId="1113982740">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1728802028">
+  <w:num w:numId="32" w16cid:durableId="1332566788">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="168717778">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="284045208">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="34" w16cid:durableId="124391175">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="818309395">
+  <w:num w:numId="35" w16cid:durableId="1665280210">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1793666128">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="385957881">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1412968619">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1361736172">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="711884240">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1049113464">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="793208442">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="852108116">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1288270192">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="848183542">
-[...65 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1320574642">
+  <w:num w:numId="45" w16cid:durableId="1251038070">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C114FF"/>
-[...1470 lines deleted...]
-    <w:rsid w:val="00FF7FED"/>
+    <w:rsidRoot w:val="009C381A"/>
+    <w:rsid w:val="00066BC5"/>
+    <w:rsid w:val="000A690D"/>
+    <w:rsid w:val="000E6FB6"/>
+    <w:rsid w:val="000F611B"/>
+    <w:rsid w:val="00147328"/>
+    <w:rsid w:val="001C3880"/>
+    <w:rsid w:val="00204F99"/>
+    <w:rsid w:val="002A2522"/>
+    <w:rsid w:val="002C1588"/>
+    <w:rsid w:val="002C3522"/>
+    <w:rsid w:val="002E7D4E"/>
+    <w:rsid w:val="00372A55"/>
+    <w:rsid w:val="003D7C19"/>
+    <w:rsid w:val="00403148"/>
+    <w:rsid w:val="00461742"/>
+    <w:rsid w:val="00594E5A"/>
+    <w:rsid w:val="005B7769"/>
+    <w:rsid w:val="005F670E"/>
+    <w:rsid w:val="005F7B16"/>
+    <w:rsid w:val="0060538F"/>
+    <w:rsid w:val="006577C1"/>
+    <w:rsid w:val="006C49B7"/>
+    <w:rsid w:val="00740FF9"/>
+    <w:rsid w:val="00742DB4"/>
+    <w:rsid w:val="00764863"/>
+    <w:rsid w:val="00796920"/>
+    <w:rsid w:val="007A07EB"/>
+    <w:rsid w:val="007B3491"/>
+    <w:rsid w:val="008E7F90"/>
+    <w:rsid w:val="008F7B23"/>
+    <w:rsid w:val="009C381A"/>
+    <w:rsid w:val="009D7CC9"/>
+    <w:rsid w:val="009E418E"/>
+    <w:rsid w:val="009F49F8"/>
+    <w:rsid w:val="00AC676E"/>
+    <w:rsid w:val="00AE5148"/>
+    <w:rsid w:val="00B1097D"/>
+    <w:rsid w:val="00B155AB"/>
+    <w:rsid w:val="00B76C76"/>
+    <w:rsid w:val="00C32078"/>
+    <w:rsid w:val="00C40EB9"/>
+    <w:rsid w:val="00CB1196"/>
+    <w:rsid w:val="00D01675"/>
+    <w:rsid w:val="00D438DD"/>
+    <w:rsid w:val="00D9197D"/>
+    <w:rsid w:val="00DE3665"/>
+    <w:rsid w:val="00DE7B9D"/>
+    <w:rsid w:val="00E52F0E"/>
+    <w:rsid w:val="00FD6696"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B656DF4"/>
+  <w14:docId w14:val="6810A08F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="99"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31734,51 +20071,51 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -31948,103 +20285,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
@@ -32223,50 +20562,51 @@
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
@@ -32489,698 +20829,1115 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="000D67D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00145D34"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
     <w:name w:val="Bullets (Agency)"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
     <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="DraftingNotesAgencyChar"/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="No-numheading3AgencyChar"/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
     <w:link w:val="DraftingNotesAgency"/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
-    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="003909E0"/>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0018657D"/>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001D4CE4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00414E19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardohneAbstand">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="00C01D05"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
-[...1 lines deleted...]
-    <w:rsid w:val="00C01D05"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="atn">
+    <w:name w:val="atn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hpsatn">
+    <w:name w:val="hps atn"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalIndent">
-    <w:name w:val="Normal Indent"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="004C2C6C"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:keepLines/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
+    <w:name w:val="Char Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="34737889">
+    <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="134954902">
+    <w:div w:id="269508129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="251624901">
+    <w:div w:id="271134390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="499738807">
+    <w:div w:id="274757248">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="547766572">
+    <w:div w:id="311713954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="666130386">
+    <w:div w:id="355039221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="970283288">
+    <w:div w:id="384985589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1031492344">
+    <w:div w:id="398404956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1074087816">
+    <w:div w:id="502817911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1112166307">
+    <w:div w:id="676154750">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1259023617">
+    <w:div w:id="849180985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1279873477">
+    <w:div w:id="854072343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1773937852">
+    <w:div w:id="883323078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2095937199">
+    <w:div w:id="884875608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="888490800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="933632492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="966162879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="998728439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1041786764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1073043152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1182621924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1204171515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1266302936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1351764588">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1360624075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1384141377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1410008066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1449811552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1469084232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1619098293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1633487135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643339952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1731492265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1740904067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1824882145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1844516737">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1898273183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1910655391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1926650971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1958946518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1987396543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2031372252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2071808979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2096632039">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2103181956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2107844004">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2140947938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC06DF.680BA6E0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33450,297 +22207,80 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>30158</Characters>
+  <Pages>18</Pages>
+  <Words>3062</Words>
+  <Characters>21753</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>251</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>181</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+      <vt:lpstr>Alzane, INN-Atipamezole hydrochloride</vt:lpstr>
+      <vt:lpstr>Alzane, INN-Atipamezole hydrochloride</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34716</CharactersWithSpaces>
+  <CharactersWithSpaces>24766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...216 lines deleted...]
-</file>