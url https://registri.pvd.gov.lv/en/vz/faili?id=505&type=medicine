--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40132 +1,15952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E1ACD3B" w14:textId="77777777" w:rsidR="009F7A38" w:rsidRPr="008525E7" w:rsidRDefault="0011395B" w:rsidP="0011395B">
-[...6 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="0779AD15" w14:textId="294EA418" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F1B147" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102AE8E8" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5935C646" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F045BE5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654652AE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DECC07" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F461B2F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8DB078" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B7AFA2" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D98AA1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A825D8" w14:textId="74B2F6EA" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C0A3C4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545756F1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AF32FE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D441324" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579F0FE3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C316011" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3F3587" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF57593" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAC7A11" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D3CD12" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266EFEC9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3869" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+        <w:t xml:space="preserve">I PIELIKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B31374B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A22FCA7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2827"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU APRAKSTS </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B438CA7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5977B16B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21ACBBA9" w14:textId="48F9F27A" w:rsidR="002F2D3E" w:rsidRPr="00E15715" w:rsidRDefault="002F2D3E" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bovaclox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suspensija ievadīšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056281E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tesmenī </w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E" w:rsidRPr="0056281E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>liellopiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694C5120" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD11C22" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04310039" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E24333" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5705FA44" w14:textId="6048119E" w:rsidR="005F2D4F" w:rsidRPr="00E15715" w:rsidRDefault="00961507" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4,5</w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E" w:rsidDel="00961507">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F2D4F" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F2D4F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2D4F" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5EDF51" w14:textId="56210A0A" w:rsidR="005F2D4F" w:rsidRPr="006A2D3E" w:rsidRDefault="005F2D4F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A9ED63" w14:textId="77777777" w:rsidR="005F2D4F" w:rsidRPr="00A83EF6" w:rsidRDefault="005F2D4F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F04A2F8" w14:textId="77777777" w:rsidR="005F2D4F" w:rsidRPr="00874B62" w:rsidRDefault="005F2D4F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzatīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>500 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FECB9D1" w14:textId="77777777" w:rsidR="005F2D4F" w:rsidRPr="00E15715" w:rsidRDefault="005F2D4F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874B62">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278659CB" w14:textId="362D4437" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682F8D65" w14:textId="6047F12A" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29" w:right="18"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035054EE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5282" w:type="dxa"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="121" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5282"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003821AA" w14:paraId="758FE337" w14:textId="77777777" w:rsidTr="003821AA">
+        <w:trPr>
+          <w:trHeight w:val="499"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BD6DDE4" w14:textId="3DBF5CE3" w:rsidR="003821AA" w:rsidRDefault="003821AA" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Palīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>citu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>sastāvdaļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>sastāvs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003821AA" w14:paraId="414C515D" w14:textId="77777777" w:rsidTr="003821AA">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0CB2A3" w14:textId="3FA3ABEE" w:rsidR="003821AA" w:rsidRPr="00904A32" w:rsidRDefault="003821AA" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7339">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alumīnija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C7339">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>stearāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003821AA" w14:paraId="782C2A10" w14:textId="77777777" w:rsidTr="003821AA">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27DA4084" w14:textId="0A50BCA3" w:rsidR="003821AA" w:rsidRPr="003821AA" w:rsidRDefault="003821AA" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vazelīneļļa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3992D993" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="008000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="008000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA5148F" w14:textId="12FC5D39" w:rsidR="005822A3" w:rsidRPr="005822A3" w:rsidRDefault="00584E57" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pelēk</w:t>
+      </w:r>
+      <w:r w:rsidR="005822A3" w:rsidRPr="005822A3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>balt</w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005822A3" w:rsidRPr="005822A3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056281E">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>suspensija</w:t>
+      </w:r>
+      <w:r w:rsidR="005822A3" w:rsidRPr="005822A3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D27881A" w14:textId="77777777" w:rsidR="005822A3" w:rsidRPr="005822A3" w:rsidRDefault="005822A3" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B1B6EA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C31908" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1973"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">KLĪNISKĀ INFORMĀCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA42292" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCF0CA2" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1121"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45249BA3" w14:textId="693C7496" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17606732" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00E15715" w:rsidRDefault="00FF3501" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk3202657"/>
+      <w:r w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liellopi (govis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1B3DB02D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRDefault="00FF3501" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28738E90" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2480"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indikācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7430F5B0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00442E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE9EDB2" w14:textId="61ECBB3E" w:rsidR="008374B8" w:rsidRPr="00A83EF6" w:rsidRDefault="008374B8" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kloksacilīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ampicilīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutīgu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mikroorganismu</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>agalactiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Corynebacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Escherichia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442E23" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3A3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mastīta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631BE1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2D3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un jaunas inficēšanās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novēršanai govīm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64686F36" w14:textId="4C7BC45A" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157F505F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1401"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Kontrindikācijas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7D65B0" w14:textId="77777777" w:rsidR="00157CAE" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk3202627"/>
+    </w:p>
+    <w:p w14:paraId="7D7637AD" w14:textId="75239C0B" w:rsidR="00157CAE" w:rsidRPr="00DD4625" w:rsidRDefault="00157CAE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot vēlāk kā 45 dienas pirms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gaidām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51295">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ām dzemdībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B42EE32" w14:textId="77777777" w:rsidR="00157CAE" w:rsidRPr="00E15715" w:rsidRDefault="00157CAE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot govīm ar ļoti īsu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B8C1DE" w14:textId="77777777" w:rsidR="00157CAE" w:rsidRDefault="00157CAE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām beta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laktāma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F222FC" w14:textId="43287E65" w:rsidR="00157CAE" w:rsidRPr="00800516" w:rsidRDefault="00157CAE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antibiotikām vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00961507">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00961507" w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6B8C203A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD4CC6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1429"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3743EF" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F39F2AB" w14:textId="72FE0B88" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1F7DE3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2D395E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2377"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk222150205"/>
+      <w:r>
+        <w:t xml:space="preserve">3.5. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4DFEA510" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0F2F74" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>drošai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C68D90E" w14:textId="77777777" w:rsidR="008136B5" w:rsidRDefault="008136B5" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D2BFA4" w14:textId="4DFFB6D7" w:rsidR="005C48CB" w:rsidRPr="00DD4625" w:rsidRDefault="00210F4C" w:rsidP="005C48CB">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jāņem vērā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk179359850"/>
+      <w:r w:rsidR="005C48CB" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oficiālā, valsts un reģionālā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C48CB" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C48CB" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politika.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="33B975BE" w14:textId="4BADB5D9" w:rsidR="00880A4E" w:rsidRDefault="00F51295" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kad vien iespējams, šo</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4939" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4939" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietošana jā</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4939" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ierosinātāju</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FC7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uri izolēti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no katra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FC7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA3FC7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzētās </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>govs tesmeņa ceturkšņa(-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FC7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piena paraugiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificēšanu un jutības </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E44" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultātiem</w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tas nav iespējams, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> epidemioloģisko informāciju un zināšanām par mērķa </w:t>
+      </w:r>
+      <w:r w:rsidR="003828F2" w:rsidRPr="003828F2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patogēnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00880A4E" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutību saimniecības vai vietējā/reģionālā līmenī. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415FB367" w14:textId="6E7E691D" w:rsidR="00210F4C" w:rsidRPr="005C7339" w:rsidRDefault="00CE38E4" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210F4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00210F4C" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rūsnām telēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00210F4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210F4C" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pirmpienēm) </w:t>
+      </w:r>
+      <w:r w:rsidR="00210F4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neievadīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00210F4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00210F4C" w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzgali pupa vadā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7762E080" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274B8470" w14:textId="0293652A" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC46D17" w14:textId="77777777" w:rsidR="00172537" w:rsidRPr="00DD4625" w:rsidRDefault="00172537" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FC9121" w14:textId="6922B869" w:rsidR="00312207" w:rsidRPr="003E0F2C" w:rsidRDefault="00312207" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk3202969"/>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penicilīni un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cefalosporīni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pēc inj</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pastiprinātas jutības reakcijas (alerģiju). Pastiprināta jutība pret penicilīniem var radīt krustenisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reakciju pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cefalosporīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un otrādi. Pret šīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0E5D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vielām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dažkārt var novērot nopietnas alerģiskas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reakcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5869C4" w14:textId="03257038" w:rsidR="00312207" w:rsidRPr="003E0F2C" w:rsidRDefault="00312207" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="64"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00961507">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zināmu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu jutību pret penicilīniem, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jāizvairās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no saskares ar šīm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DE68AE" w14:textId="66033A7E" w:rsidR="00312207" w:rsidRPr="003E0F2C" w:rsidRDefault="00F05671" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="64"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00312207" w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>āles lietot piesardzīgi, ievērojot visus ieteiktos piesardzības pasākumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2E91A1" w14:textId="45019DF8" w:rsidR="00C67130" w:rsidRDefault="00312207" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="64"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkošanās ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05671">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05671">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05671">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3338F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novērojami tādi simptomi kā ādas izsitumi, nekavējoties meklēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B59A7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m. Ja novērojami tādi simptomi kā sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana, kas ir daudz nopietnāki simptomi, nepieciešama tūlītēja medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C211EDC" w14:textId="575E3EE9" w:rsidR="00312207" w:rsidRPr="00A47769" w:rsidRDefault="00F05671" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc rīkošanās ar šīm veterinārajām zālēm, m</w:t>
+      </w:r>
+      <w:r w:rsidR="00312207" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>azgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6ED1343A" w14:textId="5F205AC0" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACD7B7F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>vides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>aizsardzībai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64553247" w14:textId="77777777" w:rsidR="00E07CD8" w:rsidRDefault="00E07CD8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6BAA01" w14:textId="55CCA7AE" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>piemērojami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3365CE91" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B26139" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1395"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.6. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D48ABA9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183CF8E7" w14:textId="77777777" w:rsidR="00961507" w:rsidRPr="00695459" w:rsidRDefault="00961507" w:rsidP="00961507">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zināmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4318DA" w14:textId="2B868110" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1D19BE" w14:textId="3F25E19E" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>svarīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ziņot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Tas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ļauj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pastāvīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uzraudzīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>drošumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ziņojumus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vēlams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosūtīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārārsta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>starpniecību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turētājam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vietējam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pārstāvim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>valsts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kompetentajai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iestādei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izmantojot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ziņošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sistēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Attiecīgo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kontaktinformāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skatīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>instrukcijā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367170DB" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39034B70" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="2875"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.7. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lietošana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E71E546" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C4C561" w14:textId="2D66CE61" w:rsidR="00612B52" w:rsidRPr="00BF0615" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF0615">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF0615">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0615">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF0615">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF0615">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2943DC" w14:textId="5A0C7C6C" w:rsidR="00251A26" w:rsidRPr="00A83EF6" w:rsidRDefault="00251A26" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk3203019"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>govīm laktācijas laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D4E670" w14:textId="392F5DDD" w:rsidR="00612B52" w:rsidRPr="00251A26" w:rsidRDefault="00251A26" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Drīkst lietot grūsnības laikā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E0454" w14:textId="2A8A934F" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4008B1C7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="3207"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mijiedarbība ar citām zālēm un citi mijiedarbības veidi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28990007" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009FC394" w14:textId="5F3D7D26" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zināma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00251A26">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1EBB9E" w14:textId="77D6B94F" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12104E61" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1807"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.9. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un devas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169BA423" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CFBE3D" w14:textId="77777777" w:rsidR="001B0C27" w:rsidRPr="005C7339" w:rsidRDefault="001B0C27" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk3202744"/>
+      <w:r w:rsidRPr="005C48CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ievadīšanai tesmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C1F1DE" w14:textId="77777777" w:rsidR="001B0C27" w:rsidRDefault="001B0C27" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4968A4F8" w14:textId="2B4D437D" w:rsidR="001B0C27" w:rsidRDefault="001B0C27" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Deva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evadīt viena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saturu katrā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tesme</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1407">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ceturksnī.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F2C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D9755" w14:textId="2CA306DD" w:rsidR="001B0C27" w:rsidRDefault="001B0C27" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C7339">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416693">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ēc pēdējās slaukšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reizes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>notīr</w:t>
+      </w:r>
+      <w:r w:rsidR="00584E57">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dezinficē</w:t>
+      </w:r>
+      <w:r w:rsidR="00584E57">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pupus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aur pupa kanālu ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00584E57">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saturu katrā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tesmens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ceturksnī.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neievadīt pupa vadā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4368F746" w14:textId="77777777" w:rsidR="006D6149" w:rsidRDefault="006D6149" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2EE768" w14:textId="637EE3F1" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B704FFA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29" w:right="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.10. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk222149688"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB929CD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058CF83" w14:textId="3C50B1BC" w:rsidR="00392539" w:rsidRDefault="00392539" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B59A7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="003B59A7" w:rsidRPr="003B59A7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zināmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5C9246" w14:textId="77777777" w:rsidR="001B0C27" w:rsidRPr="00DD4625" w:rsidRDefault="001B0C27" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40855A3D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="585" w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.11. Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081005A7" w14:textId="677C6094" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B5872C" w14:textId="51F53B17" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>piemērojami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740F82F7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122031B9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29" w:right="18"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.12. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ierobežojumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> periods </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78204093" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8EDC42" w14:textId="77777777" w:rsidR="00584E57" w:rsidRDefault="00E70E8B" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk3202786"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pienam:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEE11DE" w14:textId="4345A74A" w:rsidR="00366E9A" w:rsidRPr="00DD4625" w:rsidRDefault="00E70E8B" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584E57">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">96 stundas pēc dzemdībām, ja dzemdības notikušas ne ātrāk kā 45 dienas pēc ārstēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4648D1E7" w14:textId="0D6C5150" w:rsidR="00E70E8B" w:rsidRPr="00584E57" w:rsidRDefault="00584E57" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45 dienas un 96 stundas, j</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E8B" w:rsidRPr="00584E57">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a dzemdības notikušas ātrāk </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05671" w:rsidRPr="00584E57">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E8B" w:rsidRPr="00584E57">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E8B" w:rsidRPr="00584E57">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45 dienas pēc ārstēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A957F1" w14:textId="77777777" w:rsidR="00E70E8B" w:rsidRDefault="00E70E8B" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5BFE28FA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076E027" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B821023" w14:textId="78A83781" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="3533"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4AA84F1B" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="008525E7" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00486330" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FARMAKOLOĢISKĀS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĪPAŠĪBAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B1CBA2" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5111DFAF" w14:textId="34ADB571" w:rsidR="005812D8" w:rsidRDefault="00C67130" w:rsidP="00DD4625">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1263"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods: </w:t>
+      </w:r>
+      <w:r w:rsidR="005812D8" w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>QJ51RC26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464EC81B" w14:textId="5F440F75" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575F9058" w14:textId="06FCA285" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29" w:right="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08316653" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D910A3" w14:textId="7DE37B2C" w:rsidR="00596852" w:rsidRPr="006A2D3E" w:rsidRDefault="00596852" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieder penicilīnu grupai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas pret penicilīnu G </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rezistentiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stafilokokiem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemīt antibakteriāla iedarbība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>grampozitīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijām. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piesaistās membrānas saistītājiem proteīniem, kas pazīstami kā penicilīnu saistošie proteīni (PBP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080D6852" w14:textId="2EDA8905" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0567C32C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B716FE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="2369"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">FARMACEITISKĀ INFORMĀCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FA0E54" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E047053" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1501"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Būtiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nesaderība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5608C1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="32" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D13438"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BF7816" w14:textId="77777777" w:rsidR="002F02D1" w:rsidRPr="00290415" w:rsidRDefault="002F02D1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2D3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piemērojama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE23840" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2794C5DE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1458"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1177AE97" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175B7358" w14:textId="0EA5E2EC" w:rsidR="00600C33" w:rsidRDefault="00600C33" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00961507">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā iepakojumā: 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6F9F8B" w14:textId="622F8BD6" w:rsidR="00316DB2" w:rsidRPr="00A47769" w:rsidRDefault="00316DB2" w:rsidP="00316DB2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iznīcināt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļēji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izlietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AD0A94" w14:textId="3E48996D" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677BD476" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="2025"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="48F25682" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="008525E7" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uzglabāšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosacījumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1492A715" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9CB0C1" w14:textId="77777777" w:rsidR="00F36486" w:rsidRPr="00E15715" w:rsidRDefault="00F36486" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk3202811"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="3EBEAEC3" w14:textId="77777777" w:rsidR="005C45B0" w:rsidRDefault="005C45B0" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C0B04" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="2166"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tiešā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>saturs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8F8E3D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455AB4D1" w14:textId="4A2F1727" w:rsidR="00AC32FD" w:rsidRDefault="00AC32FD" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk3203040"/>
+      <w:r w:rsidRPr="00AD5667">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Steril</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g vienas devas polietilēna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D6149" w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283C282F" w14:textId="1444E009" w:rsidR="00E07CD8" w:rsidRDefault="00E07CD8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315369F9" w14:textId="4D8217D9" w:rsidR="00B217D2" w:rsidRPr="00E15715" w:rsidRDefault="00B217D2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="7D0F23F5" w14:textId="4E37E775" w:rsidR="00AC32FD" w:rsidRDefault="006D6149" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kaste ar 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8A7671" w14:textId="739DC676" w:rsidR="00B217D2" w:rsidRPr="00C40A94" w:rsidRDefault="00B217D2" w:rsidP="00B217D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kaste ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>120</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3457CA6F" w14:textId="51B74F84" w:rsidR="006D6149" w:rsidRPr="00DD4625" w:rsidRDefault="006D6149" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Polipropilēna spai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B217D2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar 120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2870930D" w14:textId="77777777" w:rsidR="00E07CD8" w:rsidRPr="00DD4625" w:rsidRDefault="00E07CD8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D50A8AD" w14:textId="3D7C3DCC" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A63F20E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0749CAA5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4084"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1E99C90C" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="008525E7" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>norādījumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neizlietotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EFE153" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A40EA2" w14:textId="389B8DDE" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Neizmest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kanalizācijā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kopā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sadzīves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atkritumiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F99C33F" w14:textId="3B4DF255" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E405B4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neizlietoto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izmantot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nevajadzīgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nodošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shēmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>saskaņā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nacionālajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prasībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jebkurām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>valsts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atkritumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>savākšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sistēmām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>piemērojamas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>attiecīgajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF0E63B" w14:textId="77777777" w:rsidR="00852AD1" w:rsidRDefault="00852AD1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302EF482" w14:textId="4C49C1DE" w:rsidR="00852AD1" w:rsidRDefault="00852AD1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725A0730" w14:textId="2C577F1E" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00852AD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D2B9A6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC1FBD" w14:textId="77777777" w:rsidR="00FD2FB3" w:rsidRPr="00A83EF6" w:rsidRDefault="00FD2FB3" w:rsidP="00C67130">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
-[...224 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...149 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Norbrook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A83EF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laboratories (Ireland) Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EE11E2" w14:textId="36C27EA2" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D310397" w14:textId="6D6AD6E2" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C636E53" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009376F0" w:rsidRPr="008525E7">
+        </w:rPr>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8C6862" w14:textId="56ED6C91" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466A0EB5" w14:textId="77777777" w:rsidR="00BC7093" w:rsidRDefault="00BC7093" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2D3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/NRP/98/0802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1334B0FC" w14:textId="77777777" w:rsidR="00BC7093" w:rsidRDefault="00BC7093" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8D1F63" w14:textId="15D9931D" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FA041C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3893"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207C9CA3" w14:textId="1F478582" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6791D35B" w14:textId="2D88D882" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="004861D9" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00046FE2" w:rsidRPr="003E5C21">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="004861D9" w:rsidRPr="003E5C21">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00046FE2" w:rsidRPr="003E5C21">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="004861D9" w:rsidRPr="003E5C21">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60664876" w14:textId="3D0C633A" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF6C11D" w14:textId="0CE4B550" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5B651A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4289"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C42820B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2103B515" w14:textId="1D918EF3" w:rsidR="00612B52" w:rsidRDefault="00046FE2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4625">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDB4C45" w14:textId="3F0CB2E9" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3109AEC9" w14:textId="5514754C" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8325F1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2581"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU KLASIFIKĀCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51536EFC" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D58A9F" w14:textId="2E051AE0" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Recepšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235C205B" w14:textId="14A5DE2D" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="168" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E00E3A" w14:textId="2E39C62F" w:rsidR="007E0E5D" w:rsidRDefault="00C67130" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="19" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sīkāka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pieejama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Savienības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu datubāzē </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00612B52">
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00612B52">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00612B52">
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D5E726" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1161AB" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDC8DD3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E39B40A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BCBC0C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186FF16" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F4CA07" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F762FC" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349D1B83" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3552C0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB44147" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30391D1B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1E6642" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B45B677" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C75A774" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7308114C" w14:textId="1BED47A1" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178C94B6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0731C697" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9C3260" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52454419" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465247E7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="61"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">III PIELIKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9D3412" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E3777E" w14:textId="7974B83C" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2090"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6C1EA0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="008525E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDFB1B9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B1D8A1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D06AD6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249F5F1F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1110F7C4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FDC2F7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2D5060" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21715A21" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149B6328" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2837ADBB" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B109B3F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4720C88E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBAD56A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A1794" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B875AF7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B9732D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8436BA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E344BF3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2752739C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2129E258" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDD060F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603E6136" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542446CF" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBD4626" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="3657"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...92 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...17 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...86 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E38D635" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...131 lines deleted...]
-        <w:tblBorders>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357E5DC9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-        </w:tblBorders>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E12391" w14:textId="77777777" w:rsidR="008F571D" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE0BA24" w14:textId="111B0024" w:rsidR="00612B52" w:rsidRDefault="008F571D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kartona kaste vai polipropilēna spainis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693B93DE" w14:textId="2B7B6D67" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="003D5678" w14:paraId="5018634D" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="00612B52" w14:paraId="29301251" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78C030DC" w14:textId="62B6A79C" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="00A90D77">
+          <w:p w14:paraId="2DA4A003" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="001F6954" w14:textId="448374A4" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="00A90D77">
+          <w:p w14:paraId="1F9B704E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="605EDE19" w14:textId="77777777" w:rsidTr="00A90D77">
+    </w:tbl>
+    <w:p w14:paraId="2099EE2D" w14:textId="77777777" w:rsidR="00DB3964" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044CEDC7" w14:textId="0DCCDAB9" w:rsidR="008E13C2" w:rsidRPr="00DB3964" w:rsidRDefault="008E13C2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bovaclox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F58CA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suspensija ievadīšanai tesmenī </w:t>
+      </w:r>
+      <w:r w:rsidR="00366E9A" w:rsidRPr="003E5C21">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>liellopiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FC5821" w14:textId="0DC549A3" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA9FA78" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="6BCB3AD2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A66C1F" w14:textId="77BE0766" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="6CCDD270" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (E320)</w:t>
+              <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558EBFBF" w14:textId="6F55A56F" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="2F0EF49F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>0,10 mg</w:t>
+              <w:t xml:space="preserve">INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="6256ADCD" w14:textId="77777777" w:rsidTr="00A90D77">
+    </w:tbl>
+    <w:p w14:paraId="6E9C79EE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7273DAD8" w14:textId="330061BA" w:rsidR="00DB3964" w:rsidRDefault="00961507" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00046FE2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4,5 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB3964" w:rsidRPr="00B921AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB3964" w:rsidRPr="00B921AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619F764B" w14:textId="77777777" w:rsidR="00DB3964" w:rsidRDefault="00DB3964" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8A15C1" w14:textId="77777777" w:rsidR="00DB3964" w:rsidRPr="000E6528" w:rsidRDefault="00DB3964" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzatīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>500 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75716646" w14:textId="77777777" w:rsidR="00DB3964" w:rsidRDefault="00DB3964" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6528">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE922E" w14:textId="51751614" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A3FE00" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="049F2F51" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="327B4B83" w14:textId="51C45092" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="583AA5C8" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (E321)</w:t>
+              <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F0C9FAE" w14:textId="3DE00F75" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="5CF6D6E6" w14:textId="30B1FA28" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>0,05mg</w:t>
+              <w:t>IEPAKOJUMA LIELUMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="4F2E6DC5" w14:textId="77777777" w:rsidTr="00A90D77">
+    </w:tbl>
+    <w:p w14:paraId="69E6F045" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240EAF79" w14:textId="77777777" w:rsidR="00305F7F" w:rsidRDefault="00305F7F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="626E7924" w14:textId="77777777" w:rsidR="00305F7F" w:rsidRDefault="00305F7F" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B921AE">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B921AE">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B9C6999" w14:textId="5ACAC76A" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C8F93A" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="09BCB7A8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32567847" w14:textId="1AA0E770" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="00D33530" w:rsidP="000D3736">
+          <w:p w14:paraId="1A8BE6F4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Etilspirts</w:t>
+              <w:t xml:space="preserve">4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A50F75D" w14:textId="77777777" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="0427E65A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">MĒRĶSUGAS </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="1BA744E2" w14:textId="77777777" w:rsidTr="00A90D77">
+    </w:tbl>
+    <w:p w14:paraId="27DE5AE9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA96649" w14:textId="77777777" w:rsidR="00E17266" w:rsidRPr="00B921AE" w:rsidRDefault="00E17266" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00021BD9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liellopi (govis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00021BD9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00021BD9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18525CF0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6E53CB" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="4FE796E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4336073E" w14:textId="60D5693F" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="2AC410D2" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> 80 (E433)</w:t>
+              <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AC0A5DA" w14:textId="77777777" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="3EC61384" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">INDIKĀCIJAS </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="76870CD5" w14:textId="77777777" w:rsidTr="00A90D77">
-[...117 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="242EC7DE" w14:textId="60EC1255" w:rsidR="009F7A38" w:rsidRPr="008525E7" w:rsidRDefault="009F7A38" w:rsidP="009F7A38">
-[...3586 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="02940D1C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C796B6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00122EE4" w:rsidRPr="003D5678" w14:paraId="0000214F" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="00612B52" w14:paraId="12AFEBC9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F4BF72" w14:textId="77777777" w:rsidR="00122EE4" w:rsidRPr="000D3736" w:rsidRDefault="00122EE4" w:rsidP="00A90D77">
+          <w:p w14:paraId="77ED65AF" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t xml:space="preserve">6. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...7905 lines deleted...]
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3342AB22" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="000817D7">
+          <w:p w14:paraId="6962E9CA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...206 lines deleted...]
-              <w:t>netiks nodrošināta.</w:t>
+              <w:t xml:space="preserve">LIETOŠANAS VEIDI </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4868494C" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...3592 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01F54C19" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C43F53E" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B921AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ievadīšanai tesmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7518E6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C182B3" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="62" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9060"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541EEA" w:rsidRPr="003D5678" w14:paraId="6C4D1F2D" w14:textId="77777777" w:rsidTr="000817D7">
+      <w:tr w:rsidR="00612B52" w14:paraId="6C48F0AB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E67616" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="000817D7">
+          <w:p w14:paraId="394903C7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>9.</w:t>
+              <w:t xml:space="preserve">7. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4122BA11" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:tab/>
-              <w:t>DEVA KATRAI DZĪVNIEKU SUGAI, LIETOŠANAS VEIDS UN METODE</w:t>
+              <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65B204D8" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...48 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4545CFCD" w14:textId="19B8D8A9" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529F1257" w14:textId="7B9BBDC9" w:rsidR="00155EAF" w:rsidRDefault="00155EAF" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4B26">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD94A65" w14:textId="77777777" w:rsidR="00584E57" w:rsidRPr="00DD4625" w:rsidRDefault="00155EAF" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4709AB5C" w14:textId="77777777" w:rsidR="00584E57" w:rsidRPr="00DD4625" w:rsidRDefault="00155EAF" w:rsidP="00584E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">96 stundas pēc dzemdībām, ja dzemdības notikušas ne ātrāk kā 45 dienas pēc ārstēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8F7F0E" w14:textId="4006D018" w:rsidR="00155EAF" w:rsidRPr="00584E57" w:rsidRDefault="00584E57" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45 dienas un 96 stundas, j</w:t>
+      </w:r>
+      <w:r w:rsidR="00155EAF" w:rsidRPr="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a dzemdības notikušas ātrāk </w:t>
+      </w:r>
+      <w:r w:rsidR="00021BD9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00155EAF" w:rsidRPr="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kā 45 dienas pēc ārstēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0A01B3" w14:textId="77777777" w:rsidR="00155EAF" w:rsidRDefault="00155EAF" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...2365 lines deleted...]
-      </w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9DF3CD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECF0449" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9298"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B6F83" w:rsidRPr="009320CC" w14:paraId="7119BF9A" w14:textId="77777777" w:rsidTr="000D3736">
+      <w:tr w:rsidR="00612B52" w14:paraId="2A758F46" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="840"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="679" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="209BE8D0" w14:textId="1584E357" w:rsidR="008B6F83" w:rsidRPr="008525E7" w:rsidRDefault="008B6F83" w:rsidP="000817D7">
+          <w:p w14:paraId="129EE3E1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7498F17F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2385 lines deleted...]
-              <w:t>, vai uz tajā ievietotās kombinētās etiķetes-iepakojuma instrukcijas.</w:t>
+              <w:t xml:space="preserve">DERĪGUMA TERMIŅŠ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6917EC1C" w14:textId="77777777" w:rsidR="002F7DFD" w:rsidRPr="000D3736" w:rsidRDefault="002F7DFD" w:rsidP="002F7DFD">
-[...454 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7B0626E6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360F47C8" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exp. {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mēnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/gads} </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7871A6" w14:textId="6873CD8B" w:rsidR="00612B52" w:rsidRPr="00D01E8E" w:rsidRDefault="00D01E8E" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="11" w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4B26">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu reizi. </w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iznīcināt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļēji izlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E23">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002F7DFD" w:rsidRPr="008525E7">
-[...13806 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6AACBE71" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547AC48E" w14:textId="77777777" w:rsidR="00852AD1" w:rsidRDefault="00852AD1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CABDBFE" w14:textId="77777777" w:rsidR="00852AD1" w:rsidRDefault="00852AD1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9060"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A44D9" w:rsidRPr="003D5678" w14:paraId="43DF1FF2" w14:textId="77777777" w:rsidTr="003B4A60">
+      <w:tr w:rsidR="00612B52" w14:paraId="056D62F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FFB39A4" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="003B4A60">
+          <w:p w14:paraId="0012DB25" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>9.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">9. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E6DCD64" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:tab/>
-              <w:t>DEVA KATRAI DZĪVNIEKU SUGAI, LIETOŠANAS VEIDS UN METODE</w:t>
+              <w:t xml:space="preserve">ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61D958CF" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
-      <w:pPr>
+    <w:p w14:paraId="5079E1DD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135AE0CE" w14:textId="77777777" w:rsidR="0087671C" w:rsidRPr="002F4297" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D860FED" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E22CD3C" w14:textId="77777777" w:rsidR="00852AD1" w:rsidRDefault="00852AD1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="0F234293" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1DB4C3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DAC897C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56BDC3DD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3368AA" w14:textId="1C4D1DC1" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pirms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izlasiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrukciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7243348C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAEC879" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="346E80FB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1743C331" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA3EAAC" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">VĀRDI “LIETOŠANAI DZĪVNIEKIEM” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E56F561" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE8D4FE" w14:textId="41CF9AA7" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283FDA42" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C157CA" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="455B846F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34A4E27B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34914D9E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62F46E97" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56436FA5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bērniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neredzamā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nepieejamā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EFA829" w14:textId="274A1666" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E90ECF8" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="0438C300" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42131C50" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723206B8" w14:textId="3DA134BF" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C8061AA" w14:textId="77777777" w:rsidR="007222C8" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3840E4" w14:textId="3364C904" w:rsidR="003D1B8C" w:rsidRPr="002F4297" w:rsidRDefault="003D1B8C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:t>Norbrook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:t xml:space="preserve"> Laboratories (Ireland) Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F77ED4A" w14:textId="772CCEA7" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADA4799" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="42D7078C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16D7200E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55F56957" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS NUMURI </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E4950A3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42193416" w14:textId="77777777" w:rsidR="007222C8" w:rsidRPr="004E2B77" w:rsidRDefault="007222C8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2B77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/NRP/98/0802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFDF957" w14:textId="16E2002F" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9976F6" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="2772F1C2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73535BAA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF07986" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">SĒRIJAS NUMURS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FB15E6A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527FF886" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">} </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126E1BCD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B28211" w14:textId="77777777" w:rsidR="00A66D2B" w:rsidRDefault="00A66D2B" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2216FC8E" w14:textId="77777777" w:rsidR="00A66D2B" w:rsidRDefault="00A66D2B" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B1FC58" w14:textId="77777777" w:rsidR="00A66D2B" w:rsidRDefault="00A66D2B" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4857A7A7" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5D5244" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7227DEFA" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCDDAF8" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3485EBC8" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EC0422" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA3BCD0" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5EE5DE" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792CA766" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CAB0E6" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49714943" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFFF669" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6059322A" w14:textId="77777777" w:rsidR="0087671C" w:rsidRDefault="0087671C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484CB396" w14:textId="77777777" w:rsidR="007222C8" w:rsidRDefault="007222C8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76240E20" w14:textId="77777777" w:rsidR="007222C8" w:rsidRDefault="007222C8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE628C1" w14:textId="77777777" w:rsidR="002661D0" w:rsidRDefault="002661D0" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348DBF15" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493180C3" w14:textId="77777777" w:rsidR="0057325D" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4A24F0" w14:textId="3BC33DE0" w:rsidR="00612B52" w:rsidRDefault="0057325D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4977E720" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="658FF26A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17EA8B99" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BFA1F50" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62959AC4" w14:textId="77777777" w:rsidR="00785400" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49861A41" w14:textId="2ECBFC2A" w:rsidR="00612B52" w:rsidRPr="00785400" w:rsidRDefault="00785400" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bovaclox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785400">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA09D4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7139D977" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="13FB9C08" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E47D82A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553CAE68" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="369DA6FD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228586FD" w14:textId="55CCF7D3" w:rsidR="00526E89" w:rsidRPr="002F4297" w:rsidRDefault="00961507" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00526E89" w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00526E89" w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77985785" w14:textId="77777777" w:rsidR="00526E89" w:rsidRPr="002F4297" w:rsidRDefault="00526E89" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6291B0" w14:textId="77777777" w:rsidR="00526E89" w:rsidRPr="002F4297" w:rsidRDefault="00526E89" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzatīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>500 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227BD6E5" w14:textId="77777777" w:rsidR="00526E89" w:rsidRPr="002F4297" w:rsidRDefault="00526E89" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591C07B5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F4A17D" w14:textId="77777777" w:rsidR="00267B54" w:rsidRDefault="00267B54" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="68E5992D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="236095C1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B5DCF46" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">SĒRIJAS NUMURS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B325101" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645A5E4A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">} </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E02F4C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28835E76" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
+        <w:tblInd w:w="-79" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="81" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="8619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00612B52" w14:paraId="2FAC0F8C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52CBA56A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6995B776" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">DERĪGUMA TERMIŅŠ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76DD33FD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2071B7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exp. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">} </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB7363F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF35233" w14:textId="0FEF9CF6" w:rsidR="002A4870" w:rsidRPr="002F4297" w:rsidRDefault="002A4870" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="00523184">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F4297">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu reizi. </w:t>
+      </w:r>
+      <w:r w:rsidR="00070281" w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iznīcināt </w:t>
+      </w:r>
+      <w:r w:rsidR="00070281" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļēji izlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00070281" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00070281" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070281">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4297" w:rsidDel="00290415">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C65D87" w14:textId="422AD2F0" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FEE77A" w14:textId="21368E00" w:rsidR="00C67130" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="250" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F262CD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="250" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1302E839" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71938F52" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EE3AF8" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02591171" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFECB42" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C86717" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D27AC1A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76025DF9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DC1576" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D304162" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F492D8E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3565A270" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1715744A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1AE6F1" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1A7DE5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5CABEF" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413CBF79" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528A6204" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DF2439" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087D6059" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE5EE4E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF3F41D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E8C4D7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D450D0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2891"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002CF3D6" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57931C07" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A716BB" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421FD229" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterināro zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>nosaukums</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CE3AA5" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F46707D" w14:textId="76654FDF" w:rsidR="00C774FB" w:rsidRPr="001D0146" w:rsidRDefault="00C774FB" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C774FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bovaclox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C774FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81436">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uspensija ievadīšanai tesmenī </w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>liellopiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F0A128" w14:textId="6A754214" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28632AD0" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6E38A3" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6330C601" w14:textId="1041DAB3" w:rsidR="002669F5" w:rsidRPr="001D0146" w:rsidRDefault="00961507" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4,5 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002669F5" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002669F5" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6128EF79" w14:textId="77777777" w:rsidR="002669F5" w:rsidRPr="001D0146" w:rsidRDefault="002669F5" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A77F05C" w14:textId="77777777" w:rsidR="002669F5" w:rsidRPr="001D0146" w:rsidRDefault="002669F5" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664CFFD7" w14:textId="77777777" w:rsidR="002669F5" w:rsidRPr="001D0146" w:rsidRDefault="002669F5" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kloksacilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzatīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>500 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FFD637" w14:textId="77777777" w:rsidR="002669F5" w:rsidRPr="001D0146" w:rsidRDefault="002669F5" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ampicilīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sāls veidā) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A283FC2" w14:textId="77777777" w:rsidR="005822A3" w:rsidRDefault="005822A3" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CB7BEF" w14:textId="496FBF52" w:rsidR="005822A3" w:rsidRDefault="004505D7" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pelēkbalta suspensija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427FC591" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACB2B5C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4B408A" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7891F705" w14:textId="0987A5DA" w:rsidR="008D05A1" w:rsidRPr="008D05A1" w:rsidRDefault="008D05A1" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liellopi (govis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F7B8FD" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8086FE" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>indikācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F31CF0" w14:textId="77777777" w:rsidR="00F942C9" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D6167B" w14:textId="5A0A4B35" w:rsidR="00F942C9" w:rsidRPr="00F942C9" w:rsidRDefault="00F942C9" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kloksacilīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ampicilīnujutīgu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mikroorganismu</w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>agalactiae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Corynebacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Escherichia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00A47769">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00F15CA9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izraisīta mastīta ārstēšanai un jaunas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAD3E54" w14:textId="79495F8C" w:rsidR="00F942C9" w:rsidRPr="001D0146" w:rsidRDefault="00F942C9" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inficēšanās novēršanai govīm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā</w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDB02EA" w14:textId="66DF2A98" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260B7E30" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="18" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...367 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9DE00F" w14:textId="77777777" w:rsidR="00CA529D" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D962A4" w14:textId="04835D45" w:rsidR="00CA529D" w:rsidRPr="00CA529D" w:rsidRDefault="00CA529D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot vēlāk kā 45 dienas pirms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01166">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaidāmām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzemdībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA9D24B" w14:textId="77777777" w:rsidR="00CA529D" w:rsidRPr="001D0146" w:rsidRDefault="00CA529D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot govīm ar ļoti īsu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F5613C" w14:textId="77777777" w:rsidR="00CA529D" w:rsidRPr="001D0146" w:rsidRDefault="00CA529D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām beta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laktāma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A025E8" w14:textId="0EE36A5C" w:rsidR="00CA529D" w:rsidRPr="001D0146" w:rsidRDefault="00CA529D" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antibiotikām vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00961507">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00961507" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A6C0AC" w14:textId="196DBACE" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123A5337" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...152 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1429"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62971874" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB98565" w14:textId="0C16F938" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>drošai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036C0764" w14:textId="4573FF7F" w:rsidR="00BC6A8E" w:rsidRPr="001D0146" w:rsidRDefault="00BC6A8E" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, jāņem vērā </w:t>
+      </w:r>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00F15CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oficiālā, valsts un reģionālā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00F15CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004505D7" w:rsidRPr="00F15CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37558D48" w14:textId="64A6B19A" w:rsidR="00111557" w:rsidRDefault="008D3F42" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kad vien iespējams, šo veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>āļu lietošana jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierosinātāju, kuri izolēti no katra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāvei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzētās govs tesmeņa ceturkšņa(-u) piena paraugiem,</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificēšanu un jutības test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u rezultātiem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tas nav iespējams, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00111557" w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> epidemioloģisko informāciju un zināšanām par mērķa patogēnu jutību saimniecības līmenī vai vietējā/reģionālā līmenī..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62644751" w14:textId="308CCC88" w:rsidR="00BC6A8E" w:rsidRPr="001D0146" w:rsidRDefault="00BC6A8E" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grūsnām telēm (pirmpienēm) neievadīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzgali pupa vadā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E948238" w14:textId="296E9A82" w:rsidR="00CA529D" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A7B40A" w14:textId="78AFE2BA" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DE9F55" w14:textId="6F6086E2" w:rsidR="001B07F0" w:rsidRPr="001D0146" w:rsidRDefault="001B07F0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penicilīni un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cefalosporīni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc inj</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66050">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>icēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt pastiprinātas jutības reakcijas (alerģiju). Pastiprināta jutība pret penicilīniem var radīt krustenisku reakciju pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cefalosporīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un otrādi. Pret šīm vielām dažkārt var novērot nopietnas alerģiskas reakcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22934F28" w14:textId="7A55687C" w:rsidR="001B07F0" w:rsidRPr="001D0146" w:rsidRDefault="001B07F0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00961507">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zināmu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu jutību pret penicilīniem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66050">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jāizvairās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08506BC1" w14:textId="57F47876" w:rsidR="001B07F0" w:rsidRPr="001D0146" w:rsidRDefault="00A66050" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="001B07F0" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>āles lietot piesardzīgi, ievērojot visus ieteiktos piesardzības pasākumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6603059A" w14:textId="1415CD9B" w:rsidR="00C67130" w:rsidRDefault="001B07F0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66050">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rīkošanās ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66050" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>novērojami tādi simptomi kā ādas izsitumi, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Ja novērojami tādi simptomi kā sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana, kas ir daudz nopietnāki simptomi, nepieciešama tūlītēja medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104283C3" w14:textId="27DEDEAE" w:rsidR="001B07F0" w:rsidRDefault="00F666CB" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc rīkošanās ar šīm veterinārajām zālēm, m</w:t>
+      </w:r>
+      <w:r w:rsidR="001B07F0" w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>azgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB2EDF4" w14:textId="22BF9D7B" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BFE377" w14:textId="00BF4FA7" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FCDF6A" w14:textId="4CAB14D9" w:rsidR="00A813B2" w:rsidRPr="001D0146" w:rsidRDefault="00A813B2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot govīm laktācijas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513A98B" w14:textId="77777777" w:rsidR="00A813B2" w:rsidRDefault="00A813B2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Drīkst lietot grūsnības laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B52E4C2" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRDefault="00F666CB" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40360BEB" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRPr="00DD4625" w:rsidRDefault="00F666CB" w:rsidP="00F666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7474184D" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRPr="00DD4625" w:rsidRDefault="00F666CB" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D52B53" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRPr="00DD4625" w:rsidRDefault="00F666CB" w:rsidP="00F666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav piemērojami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE74B6B" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRPr="001D0146" w:rsidRDefault="00F666CB" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E6D8B9" w14:textId="2C118DA8" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38151D7B" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1395"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Blakusparādības </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D18BD38" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050B1D05" w14:textId="1B99F4CD" w:rsidR="00695459" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961507">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zināmas</w:t>
+      </w:r>
+      <w:r w:rsidR="00695459" w:rsidRPr="00961507">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3570E4B7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0522F47A" w14:textId="62DF5DD3" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>svarīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ziņot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Tas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ļauj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pastāvīgi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uzraudzīt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>drošumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>novērojat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jebkuras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, kas nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>minētas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>šajā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrukcijā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>domājat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iedarbojušās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lūdzu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informējiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>savu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārārstu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jūs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ziņot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jebkurām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turētājam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:color="0078D4"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:color="0078D4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:color="0078D4"/>
+        </w:rPr>
+        <w:t>tā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vietējam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pārstāvim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izmantojot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kontaktinformāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrukcijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beigās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ziņošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sistēmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00695459" w:rsidRPr="00695459">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="https://www.pvd.gov.lv/lv" w:history="1">
+        <w:r w:rsidR="00695459" w:rsidRPr="00695459">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00695459" w:rsidRPr="00695459">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2909A93D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AE567C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3210"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>dzīvnieku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>veids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2538BE45" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51115A22" w14:textId="77777777" w:rsidR="000904BE" w:rsidRPr="001D0146" w:rsidRDefault="000904BE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ievadīšanai tesmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BBA9F6" w14:textId="77777777" w:rsidR="000904BE" w:rsidRPr="001D0146" w:rsidRDefault="000904BE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F687D6D" w14:textId="2E1F49CF" w:rsidR="000904BE" w:rsidRPr="000904BE" w:rsidRDefault="000904BE" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Deva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ievadīt viena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saturu katrā tesme</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ceturksnī. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE83436" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4327B89C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1933"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ieteikumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pareizai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E20CF7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E49F458" w14:textId="015F6218" w:rsidR="001F1B43" w:rsidRDefault="00A17751" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cietstāves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pēc pēdējās slaukšanas reizes notīr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dezinficē</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pupus. Caur pupa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681B044F" w14:textId="4342E8AB" w:rsidR="00A17751" w:rsidRPr="001D0146" w:rsidRDefault="00A17751" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kanālu ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saturu katrā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tesmens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ceturksnī. Neievadīt pupa vadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F7C127" w14:textId="1E3C1635" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B9DF58" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1636"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ierobežojumu periods </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB9F535" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C893B8" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRDefault="006D6D1C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4197222B" w14:textId="77777777" w:rsidR="00F666CB" w:rsidRDefault="006D6D1C" w:rsidP="00F666CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">96 stundas pēc dzemdībām, ja dzemdības notikušas ne ātrāk kā 45 dienas pēc ārstēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5D27E3" w14:textId="6C16ED8E" w:rsidR="006D6D1C" w:rsidRPr="00F666CB" w:rsidRDefault="00F666CB" w:rsidP="00DD4625">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45 dienas un 96 stundas, j</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D1C" w:rsidRPr="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a dzemdības notikušas ātrāk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D1C" w:rsidRPr="00F666CB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kā 45 dienas pēc ārstēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067389FC" w14:textId="08A85E52" w:rsidR="006D6D1C" w:rsidRPr="006D6D1C" w:rsidRDefault="006D6D1C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00BB9C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032A22D9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2025"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši uzglabāšanas nosacījumi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028783C7" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D70B77" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt bērniem neredzamā un nepieejamā vietā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7E64F5" w14:textId="77777777" w:rsidR="00637BA8" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513A8B02" w14:textId="7ACB90C9" w:rsidR="00637BA8" w:rsidRPr="00637BA8" w:rsidRDefault="00637BA8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF3AAE3" w14:textId="2767A211" w:rsidR="00637BA8" w:rsidRPr="001D0146" w:rsidRDefault="00637BA8" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu reizi. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iznīcināt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļēji izlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00F666CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0146" w:rsidDel="00290415">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6239961D" w14:textId="4161F6FD" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5640BEE9" w14:textId="08CD561F" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kastītes pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:color="0078D4"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D3BA41" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9D25C8" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2542"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu iznīcināšanai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BF3F27" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE6784E" w14:textId="16987865" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9496ED" w14:textId="0C24A578" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C69694B" w14:textId="4B9FAB45" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F96140" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5414A998" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1939"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Veterināro zāļu klasifikācija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BB01CA" w14:textId="77777777" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF82E31" w14:textId="77777777" w:rsidR="008D2FA2" w:rsidRDefault="008D2FA2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C40667F" w14:textId="2973745B" w:rsidR="00612B52" w:rsidRPr="00DD4625" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA8CDE2" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3110"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>numuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEF3655" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E812A6B" w14:textId="77777777" w:rsidR="008D2FA2" w:rsidRDefault="008D2FA2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2D3E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/NRP/98/0802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4D82D6" w14:textId="77777777" w:rsidR="008D2FA2" w:rsidRDefault="008D2FA2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22735CAC" w14:textId="77777777" w:rsidR="003E4913" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5667">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Steril</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15715">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g vienas devas polietilēna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D6149">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB6F8B1" w14:textId="77777777" w:rsidR="003E4913" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6F7FB6" w14:textId="77777777" w:rsidR="003E4913" w:rsidRPr="00E15715" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8321B1" w14:textId="77777777" w:rsidR="003E4913" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kaste ar 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB03C19" w14:textId="77777777" w:rsidR="003E4913" w:rsidRPr="00C40A94" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kaste ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>120</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B7490C" w14:textId="2FEBFA72" w:rsidR="003E4913" w:rsidRPr="0009090D" w:rsidRDefault="003E4913" w:rsidP="003E4913">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Polipropilēna spai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar 120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009563F1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injektoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="56C5DCD5" w14:textId="77777777" w:rsidR="008D2FA2" w:rsidRDefault="008D2FA2" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170455FD" w14:textId="54A70986" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>visi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izplatīti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327850AB" w14:textId="20731615" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBB871D" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="3312"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4D6B112B" w14:textId="432908B8" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Datums, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrukcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pēdējo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pārskatīta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513B38F4" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D1F284" w14:textId="76CB1675" w:rsidR="00612B52" w:rsidRDefault="00F666CB" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4625">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C51674E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="33" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F4DB65" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sīkāka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pieejama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Savienības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>datubāzē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00612B52">
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00612B52">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00612B52">
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4191BD82" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FFBF9" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59122778" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="1579"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000D3736">
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005161E7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="005161E7" w:rsidRPr="00610CED">
-[...408 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    </w:p>
+    <w:p w14:paraId="28810049" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F4B440" w14:textId="21EC251F" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>turētājs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D2FA2">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E26306" w14:textId="59653DDB" w:rsidR="001670A0" w:rsidRPr="001D0146" w:rsidRDefault="001670A0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Norbrook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laboratories (Ireland) Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FDCCE6" w14:textId="77777777" w:rsidR="001670A0" w:rsidRPr="001D0146" w:rsidRDefault="001670A0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rossmore Industrial Estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAA66CD" w14:textId="77777777" w:rsidR="001670A0" w:rsidRPr="001D0146" w:rsidRDefault="001670A0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Monaghan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3698BF" w14:textId="77777777" w:rsidR="001670A0" w:rsidRDefault="001670A0" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0146">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Īrija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0146" w:rsidDel="00A47769">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B40340" w14:textId="228E9BCC" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71ED556F" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>sērijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>izlaidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>atbildīgais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>ražotājs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F61BCC" w14:textId="67C0E539" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Norbrook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Manufacturing Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C951F99" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Rossmore Industrial Estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEA1D27" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Monaghan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536D4E30" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="007836DA" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īrija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007836DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235D6C5E" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52131F53" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Norbrook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laboratories Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A59070" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Station</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Works,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A2F7FF" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRPr="00DD4625" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Newry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Co.Down</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, BT35 6JP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B10CD46" w14:textId="77777777" w:rsidR="00EB2390" w:rsidRDefault="00EB2390" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="568"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4625">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ziemeļīrija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F38374" w14:textId="2E9FD5E4" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7106DAEB" w14:textId="428B3A5F" w:rsidR="00612B52" w:rsidRPr="00EB2390" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Vietējie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>pārstāvji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...763 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>kontaktinformācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>lai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>ziņotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>iespējamām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB2390">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FBE828" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="00266619">
-[...683 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="74B4F3D2" w14:textId="77777777" w:rsidR="0008536C" w:rsidRPr="00D00527" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magnum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Veterinārija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFAB4A0" w14:textId="77777777" w:rsidR="0008536C" w:rsidRPr="00D00527" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Ulbrokas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F0495A" w14:textId="77777777" w:rsidR="0008536C" w:rsidRPr="00D00527" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Rīga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>, LV-1021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553AB266" w14:textId="77777777" w:rsidR="0008536C" w:rsidRPr="00D00527" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Latvija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47DACF71" w14:textId="77777777" w:rsidR="0008536C" w:rsidRPr="00D00527" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Tālrunis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>: + 371 29 42 37 05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F096B26" w14:textId="1E7FD8F9" w:rsidR="00612B52" w:rsidRPr="0008536C" w:rsidRDefault="0008536C" w:rsidP="00C67130">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00527">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-pasts: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00D00527">
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="nl-BE"/>
+          </w:rPr>
+          <w:t>magnum@magnumvet.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17605B5C" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7085001B" w14:textId="58FFA8F2" w:rsidR="00612B52" w:rsidRDefault="00C67130" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iegūtu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>papildu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lūdzam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sazināties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atļaujas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turētāja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vietējo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7F549C" w14:textId="68BC4DC4" w:rsidR="00612B52" w:rsidRDefault="00612B52" w:rsidP="00C67130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00612B52">
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16841"/>
+      <w:pgMar w:top="1183" w:right="1433" w:bottom="736" w:left="1385" w:header="720" w:footer="736" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40307163" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="329E9F3C" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08BE1B9B" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="267CC3F9" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3C23D8B1" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3BC8D032" w14:textId="77777777" w:rsidR="0011395B" w:rsidRDefault="0011395B">
+  <w:p w14:paraId="71EFA585" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="50" w:firstLine="0"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="580A080D" w14:textId="77777777" w:rsidR="0011395B" w:rsidRDefault="0011395B">
+  <w:p w14:paraId="544E1B1E" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="50" w:firstLine="0"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="785845BA" w14:textId="77777777" w:rsidR="0011395B" w:rsidRDefault="0011395B">
+  <w:p w14:paraId="04A5A561" w14:textId="77777777" w:rsidR="00612B52" w:rsidRDefault="00C67130">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="50" w:firstLine="0"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="388D9222" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7479F8E3" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75654ABC" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7CE566EB" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2872DEA4" w14:textId="77777777" w:rsidR="0039260D" w:rsidRDefault="0039260D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9971D9"/>
+    <w:nsid w:val="1BF53C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C06993A"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="C7ACA0FA"/>
+    <w:lvl w:ilvl="0" w:tplc="1452E3FA">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6890FE44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A3287DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D82EFF4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C8642AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3A2C1296">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C484AD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8938AA98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="004257B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFD385F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0808AD0"/>
+    <w:lvl w:ilvl="0" w:tplc="E7789E0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A110552A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="95DCBE84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6B203FDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1DCEB186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E030173A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6C06C33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0EBC8D8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8A706C94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5603084D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15E678D0"/>
+    <w:lvl w:ilvl="0" w:tplc="E2A8EA40">
+      <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="394" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C070003">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1114" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C070005">
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1834" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C070001">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2554" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C070003">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3274" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C070005">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3994" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C070001">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C070003">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C070005">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F57770"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65176FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="678CD74C"/>
-    <w:lvl w:ilvl="0" w:tplc="D0A4C4F4">
+    <w:tmpl w:val="5FD4AF32"/>
+    <w:lvl w:ilvl="0" w:tplc="C3E00696">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
+        <w:ind w:left="585"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0688CD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3524F936">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1AC4174E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7DBAEB76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A686CB7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F6CA6FCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="01903DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89AC2B1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
-[...13 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...88 lines deleted...]
-        <w:ind w:left="564" w:hanging="564"/>
+        <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
-      </w:rPr>
-[...119 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...407 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="581717840">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1554653626">
-[...38 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1745105952">
+  <w:num w:numId="2" w16cid:durableId="489099527">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="928923854">
+  <w:num w:numId="3" w16cid:durableId="316420837">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="565652199">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1576285165">
+  <w:num w:numId="4" w16cid:durableId="560748986">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FE028D"/>
-[...342 lines deleted...]
-    <w:rsid w:val="00FF5F25"/>
+    <w:rsidRoot w:val="00612B52"/>
+    <w:rsid w:val="00012E9F"/>
+    <w:rsid w:val="00021BD9"/>
+    <w:rsid w:val="00025934"/>
+    <w:rsid w:val="00027F6F"/>
+    <w:rsid w:val="00034266"/>
+    <w:rsid w:val="00046FE2"/>
+    <w:rsid w:val="00070281"/>
+    <w:rsid w:val="0008536C"/>
+    <w:rsid w:val="000904BE"/>
+    <w:rsid w:val="0009090D"/>
+    <w:rsid w:val="000A49C0"/>
+    <w:rsid w:val="000B16EC"/>
+    <w:rsid w:val="000C59F6"/>
+    <w:rsid w:val="000E37F8"/>
+    <w:rsid w:val="000E5952"/>
+    <w:rsid w:val="000E6528"/>
+    <w:rsid w:val="00100652"/>
+    <w:rsid w:val="00101ABB"/>
+    <w:rsid w:val="001050A9"/>
+    <w:rsid w:val="00105684"/>
+    <w:rsid w:val="001113F5"/>
+    <w:rsid w:val="00111557"/>
+    <w:rsid w:val="00127BC8"/>
+    <w:rsid w:val="00135434"/>
+    <w:rsid w:val="00137880"/>
+    <w:rsid w:val="00155EAF"/>
+    <w:rsid w:val="00157CAE"/>
+    <w:rsid w:val="001670A0"/>
+    <w:rsid w:val="00172537"/>
+    <w:rsid w:val="001835F2"/>
+    <w:rsid w:val="001B07F0"/>
+    <w:rsid w:val="001B0C27"/>
+    <w:rsid w:val="001C4939"/>
+    <w:rsid w:val="001F1B43"/>
+    <w:rsid w:val="00210164"/>
+    <w:rsid w:val="00210F4C"/>
+    <w:rsid w:val="00235C7B"/>
+    <w:rsid w:val="00251A26"/>
+    <w:rsid w:val="00253E95"/>
+    <w:rsid w:val="00264687"/>
+    <w:rsid w:val="00265EA9"/>
+    <w:rsid w:val="002661D0"/>
+    <w:rsid w:val="002669F5"/>
+    <w:rsid w:val="00267B54"/>
+    <w:rsid w:val="002A0776"/>
+    <w:rsid w:val="002A1B27"/>
+    <w:rsid w:val="002A4870"/>
+    <w:rsid w:val="002A52CE"/>
+    <w:rsid w:val="002D3C7A"/>
+    <w:rsid w:val="002D70A2"/>
+    <w:rsid w:val="002E19C7"/>
+    <w:rsid w:val="002F02D1"/>
+    <w:rsid w:val="002F2D3E"/>
+    <w:rsid w:val="003056A3"/>
+    <w:rsid w:val="00305F7F"/>
+    <w:rsid w:val="00312207"/>
+    <w:rsid w:val="00316DB2"/>
+    <w:rsid w:val="003246AE"/>
+    <w:rsid w:val="003325BC"/>
+    <w:rsid w:val="00342F40"/>
+    <w:rsid w:val="00350ED8"/>
+    <w:rsid w:val="00366E9A"/>
+    <w:rsid w:val="003819B4"/>
+    <w:rsid w:val="003821AA"/>
+    <w:rsid w:val="003828F2"/>
+    <w:rsid w:val="00392539"/>
+    <w:rsid w:val="0039260D"/>
+    <w:rsid w:val="003B59A7"/>
+    <w:rsid w:val="003C3172"/>
+    <w:rsid w:val="003C52D4"/>
+    <w:rsid w:val="003C783F"/>
+    <w:rsid w:val="003D1B8C"/>
+    <w:rsid w:val="003D6DF9"/>
+    <w:rsid w:val="003E4913"/>
+    <w:rsid w:val="003E5C21"/>
+    <w:rsid w:val="003E6DB6"/>
+    <w:rsid w:val="004145DC"/>
+    <w:rsid w:val="00442E23"/>
+    <w:rsid w:val="00445E2F"/>
+    <w:rsid w:val="004505D7"/>
+    <w:rsid w:val="0045082A"/>
+    <w:rsid w:val="00455659"/>
+    <w:rsid w:val="00476244"/>
+    <w:rsid w:val="004861D9"/>
+    <w:rsid w:val="00486330"/>
+    <w:rsid w:val="00497511"/>
+    <w:rsid w:val="004C70ED"/>
+    <w:rsid w:val="004D2807"/>
+    <w:rsid w:val="004F6A19"/>
+    <w:rsid w:val="0050489D"/>
+    <w:rsid w:val="00523184"/>
+    <w:rsid w:val="00526E89"/>
+    <w:rsid w:val="0056281E"/>
+    <w:rsid w:val="00572B36"/>
+    <w:rsid w:val="0057325D"/>
+    <w:rsid w:val="005812D8"/>
+    <w:rsid w:val="005822A3"/>
+    <w:rsid w:val="00584E57"/>
+    <w:rsid w:val="00585513"/>
+    <w:rsid w:val="00585814"/>
+    <w:rsid w:val="00596852"/>
+    <w:rsid w:val="005B3A61"/>
+    <w:rsid w:val="005B5CFD"/>
+    <w:rsid w:val="005C45B0"/>
+    <w:rsid w:val="005C48CB"/>
+    <w:rsid w:val="005C4EA3"/>
+    <w:rsid w:val="005D4B26"/>
+    <w:rsid w:val="005F2D4F"/>
+    <w:rsid w:val="00600C33"/>
+    <w:rsid w:val="00604DF6"/>
+    <w:rsid w:val="00612B52"/>
+    <w:rsid w:val="00621FDE"/>
+    <w:rsid w:val="00625611"/>
+    <w:rsid w:val="00637BA8"/>
+    <w:rsid w:val="00665E2D"/>
+    <w:rsid w:val="00695459"/>
+    <w:rsid w:val="00696464"/>
+    <w:rsid w:val="006A38E2"/>
+    <w:rsid w:val="006D6149"/>
+    <w:rsid w:val="006D6733"/>
+    <w:rsid w:val="006D6D1C"/>
+    <w:rsid w:val="006E13F7"/>
+    <w:rsid w:val="00701038"/>
+    <w:rsid w:val="007222C8"/>
+    <w:rsid w:val="00732E36"/>
+    <w:rsid w:val="00740F45"/>
+    <w:rsid w:val="007763C4"/>
+    <w:rsid w:val="00783A13"/>
+    <w:rsid w:val="00785400"/>
+    <w:rsid w:val="007B1DC2"/>
+    <w:rsid w:val="007C19D3"/>
+    <w:rsid w:val="007E0E5D"/>
+    <w:rsid w:val="007F49A1"/>
+    <w:rsid w:val="00802DFF"/>
+    <w:rsid w:val="008136B5"/>
+    <w:rsid w:val="008306C0"/>
+    <w:rsid w:val="00834D67"/>
+    <w:rsid w:val="008374B8"/>
+    <w:rsid w:val="00852AD1"/>
+    <w:rsid w:val="00874B62"/>
+    <w:rsid w:val="00874FF0"/>
+    <w:rsid w:val="0087671C"/>
+    <w:rsid w:val="00877190"/>
+    <w:rsid w:val="00880A4E"/>
+    <w:rsid w:val="0089216C"/>
+    <w:rsid w:val="00895EB7"/>
+    <w:rsid w:val="008C3741"/>
+    <w:rsid w:val="008D05A1"/>
+    <w:rsid w:val="008D2FA2"/>
+    <w:rsid w:val="008D3F42"/>
+    <w:rsid w:val="008E13C2"/>
+    <w:rsid w:val="008E51D3"/>
+    <w:rsid w:val="008F571D"/>
+    <w:rsid w:val="00904A32"/>
+    <w:rsid w:val="009077BD"/>
+    <w:rsid w:val="009215D3"/>
+    <w:rsid w:val="0094273E"/>
+    <w:rsid w:val="00946904"/>
+    <w:rsid w:val="00961507"/>
+    <w:rsid w:val="0096701D"/>
+    <w:rsid w:val="009750E4"/>
+    <w:rsid w:val="00983C31"/>
+    <w:rsid w:val="009D0537"/>
+    <w:rsid w:val="00A07A20"/>
+    <w:rsid w:val="00A17751"/>
+    <w:rsid w:val="00A66050"/>
+    <w:rsid w:val="00A66D2B"/>
+    <w:rsid w:val="00A813B2"/>
+    <w:rsid w:val="00A966FD"/>
+    <w:rsid w:val="00AA3391"/>
+    <w:rsid w:val="00AA44F0"/>
+    <w:rsid w:val="00AC32FD"/>
+    <w:rsid w:val="00AE1015"/>
+    <w:rsid w:val="00AE2E9C"/>
+    <w:rsid w:val="00AE4D90"/>
+    <w:rsid w:val="00AF2C38"/>
+    <w:rsid w:val="00B045B9"/>
+    <w:rsid w:val="00B217D2"/>
+    <w:rsid w:val="00B82F48"/>
+    <w:rsid w:val="00BB4F39"/>
+    <w:rsid w:val="00BB555F"/>
+    <w:rsid w:val="00BC1407"/>
+    <w:rsid w:val="00BC6A8E"/>
+    <w:rsid w:val="00BC7093"/>
+    <w:rsid w:val="00BD019B"/>
+    <w:rsid w:val="00BF0615"/>
+    <w:rsid w:val="00C0693B"/>
+    <w:rsid w:val="00C412D2"/>
+    <w:rsid w:val="00C67130"/>
+    <w:rsid w:val="00C774FB"/>
+    <w:rsid w:val="00C96F9D"/>
+    <w:rsid w:val="00CA529D"/>
+    <w:rsid w:val="00CA63B6"/>
+    <w:rsid w:val="00CE38E4"/>
+    <w:rsid w:val="00CF25B0"/>
+    <w:rsid w:val="00CF4D5C"/>
+    <w:rsid w:val="00D01E8E"/>
+    <w:rsid w:val="00D25AEF"/>
+    <w:rsid w:val="00D531DA"/>
+    <w:rsid w:val="00D77E0D"/>
+    <w:rsid w:val="00DA0161"/>
+    <w:rsid w:val="00DA6786"/>
+    <w:rsid w:val="00DB3964"/>
+    <w:rsid w:val="00DB3A3E"/>
+    <w:rsid w:val="00DC1CEC"/>
+    <w:rsid w:val="00DC5D3B"/>
+    <w:rsid w:val="00DD4625"/>
+    <w:rsid w:val="00DD50BF"/>
+    <w:rsid w:val="00E07CD8"/>
+    <w:rsid w:val="00E139DC"/>
+    <w:rsid w:val="00E17266"/>
+    <w:rsid w:val="00E3338F"/>
+    <w:rsid w:val="00E3526F"/>
+    <w:rsid w:val="00E709B6"/>
+    <w:rsid w:val="00E70E8B"/>
+    <w:rsid w:val="00E75E4A"/>
+    <w:rsid w:val="00E76A9E"/>
+    <w:rsid w:val="00E90E1F"/>
+    <w:rsid w:val="00E95E44"/>
+    <w:rsid w:val="00EB2390"/>
+    <w:rsid w:val="00EE2306"/>
+    <w:rsid w:val="00EE2D41"/>
+    <w:rsid w:val="00EE3F9B"/>
+    <w:rsid w:val="00EE5446"/>
+    <w:rsid w:val="00F05671"/>
+    <w:rsid w:val="00F06D47"/>
+    <w:rsid w:val="00F07413"/>
+    <w:rsid w:val="00F260AF"/>
+    <w:rsid w:val="00F36486"/>
+    <w:rsid w:val="00F51295"/>
+    <w:rsid w:val="00F65368"/>
+    <w:rsid w:val="00F666CB"/>
+    <w:rsid w:val="00F81436"/>
+    <w:rsid w:val="00F942C9"/>
+    <w:rsid w:val="00FA3FC7"/>
+    <w:rsid w:val="00FD2FB3"/>
+    <w:rsid w:val="00FD3109"/>
+    <w:rsid w:val="00FF3501"/>
+    <w:rsid w:val="00FF5AB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EF3F973"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{732A354F-E9AE-4415-95A7-1EE35248CCA9}"/>
+  <w14:docId w14:val="765EAAC5"/>
+  <w15:docId w15:val="{94CEA67A-E7FA-491A-B9D9-A6B8B88D8C51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40158,60 +15978,60 @@
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40231,51 +16051,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -40457,698 +16277,653 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00913A3F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="44" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-    <w:semiHidden/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F7A38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:noProof/>
-[...21 lines deleted...]
-      <w:noProof/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:noProof/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...3 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:noProof/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...5 lines deleted...]
-    <w:rsid w:val="00266619"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A66D2B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-      <w:lang w:val="lv-LV"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00266619"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F2D3E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
-[...16 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F2D3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-GB"/>
-[...116 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9539A"/>
+    <w:rsid w:val="00210F4C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9539A"/>
+    <w:rsid w:val="00210F4C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D9539A"/>
+    <w:rsid w:val="00210F4C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9539A"/>
+    <w:rsid w:val="00210F4C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D9539A"/>
+    <w:rsid w:val="00210F4C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00251A26"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00251A26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BB1BCB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009077BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009077BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
-    <w:rsid w:val="002F7DFD"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009077BD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-    <w:name w:val="Endnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="EndnoteText"/>
-    <w:rsid w:val="002F7DFD"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009077BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
-[...35 lines deleted...]
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="002F2D70"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00695459"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E33936"/>
+    <w:rsid w:val="00695459"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
-[...3 lines deleted...]
-    <w:rsid w:val="00541EEA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00E3526F"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
-[...55 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009B6971"/>
+    <w:rsid w:val="00584E57"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="1828934177">
+    <w:div w:id="446697782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1707830916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="770932174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1685397169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="820270146">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1883901243">
+    <w:div w:id="1405031457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1898319386">
+    <w:div w:id="1509178448">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="124544277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867519747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1939210702">
+    <w:div w:id="1942296544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2108888523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1960645412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Tomas\Documents\Latvija\MAH%20change\Frontline%20Combo%20Spot-on%20Cats_spc-lvlv.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magnum@magnumvet.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -41156,51 +16931,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -41267,65 +17042,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -41346,109 +17121,385 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8DF5A512465BD4BB1D60C349985926A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c84aa2332ff8b15959ea78a6f1084e74">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db" xmlns:ns3="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46bbf58e4b34acb2beb92207ee2d2c18" ns2:_="" ns3:_="">
+    <xsd:import namespace="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db"/>
+    <xsd:import namespace="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7ef36588-58cb-477e-a5cf-7ae7c0531c82" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{52b8842c-55ab-460e-9217-00974a0f1606}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E5FC25-77F2-472E-B915-A6A1A5D19A33}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EDD9CA2-0822-471E-A4DA-B5CE4BEF06D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08FE5369-CF0E-4554-B92E-A95720190876}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db"/>
+    <ds:schemaRef ds:uri="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE71686-7309-4C90-9674-6E783F466F87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d0cf5293-d146-4d0a-a325-38e8ea5c6a1d"/>
+    <ds:schemaRef ds:uri="3efbcc0a-96fa-493e-be9b-0a39e8d6f2db"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Frontline Combo Spot-on Cats_spc-lvlv</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>19400</Characters>
+  <Pages>14</Pages>
+  <Words>9533</Words>
+  <Characters>5434</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>qrd-veterinary-product-information-highlighted-template-version-9.1_lv</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53327</CharactersWithSpaces>
+  <CharactersWithSpaces>14938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A8DF5A512465BD4BB1D60C349985926A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>