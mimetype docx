--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,30925 +1,16376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="42560504" w14:textId="77777777" w:rsidR="006A3B33" w:rsidRPr="006A3B33" w:rsidRDefault="006A3B33" w:rsidP="006A3B33">
-[...314 lines deleted...]
-    <w:p w14:paraId="04EF87BB" w14:textId="77777777" w:rsidR="002C3B96" w:rsidRDefault="002C3B96" w:rsidP="002C3B96">
+    <w:p w14:paraId="6E0324FD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AEECF5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C52DFA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2581816D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744EEF83" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13476848" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35785704" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AF0B85" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A59C9B4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519BD6CE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628C8390" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A00647" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1D98E6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F97DB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F18067" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD7D312" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C949DC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42233B30" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA2781A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE66B37" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ABFACB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C1011B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74544DF5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436C7EE" w14:textId="77777777" w:rsidR="002C3B96" w:rsidRDefault="002C3B96" w:rsidP="002C3B96">
+    <w:p w14:paraId="613FB872" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6493E4C6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116011C3" w14:textId="1103E8E9" w:rsidR="002C3B96" w:rsidRDefault="002C3B96">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06509927" w14:textId="44329D55" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1072D">
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D102151" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDB0A73" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>Enroxil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>100 mg/ml šķīdums iekšķīgai lietošanai vistām un tītariem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442CB871" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AC98A7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3268EABA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E01B3EA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226020C1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 ml šķīduma satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51405B" w14:textId="77777777" w:rsidR="007033E0" w:rsidRDefault="007033E0" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD5529F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECF74AD" w14:textId="1E4F5BB1" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F1072D">
+      <w:r>
+        <w:t>100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BC05A8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDC63CC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...120 lines deleted...]
-      <w:r w:rsidRPr="00084520">
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...203 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DED6651" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9298" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4649"/>
-        <w:gridCol w:w="4649"/>
+        <w:gridCol w:w="4957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A3B33" w:rsidRPr="00193053" w14:paraId="20AD450E" w14:textId="77777777" w:rsidTr="00193053">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="5BF241D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52819629" w14:textId="77777777" w:rsidR="006A3B33" w:rsidRPr="00193053" w:rsidRDefault="006A3B33" w:rsidP="00641A3B">
+          <w:p w14:paraId="477B3021" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
-              <w:spacing w:before="57"/>
-              <w:ind w:left="103" w:right="217"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00193053">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="fr-FR"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t>Palīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="1A5E2195" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D3FB57" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Benzilspirts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="7DEFA02A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283B170A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kālija hidroksīds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="76037C94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE05AAC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hipromeloze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="7048A152" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECF42F5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ūdens, attīrīts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D61AB6B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F9FF9D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzidrs, dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AD9DC4" w14:textId="77777777" w:rsidR="007033E0" w:rsidRDefault="007033E0" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCFF86A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3879ADD6" w14:textId="12216EAF" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0EAE7B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7CE8BC" w14:textId="36929024" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6EF9406C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B295E0D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk519606993"/>
+      <w:r>
+        <w:t>Vistas, tītari</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A0B70" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7565A51F" w14:textId="1F4E6E40" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="577C8382" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECDE5C5" w14:textId="1EE8484C" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Turpmāk minēto pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jutīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00295D89">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> baktēriju izraisītu infekciju ārstēšanai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF4A4B7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135FB469" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5998CEE6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gallisepticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56463494" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C089A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Avibacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>paragallinarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC2D8EF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D090C42" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F282C18" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tītari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7330990A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gallisepticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6C0C72" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2635FA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF17303" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD626F6" w14:textId="502A442E" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A1825B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C12D8D7" w14:textId="008677E0" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot slimību profilaksei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A158CA4" w14:textId="41B173B6" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot, ja zināms, ka ārstēšanai paredzētajā putnu grupā</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6642">
+        <w:t xml:space="preserve"> iepriekš konstatēta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rezistence/krusteniskā rezistence pret (fluor)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C155EF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk519606877"/>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. izraisītu infekciju gadījumā, jo to jutība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir ļoti neliela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0A69F3" w14:textId="4FB0F4D2" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk82523970"/>
+      <w:r>
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vai pret jebkuru no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75373B93" w14:textId="77777777" w:rsidR="00D52FA4" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot ārstēšanai dzīvniekiem ar skrimšļu augšanas traucējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD44112" w14:textId="77777777" w:rsidR="00D52FA4" w:rsidRDefault="00D52FA4" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7777CABF" w14:textId="3B3B652B" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AA064F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC0E788" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk519607395"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. izraisītu infekciju ārstēšana var neiznīcināt mikroorganismus.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="2786CC1B" w14:textId="7FF388E8" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7950FCB3" w14:textId="3CD82657" w:rsidR="00FB0A65" w:rsidRPr="00C61DA8" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FB5783" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F59196C" w14:textId="4B43AD66" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48314676" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2568EB05" w14:textId="7E5FFB11" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk519607434"/>
+      <w:r>
+        <w:t xml:space="preserve">Kopš </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pirmās reģistrācijas lietošanai mājputniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B404FC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E.coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jutība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir būtiski samazinājusies un ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B368E9">
+        <w:t xml:space="preserve">attīstījušies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rezistenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mikroorganismi. Eiropas Savienībā ziņots arī par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rezistentām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> baktērijām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450CE39A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk515545148"/>
+      <w:r>
+        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A845B0C" w14:textId="00527CB8" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fluorhinolon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DB2">
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> izvēl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DB2">
+        <w:t>ēties</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tikai tādu klīnisko stāvokļu ārstēšanai, kas vāji vai iespējami vāji reaģē uz ārstēšanu ar citu grupu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretmikrobajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A59580" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kad vien iespējams, zāļu lietošana jāpamato ar ierosinātāja jutības testa rezultātiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="05654DE8" w14:textId="7787407C" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00B404FC">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B404FC">
+        <w:t xml:space="preserve">sniegtajiem </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">norādījumiem, var palielināties </w:t>
+      </w:r>
+      <w:r w:rsidR="00B404FC">
+        <w:t xml:space="preserve">tādu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">baktēriju izplatība, kuras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rezistentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, un pavājināties ārstēšanas efektivitāte ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, līdz pat iespējamai krusteniskai rezistencei.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="1A6A812B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EA17D5" w14:textId="169255AB" w:rsidR="00FB0A65" w:rsidRPr="00C61DA8" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A0E53F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BCF100" w14:textId="55FD561E" w:rsidR="002D3B29" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk519607512"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">Rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE43B1">
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>zālēm, neē</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE43B1">
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">, nedzert un nesmēķēt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F5F838" w14:textId="7D4F33EA" w:rsidR="002D3B29" w:rsidRDefault="00657644" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iz</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t>vair</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">s no tiešas saskares ar ādu, jo iespējamas pastiprinātas jutības reakcijas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE345C4" w14:textId="05745220" w:rsidR="002D3B29" w:rsidRDefault="00657644" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Rīkojoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">ar šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">zālēm, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">necaurlaidīgus cimdus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA408BC" w14:textId="5A7F511E" w:rsidR="002D3B29" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="0093073F">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">zāles nejauši iekļuvušas acīs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82F0F">
+        <w:t xml:space="preserve">skalot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">tās ar lielu daudzumu tīra ūdens. Kairinājuma gadījumā nekavējoties meklēt medicīnisko palīdzību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C879BCC" w14:textId="00916698" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(fluor)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED78F8">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED78F8">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5970BFE4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557E856A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D10973" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6467BA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EC3A96" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62907B9C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE2F7D2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4A1F90" w14:textId="21D8066F" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc ārstēšanas beigām</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08B2">
+        <w:t xml:space="preserve"> rūpīgi iztīrīt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dzirdināšanas sistēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08B2">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, lai novērstu atlikušo </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47213">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subterapeitisku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> devu uzņemšanu, kas var </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47213">
+        <w:t xml:space="preserve">radīt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rezistenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="0FA99CD9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F2F9E2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C695721" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00C61DA8" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB05F2E" w14:textId="0559928E" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>Vistas, tītari</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4058A2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB0A65" w14:paraId="53CCAB76" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E94E810" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nenoteikts biežums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719783E7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>(nevar noteikt pēc pieejamiem datiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="506A7F95" w14:textId="77777777" w:rsidR="006A3B33" w:rsidRPr="00193053" w:rsidRDefault="006A3B33" w:rsidP="00641A3B">
+          <w:p w14:paraId="5CAC29CE" w14:textId="49847F62" w:rsidR="00FB0A65" w:rsidRDefault="00A14A82" w:rsidP="00830339">
             <w:pPr>
-              <w:spacing w:before="88"/>
-              <w:ind w:left="103" w:right="210"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:i/>
-[...38 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Butilhidroksianizols E320</w:t>
+              <w:t>L</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="000A44E7">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>ocītavu skrimšļu bojājum</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,536 mg</w:t>
+              <w:t>i</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...4310 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
-[...93 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>1</w:t>
-            </w:r>
-[...265 lines deleted...]
-              <w:t>1,3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15DF943C" w14:textId="14DA5F37" w:rsidR="006A3B33" w:rsidRPr="00193053" w:rsidRDefault="006A3B33" w:rsidP="00193053">
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="306E6C95" w14:textId="77777777" w:rsidR="00A14A82" w:rsidRDefault="00A14A82" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDAAFB9" w14:textId="2D804EB5" w:rsidR="00FB0A65" w:rsidRDefault="00A14A82" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00193053">
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fluorhinolonus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augšanas periodā, tie var radīt locītavu skrimšļu bojājumus, kā rezultātā var </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC617E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attīstīties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> balsta un kustību sistēmas darbības traucējumi, ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paši </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pie paaugstinātas apkārtējās vides temperatūras, kad ilgāku laiku būtiski palielinās </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC617E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāles saturošā ūdens patēriņš.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7B2695" w14:textId="77777777" w:rsidR="00EC617E" w:rsidRPr="00C61DA8" w:rsidRDefault="00EC617E" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
-[...124 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79942E96" w14:textId="6AB40D39" w:rsidR="001A7E5D" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk66891708"/>
+      <w:r>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186C438A" w14:textId="77777777" w:rsidR="001A7E5D" w:rsidRDefault="001A7E5D" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="658F4FC6" w14:textId="513C8E66" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A48D4A7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6712F105" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB52B4D" w14:textId="11E04ED7" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk519607562"/>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 14 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3A1F">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pirms dēšanas uzsākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="2D4B04B0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00C61DA8" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FF9401" w14:textId="653D4181" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Mijiedarbīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>a ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DDA974" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BA9EBC" w14:textId="15B22989" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk519607596"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nepiemīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53054">
+        <w:t>supresējoša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> darbība, tādēļ to var lietot kopā ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>citi</w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF5">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00483DF5">
+        <w:t xml:space="preserve"> veterinārajām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF5">
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF5">
+        <w:t xml:space="preserve"> t.sk. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kokcidiostatisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF5">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amebicīdisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF5">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00483DF5">
+        <w:t xml:space="preserve"> veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...49 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6E84CE6A" w14:textId="2D2C9262" w:rsidR="007B324A" w:rsidRDefault="0046706A" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietojot vienlaicīgi ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t>tetraciklīn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t>makrolīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t>amfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> grupas antibiotikām</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t>enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> var izraisīt antagonistisku efektu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306852BD" w14:textId="48869812" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uzsūkšanās var samazināties, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="007B324A">
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāles tiek ievadītas kopā ar vielām, kas satur magniju vai alumīniju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3AD83B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nesteroīdajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretiekaisuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="4586126B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437D7B8C" w14:textId="57880FDE" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF97A2F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D12C1F" w14:textId="7366F982" w:rsidR="00FB0A65" w:rsidRDefault="00BC72FB" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk519607016"/>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>ietošanai dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000C4176" w:rsidRPr="00B673F9">
-[...78 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="02927EFE" w14:textId="77777777" w:rsidR="00FE33CE" w:rsidRDefault="00FE33CE" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="5396934D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deva: 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/kg ķermeņa svara dienā 3–5 dienas pēc kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529DDC58" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1B00FA" w14:textId="5C114C26" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ārstēšanas ilgums</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE33CE">
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...411 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:t xml:space="preserve"> 3–5 dienas pēc kārtas; 5 dienas pēc kārtas jauktu infekciju un hronisku progresējošu formu gadījumā. Ja klīniskais stāvoklis 2–3 dienu laikā neuzlabojas, apsv</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75750">
+        <w:t>ērt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> alternatīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75750">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antibakteriāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75750">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> terapij</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75750">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ņemot vērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00495FD5">
+        <w:t xml:space="preserve">ierosinātāju </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jutības </w:t>
+      </w:r>
+      <w:r w:rsidR="00495FD5">
+        <w:t xml:space="preserve">testu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rezultātus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6001249A" w14:textId="33830378" w:rsidR="00FB0A65" w:rsidRDefault="00F75750" w:rsidP="00830339">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk519607049"/>
+      <w:r>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>āles saturoš</w:t>
+      </w:r>
+      <w:r w:rsidR="005D61FB">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> dzeramā ūdens uzņemšana</w:t>
+      </w:r>
+      <w:r w:rsidR="005D61FB">
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> atkarīga no dzīvnieka klīniskā stāvokļa. Pārliecināties, lai </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:t xml:space="preserve">tiek uzņemta </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">visa </w:t>
+      </w:r>
+      <w:r w:rsidR="005D61FB">
+        <w:t xml:space="preserve">nepieciešamā </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">deva. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ūdenim </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="003E6642">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jāpievieno atbilstošs</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00197962">
+        <w:t xml:space="preserve">šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>daudzums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6A9999" w14:textId="77777777" w:rsidR="005D61FB" w:rsidRPr="00C61DA8" w:rsidRDefault="005D61FB" w:rsidP="00830339">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...47 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E6011D" w14:textId="2537890C" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/kg ķermeņa svara </w:t>
+      </w:r>
+      <w:r w:rsidR="00197962">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">atbilst 0,1 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t>veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, tādējādi, lai nodrošinātu nepieciešamo </w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t xml:space="preserve">šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>daudzumu litrā dze</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mā ūdens, vei</w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t>kt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> šād</w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aprēķin</w:t>
+      </w:r>
+      <w:r w:rsidR="003228C9">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00193053">
-[...12 lines deleted...]
-        </w:tabs>
+    </w:p>
+    <w:p w14:paraId="7103F770" w14:textId="779B125E" w:rsidR="005158F4" w:rsidRDefault="005158F4" w:rsidP="00830339">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...123 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CB24E2" w14:textId="56836A79" w:rsidR="005158F4" w:rsidRDefault="003907B0" w:rsidP="00830339">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005158F4">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="280CF760" wp14:editId="7A049149">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-95250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>64268</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4869180" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4869180" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="612E5713" w14:textId="77777777" w:rsidR="005158F4" w:rsidRPr="001A40DF" w:rsidRDefault="005158F4" w:rsidP="005158F4">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>ml šo veterināro zāļu uz</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>Ārstējamo dzīvnieku</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>Dzīvnieku</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="49CF56A8" w14:textId="77777777" w:rsidR="005158F4" w:rsidRPr="001A40DF" w:rsidRDefault="005158F4" w:rsidP="005158F4">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">kg ķermeņa svara </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C61DA8">
+                              <w:rPr>
+                                <w:lang w:val="sl-SI"/>
+                              </w:rPr>
+                              <w:t>dienā (kg)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C61DA8">
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>vidējais ķermeņa svars</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>skaits</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73CB0801" w14:textId="465E55BA" w:rsidR="005158F4" w:rsidRDefault="005158F4"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="280CF760" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-7.5pt;margin-top:5.05pt;width:383.4pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzmIaTDgIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N77IySZWnNV2t6kq&#10;bS/Sbj+AYByjAkOBxE6/vgPOZqP2raofLGBmDnPOHNa3o1bkKJyXYBpazHJKhOHQSrNv6Pfn7bsl&#10;JT4w0zIFRjT0JDy93bx9sx5sLUroQbXCEQQxvh5sQ/sQbJ1lnvdCMz8DKwwGO3CaBdy6fdY6NiC6&#10;VlmZ54tsANdaB1x4j6cPU5BuEn7XCR6+dp0XgaiGYm8h/V367+I/26xZvXfM9pKf22D/0IVm0uCl&#10;F6gHFhg5OPkXlJbcgYcuzDjoDLpOcpE4IJsi/4PNU8+sSFxQHG8vMvn/B8u/HL85ItuGlsUNJYZp&#10;HNKzGAN5DyMpoz6D9TWmPVlMDCMe45wTV28fgf/wxMB9z8xe3DkHQy9Yi/0VsTK7Kp1wfATZDZ+h&#10;xWvYIUACGjuno3goB0F0nNPpMpvYCsfDarlYFUsMcYwVVV4tyjS9jNUv5db58FGAJnHRUIfDT/Ds&#10;+OhDbIfVLynxNgNbqVQygDJkaOhqXs5TwVVEy4D+VFI3dJnHb3JMZPnBtKk4MKmmNV6gzJl2ZDpx&#10;DuNuxMSoxQ7aEwrgYPIhvhtc9OB+UTKgBxvqfx6YE5SoTwZFXBVVFU2bNtX8BhkTdx3ZXUeY4QjV&#10;0EDJtLwPyeiRq7d3KPZWJhleOzn3it5K6pzfQTTv9T5lvb7WzW8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3cOoG3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjupSlEap6pQ&#10;W45AiTi7sZtExGvLdtPw9ywnelzNaPa9cjPZgY0mxN6hhGwugBlsnO6xlVB/7mfPwGJSqNXg0Ej4&#10;MRE21f1dqQrtrvhhxmNqGY1gLJSELiVfcB6bzlgV584bpOzsglWJztByHdSVxu3AcyGeuFU90odO&#10;efPSmeb7eLESfPKH1Wt4e9/u9qOovw513rc7KR8fpu0aWDJT+i/DHz6hQ0VMJ3dBHdkgYZYtySVR&#10;IDJgVFgtM3I5ScgX2QJ4VfJbheoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM5iGkw4C&#10;AAD1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt3Dq&#10;Bt4AAAAKAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="612E5713" w14:textId="77777777" w:rsidR="005158F4" w:rsidRPr="001A40DF" w:rsidRDefault="005158F4" w:rsidP="005158F4">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>ml šo veterināro zāļu uz</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>Ārstējamo dzīvnieku</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:t>Dzīvnieku</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="49CF56A8" w14:textId="77777777" w:rsidR="005158F4" w:rsidRPr="001A40DF" w:rsidRDefault="005158F4" w:rsidP="005158F4">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">kg ķermeņa svara </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00C61DA8">
+                        <w:rPr>
+                          <w:lang w:val="sl-SI"/>
+                        </w:rPr>
+                        <w:t>dienā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00C61DA8">
+                        <w:rPr>
+                          <w:lang w:val="sl-SI"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (kg)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C61DA8">
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>vidējais ķermeņa svars</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>skaits</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73CB0801" w14:textId="465E55BA" w:rsidR="005158F4" w:rsidRDefault="005158F4"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0EA32B" w14:textId="0A988D16" w:rsidR="005158F4" w:rsidRDefault="009E4E69" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AD4B578" wp14:editId="732BAFA5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5557520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1147667" cy="723014"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:wrapNone/>
+                <wp:docPr id="302369305" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1147667" cy="723014"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="73E1BCE7" w14:textId="04965F29" w:rsidR="00C41EB6" w:rsidRDefault="009E4E69" w:rsidP="00C61DA8">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ml </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">šo </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002B5D27">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>v</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">eterināro zāļu uz 1 litru </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005158F4">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>dzeramā ūdens</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7AD4B578" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:437.6pt;margin-top:.45pt;width:90.35pt;height:56.95pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXOYUkEwIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813vxLV55HaVJU1VK&#10;L1LSD8As60UFhgL2rvv1HVjHsZq3qPuAmB3mzJzDYX09aEUOwnkJpqbFJKdEGA6NNLua/ny6/3BF&#10;iQ/MNEyBETU9Ck+vN+/frXtbiRI6UI1wBEGMr3pb0y4EW2WZ553QzE/ACoPJFpxmAUO3yxrHekTX&#10;KivzfJH14BrrgAvv8e/dmKSbhN+2gofvbetFIKqmOFtIq0vrNq7ZZs2qnWO2k/w0BnvDFJpJg03P&#10;UHcsMLJ38hWUltyBhzZMOOgM2lZykTggmyL/h81jx6xIXFAcb88y+f8Hy78dfjgim5pO83K6WE3z&#10;OSWGabyqJzEE8hEGUkaVeusrPPxo8XgY8DfedmLs7QPwX54YuO2Y2Ykb56DvBGtwyiJWZhelI46P&#10;INv+KzTYhu0DJKChdTpKiKIQRMfbOp5vKI7CY8titlwslpRwzC3LaV7MUgtWPVdb58NnAZrETU0d&#10;OiChs8ODD3EaVj0fic0M3EulkguUIX1NV/NyngouMloGNKmSuqZXefxG20SSn0yTigOTatxjA2VO&#10;rCPRkXIYtkOSOUkSFdlCc0QZHIyexDeEmw7cH0p69GNN/e89c4IS9cWglKtiNosGTsFsviwxcJeZ&#10;7WWGGY5QNQ2UjNvbkEw/Ur5ByVuZ1HiZ5DQy+iyJdHoT0ciXcTr18nI3fwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIYLvIXdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/QdrK/UGNojQ&#10;kMZBVateW5W2SNxMvCRR43UUG5L+fZcT3GY1o9k3+WZ0rThjHxpPGuYzBQKp9LahSsP319s0BRGi&#10;IWtaT6jhDwNsirtJbjLrB/rE8zZWgksoZEZDHWOXSRnKGp0JM98hsXf0vTORz76StjcDl7tWLpRa&#10;SWca4g+16fClxvJ3e3Iaft6P+91SfVSvLukGPypJbi21frgfn59ARBzjNQwXfEaHgpkO/kQ2iFZD&#10;+pgsOKphDeJiqyRhdWA1X6Ygi1zeLij+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJc5&#10;hSQTAgAAAQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIYLvIXdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="73E1BCE7" w14:textId="04965F29" w:rsidR="00C41EB6" w:rsidRDefault="009E4E69" w:rsidP="00C61DA8">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ml </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>šo</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="002B5D27">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>v</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>eterināro</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>zāļu</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>uz</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1 </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>litru</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>dzeramā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>ūdens</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A2B93" w14:textId="7068DD79" w:rsidR="005158F4" w:rsidRPr="00C61DA8" w:rsidRDefault="00D42DF5" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="282E0BE0" wp14:editId="629966A0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4531537</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31912</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="287020" cy="275590"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1199595905" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="287020" cy="275590"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F7E5196" w14:textId="10E9BED0" w:rsidR="003907B0" w:rsidRDefault="003907B0">
+                            <w:r>
+                              <w:t>=</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="282E0BE0" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:356.8pt;margin-top:2.5pt;width:22.6pt;height:21.7pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcVo9dDwIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74obhIrzmq7260q&#10;bS/Sbj8AYxyjAkOBxE6/vgPOplH7VtWWEDDMmTmHw/Zm0oochfMSTEOLRU6JMBw6afYN/fb88GZN&#10;iQ/MdEyBEQ09CU9vdq9fbUdbixIGUJ1wBEGMr0fb0CEEW2eZ54PQzC/ACoPBHpxmAZdun3WOjYiu&#10;VVbm+dtsBNdZB1x4j7v3c5DuEn7fCx6+9L0XgaiGYm8hjS6NbRyz3ZbVe8fsIPm5DfYPXWgmDRa9&#10;QN2zwMjByb+gtOQOPPRhwUFn0PeSi8QB2RT5H2yeBmZF4oLieHuRyf8/WP75+NUR2eHdFZtNhX9e&#10;UWKYxrt6FlMg72AiZZRptL7G008Wz4cJtzElUfb2Efh3TwzcDczsxa1zMA6CddhmETOzq9QZx0eQ&#10;dvwEHZZhhwAJaOqdjhqiKgTR8bpOlyuKrXDcLNervMQIx1C5qrDdVIHVL8nW+fBBgCZx0lCHDkjg&#10;7PjoQ2yG1S9HYi0DD1Kp5AJlyNjQTVVWKeEqomVAkyqpG7rO4zfbJnJ8b7qUHJhU8xwLKHMmHXnO&#10;jMPUTknmi5YtdCdUwcHsSXxDOBnA/aRkRD821P84MCcoUR8NKrkplsto4LRYVqsogruOtNcRZjhC&#10;NTRQMk/vQjL9TPkWFe9lUiNezdzJuWX0WRLp/Caika/X6dTvl7v7BQAA//8DAFBLAwQUAAYACAAA&#10;ACEArNajsN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhdSNoQMqkQ&#10;iC2o5SGxc5NpEhGPo9htwt8zrGA5uld3zik2s+vVicbQeUZYLgwo4srXHTcIb69PVxmoEC3XtvdM&#10;CN8UYFOenxU2r/3EWzrtYqNkhENuEdoYh1zrULXkbFj4gViygx+djXKOja5HO8m46/W1MSvtbMfy&#10;obUDPbRUfe2ODuH9+fD5kZiX5tGlw+Rno9ndasTLi/n+DlSkOf6V4Rdf0KEUpr0/ch1Uj7Be3qyk&#10;ipCKkuTrNBOVPUKSJaDLQv8XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnFaPXQ8C&#10;AAABBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArNaj&#10;sN0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F7E5196" w14:textId="10E9BED0" w:rsidR="003907B0" w:rsidRDefault="003907B0">
+                      <w:r>
+                        <w:t>=</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003907B0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3112455C" wp14:editId="30B34170">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-42545</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>169545</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4731385" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1513017901" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4731385" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E44B4BA" w14:textId="1FC79793" w:rsidR="005158F4" w:rsidRDefault="005158F4" w:rsidP="00C61DA8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Kopējais ūdens patēriņš saimniecībā iepriekšējā dienā (litros)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3112455C" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.35pt;margin-top:13.35pt;width:372.55pt;height:110.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVmpWmFwIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7YTZzex4qy2u01V&#10;aXuRdvsBBOMYFRgKJHb69TvgJI3at6o8IGCYw5wzh9XdoBU5COclmJoWk5wSYTg00uxq+v1l825B&#10;iQ/MNEyBETU9Ck/v1m/frHpbiSl0oBrhCIIYX/W2pl0ItsoyzzuhmZ+AFQaDLTjNAm7dLmsc6xFd&#10;q2ya5zdZD66xDrjwHk8fxyBdJ/y2FTx8bVsvAlE1xdpCml2at3HO1itW7RyzneSnMtg/VKGZNPjo&#10;BeqRBUb2Tv4FpSV34KENEw46g7aVXCQOyKbI/2Dz3DErEhcUx9uLTP7/wfIvh2+OyAZ7Ny9meXG7&#10;zAtKDNPYqxcxBPIeBjKNMvXWV3j72eL9MOAxpiTK3j4B/+GJgYeOmZ24dw76TrAGyyxiZnaVOuL4&#10;CLLtP0ODz7B9gAQ0tE5HDVEVgujYruOlRbEUjofl7ayYLeaUcIwVZV7eTFMTM1ad063z4aMATeKi&#10;pg49kODZ4cmHWA6rzlfiawY2UqnkA2VIX9PlfDpPCVcRLQPaVEld00Uex2icyPKDaVJyYFKNa3xA&#10;mRPtyHTkHIbtkISendXcQnNEHRyMrsRfhIsO3C9KenRkTf3PPXOCEvXJoJbLoiyjhdOmnN8iceKu&#10;I9vrCDMcoWoaKBmXDyHZPlL29h4138ikRmzOWMmpZHRaEun0K6KVr/fp1u+/u34FAAD//wMAUEsD&#10;BBQABgAIAAAAIQBTSLeI3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;tpQyraM0nSa0jSNjVJyzxrQVjRM1WVf+Pd4JTpb9np6/V6wn24sRh9A5UvAwT0Ag1c501CioPnaz&#10;FYgQNRndO0IFPxhgXd7eFDo37kLvOB5jIziEQq4VtDH6XMpQt2h1mDuPxNqXG6yOvA6NNIO+cLjt&#10;ZZokS2l1R/yh1R5fWqy/j2erwEe/z16Ht8NmuxuT6nNfpV2zVer+bto8g4g4xT8zXPEZHUpmOrkz&#10;mSB6BbNlxk4F6XWynj2uFiBOfFhkTyDLQv5vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAFZqVphcCAAADBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU0i3iN4AAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E44B4BA" w14:textId="1FC79793" w:rsidR="005158F4" w:rsidRDefault="005158F4" w:rsidP="00C61DA8">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Kopējais</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>ūdens</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>patēriņš</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>saimniecībā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>iepriekšējā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>dienā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>litros</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C56EDB" w14:textId="244BF313" w:rsidR="00FB0A65" w:rsidRDefault="003907B0" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A74E6F0" wp14:editId="5FC3D20F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4582633" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="275698562" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4582633" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5C5D5F1E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,.4pt" to="360.85pt,.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsqcrDmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5KdNggEyz4kaC5B&#10;G+TxAQy1tIjyhSVjyX/fJW3LQVsURZALxcfM7M7uarkerWFbwKi9a/l8VnMGTvpOu03LX56/XVxz&#10;FpNwnTDeQct3EPl6dX62HEIDC9970wEyEnGxGULL+5RCU1VR9mBFnPkAjh6VRysSHXFTdSgGUrem&#10;WtT1VTV47AJ6CTHS7e3+ka+KvlIg0w+lIiRmWk65pbJiWV/zWq2WotmgCL2WhzTEB7KwQjsKOknd&#10;iiTYG+o/pKyW6KNXaSa9rbxSWkLxQG7m9W9unnoRoHih4sQwlSl+nqz8vr1xD0hlGEJsYnjA7GJU&#10;aPOX8mNjKdZuKhaMiUm6/PL1enF1ecmZPL5VJ2LAmO7AW5Y3LTfaZR+iEdv7mCgYQY8QOpxCl13a&#10;Gchg4x5BMd1RsHlhl6mAG4NsK6if3c957h9pFWSmKG3MRKr/TTpgMw3KpPwvcUKXiN6liWi18/i3&#10;qGk8pqr2+KPrvdds+9V3u9KIUg5qd3F2GM08T+/PhX76gVa/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;JUFSaNcAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnObQoxKmqSghx&#10;QTSFuxtvnVB7HcVOGv6e7QmOoxnNvCm3s3diwiF2gRSslhkIpCaYjqyCz+PL4xOImDQZ7QKhgh+M&#10;sK3u70pdmHClA051soJLKBZaQZtSX0gZmxa9jsvQI7F3DoPXieVgpRn0lcu9k3mWraXXHfFCq3vc&#10;t9hc6tErcG/D9GX3dhfH18O6/v445+/HSamHxbx7BpFwTn9huOEzOlTMdAojmSicAj6SFDA9e5t8&#10;tQFxuklZlfI/evULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7KnKw5oBAACIAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJUFSaNcAAAACAQAA&#10;DwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D659C6C" w14:textId="0D4C8DF7" w:rsidR="005158F4" w:rsidRDefault="005158F4" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4839EFFC" w14:textId="72095A20" w:rsidR="004E0382" w:rsidRDefault="004E0382" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAB8065" w14:textId="77777777" w:rsidR="00D01A6D" w:rsidRDefault="00D01A6D" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26255BB2" w14:textId="5BDCC0F1" w:rsidR="00FB0A65" w:rsidRDefault="006344B3" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> var tikt pievienot</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>s tieši dzeramā ūdens traukā vai lietot</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>s izmantojot dzirdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00C61DA8">
+        <w:t>iekārtas.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>āles saturošā ūdens padevei ir jābūt nepārtrauktai visa ārstēšanas perioda laikā un tam ir jābūt vienīga</w:t>
+      </w:r>
+      <w:r w:rsidR="00667CF8">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>m dzīvniekiem pieejama</w:t>
+      </w:r>
+      <w:r w:rsidR="00667CF8">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">m dzeramā ūdens avotam. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00B310F7">
+        <w:t>Lietot tikai svaigu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27D4B" w:rsidRPr="00B310F7">
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00B310F7">
+        <w:t xml:space="preserve"> zāļu šķīdumu, ko sagatavo katru dienu pirms ārstēšanas sākuma.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> Iztukšot dzirdināšanas sistēmu un piepild</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7D02">
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>t ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7D02">
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve"> zāles saturošu ūdeni pirms ārstēšanas sākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09193CA5" w14:textId="06EDFFCB" w:rsidR="004E0382" w:rsidRDefault="00A0061F" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0061F">
+        <w:t xml:space="preserve">Veterinārās zāles saturošo ūdeni mainīt ik pēc 24 stundām. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="3D432854" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546EF0F0" w14:textId="0B5B163F" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E1089" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6D4071" w14:textId="5109B062" w:rsidR="001E3981" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir maz</w:t>
+      </w:r>
+      <w:r w:rsidR="00384921">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>toksisks, tādēļ pārdozēšanas iespējamība ir ierobežota. Būtiskas pārdozēšanas gadījumā uz laiku var samazināties kustīgums un var rasties krampji. Šādos gadījumos ir ieteicama simptomātiska ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC08C52" w14:textId="5A3DE995" w:rsidR="001E3981" w:rsidRDefault="001E3981" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AB1BCB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5956261E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590131E7" w14:textId="66DF1FBA" w:rsidR="00F05B6D" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585421FA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578E6078" w14:textId="77777777" w:rsidR="00F05B6D" w:rsidRDefault="00F05B6D" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E91584" w14:textId="22268123" w:rsidR="00066681" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vist</w:t>
+      </w:r>
+      <w:r w:rsidR="00066681" w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9853FC" w14:textId="3A34E7C5" w:rsidR="00FB0A65" w:rsidRDefault="00066681" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">aļai un blakusproduktiem: </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>7 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59128DF3" w14:textId="77777777" w:rsidR="00066681" w:rsidRDefault="00066681" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33644174" w14:textId="77777777" w:rsidR="00066681" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tītari</w:t>
+      </w:r>
+      <w:r w:rsidR="00066681" w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DA8F0A" w14:textId="1AAC320E" w:rsidR="00FB0A65" w:rsidRDefault="00066681" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">aļai un blakusproduktiem: </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>13 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6CC986" w14:textId="77777777" w:rsidR="00066681" w:rsidRDefault="00066681" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAE37B8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk526262595"/>
+      <w:r>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, kuru olas izmanto cilvēka uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559C5373" w14:textId="79821DBB" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 14 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="008349C3">
+        <w:t>u laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pirms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349C3">
+        <w:t>dēšanas uzsākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="693A5929" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7B79CB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FC6345" w14:textId="0FBB7AAF" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀ ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A793817" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEC8269" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kods: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>QJ01MA90</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E53EEED" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5501F2CE" w14:textId="09D099F3" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CCBA94" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371E8F44" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hinolonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> grupas ķīmijterapijas līdzeklis ar plašu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> iedarbību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grampozitīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> baktērijām un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inhibē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> enzīmu DNS-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>girāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, traucējot baktēriju šūnu kodolā DNS replikāciju. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Girāzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inhibēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rada funkcionālus traucējumus, bloķē šūnā biosintēzi un nonāvē patogēno mikroorganismu. Rezultāts ir strauja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>baktericidāla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> darbība, īpaši pret mikroorganismiem, kas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rezistenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pret beta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laktāma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antibiotikām, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tetraciklīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aminoglikozīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>makrolīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6AF2D4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F281A9" w14:textId="22AEABB6" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Antibakteriālais spektrs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696517A5" w14:textId="301B81B0" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas pret daudzām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>grampozitīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6648FA51" w14:textId="78C5BE92" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vitro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutība ir pierādīta pret (i) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>baktērijām</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>piemēram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB3700">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Avibacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Haemophilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>paragallinarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un (ii) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gallisepticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66D24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. apakšpunktu). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E67DD9B" w14:textId="77777777" w:rsidR="00FF168A" w:rsidRPr="001720DA" w:rsidRDefault="00FF168A" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B7EC6A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rezistences veidi un mehānismi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F56311" w14:textId="64E9DFF7" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc literatūras datiem, rezistencei pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir pieci iemesli: 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>punktveida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mutācijas gēnos, kas kodē DNS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>girāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>topoizomerāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV, kā rezultātā notiek konkrētā enzīma izmaiņas, 2. zāļu caurlaidības izmaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijām, 3. izplūdes mehānismi, 4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>plazmīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīta rezistence un 5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>girāzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>aizsargproteīni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Visi mehānismi izraisa baktēriju jutības samazināšanos pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>. Bieži ir sastopama krustenisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezistence </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fluorhinolonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotiku grupas ietvaros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE664BB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B346CD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635B5182" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4152CBBB" w14:textId="36630646" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ievadot iekšķīgi un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parenterāli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līmenis serumā ir līdzīgs</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7102">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> piemīt liels izkliedes tilpums. Laboratorijas dzīvniekiem un mērķa sugu dzīvniekiem audos konstatēts 2-3 reizes augstāks līmenis nekā </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">serumā. Orgāni, kuros ir sagaidāms augsts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līmenis, ir plaušas, aknas, nieres, āda, kauli un limfātiskā sistēma. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> izplatās arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cerebrospinālajā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> šķidrumā un acs šķidrumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205EA72B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3FD51D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDFB817" w14:textId="23CF2F3D" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA61C2D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB74B87" w14:textId="7ACB41D7" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D95109" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E6874F" w14:textId="1A229293" w:rsidR="00354686" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5DE240" w14:textId="77777777" w:rsidR="00354686" w:rsidRDefault="00354686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E96A6CA" w14:textId="5896B70A" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Derīgum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>a termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44895372" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635321DD" w14:textId="28F8CEB4" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 5 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0747193E" w14:textId="6E29DB4B" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA01FF6" w14:textId="5635AD25" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk519521869"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk519522003"/>
+      <w:r>
+        <w:t>Derīguma termiņš pēc atšķaidīšanas saskaņā ar norādījumiem: 24 stundas</w:t>
+      </w:r>
+      <w:r w:rsidR="001720DA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="12F7024D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="292006F6" w14:textId="64404519" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>s nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB7CDAE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C0F718" w14:textId="10A7B610" w:rsidR="00702775" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk519521903"/>
+      <w:r>
+        <w:t>Uzglabāt temperatūrā līdz 25</w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425A5C89" w14:textId="7239FD8D" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9CC2D2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEABDF7" w14:textId="0D003F75" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5786981A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61860272" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>100 ml brūna stikla pudele, 1 l plastmasas pudele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18C9EB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B073BE6" w14:textId="5D8F3575" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F91C664" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674AA17" w14:textId="5A02AE0E" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>u veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AE244D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B35FAF" w14:textId="33DC4626" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kanalizācijā vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476AA1E1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D0FE64" w14:textId="40FFF951" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vai to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk110241862"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk110241871"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBC315F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABEEAB1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393E78B2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA909D3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45083625" w14:textId="12B389D0" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>KRKA, d.d., Novo mesto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1140F80E" w14:textId="77D5BE3F" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0478D91A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2D6DC6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDC20CE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE351A1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>V/NRP/96/0301</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BF82AD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020503FD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1576ABEC" w14:textId="2CCD7350" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AE3A42" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFD9EF7" w14:textId="60CD99C7" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums: 15/02/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40235442" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26644E7B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2231BF1A" w14:textId="10AA4396" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697D0E80" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA23E54" w14:textId="6EEF9BD2" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001B31B2">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543E2A0E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE03991" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A5349D" w14:textId="7FBE9B24" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE04CF7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F58914" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7698AD16" w14:textId="4E52BD93" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A35299D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk73467306"/>
+      <w:r>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="448A595B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A92D26D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9F5552" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24990DB2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAF3684" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CB190E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048D0349" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C3A8CA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2F19BC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FB1EA8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D3F94F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D10234B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F26B4AF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEE7F81" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9E6136" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09043D72" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B5F651" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B721DF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219B3471" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A37A805" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2435A0E8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386ABCFF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E15EDF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0181DA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADF7750" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00C77DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F12049" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00C77DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327083C3" w14:textId="0F3AFBF0" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00C77DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C85F3C9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E637EA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFBFA4D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BE4433" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4B257B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E9A810" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E1597C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1132C4A3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AE6BD7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356C1403" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E488911" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBEF9B7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7E9F39" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AF1AF6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AA0D42" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECB782B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECDBF44" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362F9601" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9A7968" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73306AD6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F8EB4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9245B6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59894B68" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031EAB07" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A93E1A4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="002E3F1C" w:rsidRDefault="000A44E7" w:rsidP="00C77DCC">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3F1C">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C96B6C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8999" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1983"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0073751F" w:rsidRPr="00F1072D" w14:paraId="6A4CCEBC" w14:textId="77777777" w:rsidTr="00801672">
+      <w:tr w:rsidR="00FB0A65" w14:paraId="33189C05" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="271"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5112BF" w14:textId="77777777" w:rsidR="0073751F" w:rsidRPr="00F1072D" w:rsidRDefault="0073751F" w:rsidP="00193053">
+          <w:p w14:paraId="7F2AE466" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...170 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1072D">
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> </w:t>
-[...18 lines deleted...]
-              <w:t>10 kg</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="13648CB7" w14:textId="77777777" w:rsidR="0073751F" w:rsidRPr="00F1072D" w:rsidRDefault="0073751F" w:rsidP="00193053">
+          <w:p w14:paraId="2B8918EA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1072D">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="13770F71" w14:textId="77777777" w:rsidR="0073751F" w:rsidRPr="00F1072D" w:rsidRDefault="0073751F" w:rsidP="00193053">
+          <w:p w14:paraId="458D8639" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1072D">
+            <w:r>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...5 lines deleted...]
-              <w:t>,1</w:t>
+              <w:t>Kaste 100 ml pudelei</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...15 lines deleted...]
-          <w:p w14:paraId="3A92CCCF" w14:textId="77777777" w:rsidR="0073751F" w:rsidRPr="00F1072D" w:rsidRDefault="0073751F" w:rsidP="007C0253">
+          <w:p w14:paraId="616321E8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...34 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1072D">
+            <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> </w:t>
-[...417 lines deleted...]
-              <w:t>,6</w:t>
+              <w:t>Pudele 1 l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2579EED1" w14:textId="77777777" w:rsidR="000C4176" w:rsidRPr="00F1072D" w:rsidRDefault="000C4176" w:rsidP="007C0253">
-[...38 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="52264462" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211A31E7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F93DA5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BE846F" w14:textId="0C1754C2" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enroxil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1072D">
-[...415 lines deleted...]
-      <w:r w:rsidRPr="00F1072D">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 mg/ml šķīdums iekšķīgai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37576021" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0F931A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268B205E" w14:textId="4AFC966D" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42657A69" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A15D3D4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1 ml šķīduma satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426C4302" w14:textId="5723A45F" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E537925" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735B5CFA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAE0D93" w14:textId="6E70DED6" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4BA45B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CED1CBD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7444CA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1 l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7FFA30" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AADC035" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B370A5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF5370A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164D7751" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vistas, tītari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E71B7E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21168C0A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B04E713" wp14:editId="480EBA10">
-            <wp:extent cx="3992880" cy="998220"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CCEE2BA" wp14:editId="77DCBAE8">
+            <wp:extent cx="652145" cy="540385"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Slika 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...212 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Slika 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1051560" cy="1028700"/>
+                      <a:ext cx="652145" cy="540385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2120 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...2613 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36819C3C" wp14:editId="327AC2DF">
-[...2 lines deleted...]
-            <wp:docPr id="2087801748" name="Picture 1" descr="A blue text on a white background&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69FB3F1B" wp14:editId="66B0CD24">
+            <wp:extent cx="620395" cy="540385"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="2" name="Slika 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2087801748" name="Picture 1" descr="A blue text on a white background&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2918460" cy="571500"/>
+                      <a:ext cx="620395" cy="540385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A74B27C" w14:textId="77777777" w:rsidR="00FA0F42" w:rsidRPr="00C54A72" w:rsidRDefault="00FA0F42" w:rsidP="00FA0F42">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="7907183F" w14:textId="2DBEED30" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109E2840" w14:textId="77777777" w:rsidR="00933BE3" w:rsidRPr="001720DA" w:rsidRDefault="00933BE3" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203A2711" w14:textId="33739DDE" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00528BBB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C72440" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795F220E" w14:textId="27A40664" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:t xml:space="preserve">LIETOŠANAS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA7383" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD5B164" w14:textId="1EC8F9BE" w:rsidR="00FB0A65" w:rsidRDefault="001C6ED0" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="001C6ED0">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+        <w:t>ietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00C54A72">
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="001C6ED0">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="001C6ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D03106F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799A5A9F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31937FF9" w14:textId="6C0BF154" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A130D4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDADF6C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>Ierobežojumu periods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0673BBC2" w14:textId="21361350" w:rsidR="00B077B7" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vist</w:t>
+      </w:r>
+      <w:r w:rsidR="00B077B7" w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BA2B18" w14:textId="068311CB" w:rsidR="00FB0A65" w:rsidRDefault="00B077B7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>aļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>7 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739CA4D2" w14:textId="77777777" w:rsidR="00B077B7" w:rsidRDefault="00B077B7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F87853E" w14:textId="77777777" w:rsidR="00B077B7" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tītari</w:t>
+      </w:r>
+      <w:r w:rsidR="00B077B7" w:rsidRPr="001720DA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48142809" w14:textId="4AF9A376" w:rsidR="00FB0A65" w:rsidRDefault="00B077B7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">aļai un blakusproduktiem: </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>13 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454EE5BF" w14:textId="77777777" w:rsidR="00B077B7" w:rsidRDefault="00B077B7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2906AA" w14:textId="715DBF1B" w:rsidR="00B077B7" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, kuru olas izmanto cilvēka uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC4E038" w14:textId="1DFF9C89" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 14 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="008349C3">
+        <w:t>u laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pirms dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3700">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C54A72">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="008349C3">
+        <w:t>uzsākšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DAB21D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EFE059" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D1542" w14:textId="4841D348" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74956CC0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="001720DA" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18371B95" w14:textId="20533FFC" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1529ED29" w14:textId="1B253BD6" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...55 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001720DA">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="003479C2">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...59 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001720DA">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047C030F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...58 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Pēc pirmreizējas atvēršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248DFCAA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA0F42">
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc atšķaidīšanas saskaņā ar norādījumiem: 24 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7622D1A8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D21A4F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A0D574" w14:textId="454E692E" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A29A153" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145975E5" w14:textId="1B8D8EB1" w:rsidR="003479C2" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Uzglabāt temperatūrā līdz 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t> °</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1EE1BD" w14:textId="7F810994" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC701C6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069BFB46" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11688E0D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731E3AEC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C76465" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21636FDA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC6CD04" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB415F4" w14:textId="619A7F21" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BB0317" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F724DD7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D0A45B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3E05F6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A3827D" w14:textId="04FD0845" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D1D098" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763C5997" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445F829" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4DEB94" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770A86F0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E7A7A3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7716FB31" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AF84FB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338D6687" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A31E9C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DA3125" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9C368E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/NRP/96/0301</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E59E76" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFCC32C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1130351D" w14:textId="50511D69" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F1072D">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00E70B7E">
+      <w:r w:rsidRPr="00BC328C">
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...2769 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01012BD5" w14:textId="77777777" w:rsidR="00B673F9" w:rsidRPr="00F1072D" w:rsidRDefault="00B673F9" w:rsidP="00B673F9">
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01724227" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17607084" w14:textId="52E22AAC" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
         <w:t>Lot</w:t>
       </w:r>
-      <w:r w:rsidR="00206A9E">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C94115" w14:textId="498BE70B" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D2B2C2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9298"/>
+        <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B673F9" w:rsidRPr="00F1072D" w14:paraId="7DCE5CB9" w14:textId="77777777" w:rsidTr="00176F94">
+      <w:tr w:rsidR="00FB0A65" w14:paraId="793C8656" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E800A9" w14:textId="3850A402" w:rsidR="00B024D7" w:rsidRPr="00F1072D" w:rsidRDefault="00206A9E" w:rsidP="00176F94">
-[...33 lines deleted...]
-          <w:p w14:paraId="2E012AA9" w14:textId="175F0677" w:rsidR="00B673F9" w:rsidRPr="00F1072D" w:rsidRDefault="000D017F" w:rsidP="00176F94">
+          <w:p w14:paraId="5D137D80" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F1072D">
-[...5 lines deleted...]
-              <w:t>ploksne</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i</w:t>
+              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
-            <w:r w:rsidR="00B673F9">
+          </w:p>
+          <w:p w14:paraId="4FC27349" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>zsniegšana</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CDA4EA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...47 lines deleted...]
-              <w:t>(iekļauta tikai lielajos iepakojumos)</w:t>
+              <w:t>Pudele 100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70C82269" w14:textId="77777777" w:rsidR="00B673F9" w:rsidRDefault="00B673F9" w:rsidP="00B673F9">
-[...17 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="62FCD3C1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18548EE6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAC3B9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75339CEB" w14:textId="79019627" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enroxil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mg/ml šķīdums iekšķīgai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283A47E0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE41B2A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF2FC56" w14:textId="66A8C6D2" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C76687" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B5297A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1 ml šķīduma satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A790BDB" w14:textId="341BB423" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C8BFAE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506E37FF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F671DE9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F3392E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE562C5" w14:textId="25DA6F5E" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0AD6DE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E1B813" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vistas, tītari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455F77EF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C36BE91" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7050BDBB" wp14:editId="648BAFF5">
-            <wp:extent cx="2921000" cy="575945"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27BAD238" wp14:editId="451F76A6">
+            <wp:extent cx="652145" cy="540385"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="433556401" name="Picture 15" descr="A blue text on a white background&#10;&#10;Description automatically generated"/>
-[...2953 lines deleted...]
-            <wp:docPr id="20" name="Picture 5"/>
+            <wp:docPr id="3" name="Slika 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
-                    <pic:cNvPicPr>
-[...8089 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1051560" cy="1028700"/>
+                      <a:ext cx="652145" cy="540385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6317A302" wp14:editId="1CD5625D">
+            <wp:extent cx="620395" cy="540385"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="4" name="Slika 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="620395" cy="540385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B399C04" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C23090A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571E9854" w14:textId="5DE3D57F" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007033E0">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC6A43C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9763D9" w14:textId="46060779" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00ED2F84" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ietošanai dzeram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74688">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74688">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DE2B56" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C3982F" w14:textId="1E0C52B5" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C8E3A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43092448" w14:textId="59CDBB46" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C1B67F" w14:textId="57AA6D5A" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328305E5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67860146" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Ierobežojumu periods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D4D3AD" w14:textId="4176A61C" w:rsidR="00E378D6" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vist</w:t>
+      </w:r>
+      <w:r w:rsidR="00E378D6" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2755F4" w14:textId="4F612669" w:rsidR="00FB0A65" w:rsidRDefault="00E378D6" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t>aļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>7 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DB3813" w14:textId="77777777" w:rsidR="00E378D6" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tītari</w:t>
+      </w:r>
+      <w:r w:rsidR="00E378D6" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22192D10" w14:textId="5D0B6388" w:rsidR="00FB0A65" w:rsidRDefault="00E378D6" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:t xml:space="preserve">aļai un blakusproduktiem: </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:tab/>
+        <w:t>13 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61751AA3" w14:textId="77777777" w:rsidR="00E378D6" w:rsidRDefault="00E378D6" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE273DD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, kuru olas izmanto cilvēka uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C83AFD7" w14:textId="326D2E4E" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 14 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="008349C3">
+        <w:t>u laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349C3">
+        <w:t>pirms dēšanas uzsākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FD9AAF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5623DB4D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61241F26" w14:textId="175C178B" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CBD277" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA0DAA9" w14:textId="09DEF5AF" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF14DDA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33447079" w14:textId="4983F5EB" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7663B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pirmreizējas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7663B" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639BA859" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pēc pirmreizējas atvēršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659648BA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc atšķaidīšanas saskaņā ar norādījumiem: 24 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51710513" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DC8D41" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6323F145" w14:textId="667E23CF" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBCB3D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383B2330" w14:textId="33660A64" w:rsidR="000A44E7" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007033E0">
+        <w:t>Uzglabāt temperatūrā līdz 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> °C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E0E7F0" w14:textId="18E8DB8B" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0870C8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42338C01" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8ECB45" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5718FCCB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A6D2B5" w14:textId="15EDC732" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6334F001" w14:textId="04CC36AA" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E8463C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DB268A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17626590" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DEF3B2" w14:textId="2959C6AA" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6837B7D9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C94E4E9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371E99C2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFD7C86" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369EDA60" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072C6979" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD6FD34" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBCA136" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E816EFC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668B6F45" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E388CFA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A84FD4E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF672CD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9EF7AA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9022C1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50921277" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDB3C98" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB05323" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067216DF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E4227B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080BAEBD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433B4B46" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C38243" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B692944" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C61093E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AC6CF5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00C77DCC">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A93CACB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="008B431E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00840B93">
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D7BBF8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7952D40F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799E41C6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474E52B9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C85E8C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enroxil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mg/ml šķīdums iekšķīgai lietošanai vistām un tītariem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDFE471" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574BBD1C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2622D8EF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E922AA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E3A56F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk165543632"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>1 ml šķīduma satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E465A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEDB8EC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve">100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="36DC017D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3131E464" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62138AD8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Benzilspirts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, kālija hidroksīds</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="22C27B5A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005731B0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dzidrs, dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C19E091" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C8D3EB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E76E444" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00840B93">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F1324ED" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7C85A5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vistas, tītari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D80E68E" w14:textId="77777777" w:rsidR="00D76811" w:rsidRPr="00BC328C" w:rsidRDefault="00D76811" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701FD3FE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="412B4D12" wp14:editId="353889BA">
+            <wp:extent cx="652145" cy="540385"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Slika 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="652145" cy="540385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55086469" wp14:editId="3E00E0B1">
+            <wp:extent cx="620395" cy="540385"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="6" name="Slika 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="620395" cy="540385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1014BB4D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06622E8D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA085D3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3AEF1B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF3B79A" w14:textId="2C49F968" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Turpmāk minēto pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jutīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76811">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> baktēriju izraisītu infekciju ārstēšanai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD74BCA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21834ABE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vistas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D72401" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gallisepticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8D110F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD425FF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Avibacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>paragallinarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C26E4B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590E1819" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBF63A8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tītari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255EDF14" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gallisepticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A0BAD6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082C82E8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA6A59F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2C8619" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE9838A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...35 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F68324D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5EA6D7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot slimību profilaksei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39334B0A" w14:textId="51C65404" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot, ja zināms, ka ārstēšanai paredzētajā putnu grupā </w:t>
+      </w:r>
+      <w:r w:rsidR="00D851FB">
+        <w:t xml:space="preserve">iepriekš konstatēta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rezistence/krusteniskā rezistence pret (fluor)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD29CAA" w14:textId="4092103E" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. izraisītu infekciju gadījumā, jo to jutība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir ļoti neliela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD12463" w14:textId="3E85FEDA" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enrofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vai pret jebkuru no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BF18ED" w14:textId="77777777" w:rsidR="00727FAD" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot ārstēšanai dzīvniekiem ar skrimšļu augšanas traucējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6C9FB6" w14:textId="77777777" w:rsidR="00727FAD" w:rsidRDefault="00727FAD" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4CC253" w14:textId="22F9A245" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C7E38A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0370E281" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAE1946" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>. izraisītu infekciju ārstēšana var neiznīcināt mikroorganismus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C64ED" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C88B16A" w14:textId="5DD2E909" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430AF6C4" w14:textId="7F42F268" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kopš </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirmās reģistrācijas lietošanai mājputniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>E.coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutība pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir būtiski samazinājusies un ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>attīstījušies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>rezistenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mikroorganismi. Eiropas Savienībā ziņots arī par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>rezistentām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mycoplasma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>synoviae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A98D14" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019603DF" w14:textId="000A2B31" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Fluorhinolon</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvēl</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ēties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tikai tādu klīnisko stāvokļu ārstēšanai, kas vāji vai iespējami vāji reaģē uz ārstēšanu ar citu grupu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>pretmikrobajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731F400D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kad vien iespējams, zāļu lietošana jāpamato ar ierosinātāja jutības testa rezultātiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E91BDA" w14:textId="2127B5F8" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>sniegtajiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādījumiem, var palielināties </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7553B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tādu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baktēriju izplatība, kuras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>rezistentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un pavājināties ārstēšanas efektivitāte ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>, līdz pat iespējamai krusteniskai rezistencei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DE3337" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5FA796" w14:textId="47913E33" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138CCB41" w14:textId="69F4870B" w:rsidR="00852875" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA79AE">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>zālēm, neē</w:t>
+      </w:r>
+      <w:r w:rsidR="00852875">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>t, nedze</w:t>
+      </w:r>
+      <w:r w:rsidR="00852875">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t un nesmēķēt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20113F6B" w14:textId="087DFF36" w:rsidR="00852875" w:rsidRDefault="00852875" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no tiešas saskares ar ādu, jo iespējamas pastiprinātas jutības reakcijas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651A47B5" w14:textId="77F92B82" w:rsidR="00B92CC4" w:rsidRDefault="00852875" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Rīkojoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ar šīm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>izmantot individuālos aizsardzības līdzekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necaurlaidīgus cimdus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18083E00" w14:textId="2D07231F" w:rsidR="00B92CC4" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92CC4">
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">veterinārās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00840B93">
-[...62 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>zāles nejauši iekļuvušas acīs,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92CC4">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tās ar lielu daudzumu tīra ūdens. Kairinājuma gadījumā nekavējoties meklēt medicīnisko palīdzību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAD00D5" w14:textId="44E85E6E" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Personām ar zināmu pastiprinātu jutību pret (fluor)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60BE1">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60BE1">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>s no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEBF761" w14:textId="77777777" w:rsidR="00A60BE1" w:rsidRDefault="00A60BE1" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A43CA96" w14:textId="77777777" w:rsidR="00A60BE1" w:rsidRDefault="00A60BE1" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A6F2E8" w14:textId="77777777" w:rsidR="00A60BE1" w:rsidRDefault="00A60BE1" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2DF314" w14:textId="77777777" w:rsidR="00A60BE1" w:rsidRPr="00BC328C" w:rsidRDefault="00A60BE1" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5405AEF7" w14:textId="5F8050FC" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60BE1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79160D6C" w14:textId="7E135D5A" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc ārstēšanas beigām </w:t>
+      </w:r>
+      <w:r w:rsidR="004A49AD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rūpīgi iztīrīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>dzirdināšanas sistēm</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49AD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>, lai novērstu atlikušo</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49AD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>subterapeitisku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu uzņemšanu, kas var </w:t>
+      </w:r>
+      <w:r w:rsidR="004A49AD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>radīt</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49AD" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>rezistenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0DE450" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FCC979" w14:textId="47F151D0" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dējējputni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC9FCD3" w14:textId="153AC0D2" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 dien</w:t>
+      </w:r>
+      <w:r w:rsidR="00566926">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms dēšanas uzsākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F50AA3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA5DCD7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051604D8" w14:textId="2A0DD12B" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Enrofloksacīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nepiemīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>imūn</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>supresējoša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbība, tādēļ to var lietot kopā ar cit</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ām veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t.sk. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>kokcidiostatisk</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>amebicīdisk</w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004620D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D0E1DA" w14:textId="03E53404" w:rsidR="00676FB5" w:rsidRDefault="00676FB5" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Lietojot vienlaicīgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>tetraciklīn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>makrolīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>amfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas antibiotikām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt antagonistisku efektu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C472B0" w14:textId="79F32AA0" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsūkšanās var samazināties, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00676FB5">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles tiek ievadītas kopā ar vielām, kas satur magniju vai alumīniju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6370A7D2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nesteroīdajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>pretiekaisuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E313FA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69826537" w14:textId="79F4B426" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A71D183" w14:textId="6430F93F" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Enrofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir maz</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01E0C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>toksisks, tādēļ pārdozēšanas iespējamība ir ierobežota. Būtiskas pārdozēšanas gadījumā uz laiku var samazināties kustīgums un var rasties krampji. Šādos gadījumos ir ieteicama simptomātiska ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7F62F6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31043F13" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF48F3A" w14:textId="3BB00885" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01E0C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632756F2" w14:textId="3975DA1D" w:rsidR="00791D2B" w:rsidRDefault="00791D2B" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569B56AB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...1129 lines deleted...]
-        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2058CFCA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2840EB" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vistas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, tītari</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...601 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="454F2441" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9222"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00084520" w:rsidRPr="00840B93" w14:paraId="3D57A548" w14:textId="77777777" w:rsidTr="00582F60">
+      <w:tr w:rsidR="00FB0A65" w14:paraId="68899063" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9222" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278E5CAB" w14:textId="77777777" w:rsidR="00084520" w:rsidRPr="00840B93" w:rsidRDefault="00084520" w:rsidP="00582F60">
+          <w:p w14:paraId="082EA3E3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nenoteikts biežums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0051FFE1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>(nevar noteikt pēc pieejamiem datiem):</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1B85D973" w14:textId="77777777" w:rsidR="00084520" w:rsidRPr="00840B93" w:rsidRDefault="00084520" w:rsidP="00582F60">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D207FE" w14:textId="622C6CD8" w:rsidR="00FB0A65" w:rsidRDefault="00021EDA" w:rsidP="00830339">
             <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="000A44E7">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocītavu skrimšļu bojājum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D74688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="123DB028" w14:textId="77100856" w:rsidR="00084520" w:rsidRPr="00840B93" w:rsidRDefault="00084520" w:rsidP="00084520">
-[...29 lines deleted...]
-      </w:endnotePr>
+    <w:p w14:paraId="00750A86" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2E3CFD" w14:textId="77777777" w:rsidR="00021EDA" w:rsidRDefault="00021EDA" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009342D5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fluorhinolonus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augšanas periodā, tie var radīt locītavu skrimšļu bojājumus, kā rezultātā var attīstīties balsta un kustību sistēmas darbības traucējumi, ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paši </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pie paaugstinātas apkārtējās vides temperatūras, kad ilgāku laiku būtiski palielinās veterinārās zāles saturošā ūdens patēriņš.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F492CCA" w14:textId="77777777" w:rsidR="00021EDA" w:rsidRDefault="00021EDA" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4D1146" w14:textId="5D589606" w:rsidR="00453E32" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00453E32" w:rsidRPr="00453E32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00453E32">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6234CAF8" w14:textId="77777777" w:rsidR="00453E32" w:rsidRDefault="00453E32" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791691CA" w14:textId="1E1D420B" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E3EC8D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF6D0B0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB0C654" w14:textId="21607530" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FD6678" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ietošanai dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB56EE9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6CDE27" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deva: 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/kg ķermeņa svara dienā 3–5 dienas pēc kārtas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74933B3B" w14:textId="095832F6" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ārstēšanas ilgums</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3–5 dienas pēc kārtas vai 5 dienas pēc kārtas jauktu infekciju un hronisku progresējošu formu gadījumā. Ja klīniskais stāvoklis 2–3 dienu laikā neuzlabojas, apsv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ērt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternatīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibakteriā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapij</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ņemot vērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ierosinātāju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultātus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F54480F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5D4A94" w14:textId="61AF6940" w:rsidR="00FB0A65" w:rsidRDefault="00906F48" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>āles saturoš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeramā ūdens uzņemšana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>atkarīga no dzīvnieka klīniskā stāvokļa. Pārliecināties, lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76EAF">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek uzņemta</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76EAF">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>nepieciešamā</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deva. Lai nodrošinātu pareizu devu, ūdenim jāpievieno atbilstošs </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A43">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daudzums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58854FA6" w14:textId="77777777" w:rsidR="00FB1A43" w:rsidRPr="00BC328C" w:rsidRDefault="00FB1A43" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6902F584" w14:textId="67E083B2" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>enrofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/kg ķermeņa svara </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A43">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilst 0,1 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A43">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/kg ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A43">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tādējādi, lai nodrošinātu nepieciešamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34EAA">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34EAA">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> litrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dzeramā ūdens, vei</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34EAA">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>kt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šād</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34EAA">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprēķin</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34EAA">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3191BC92" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F77C2E" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005158F4">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63888FD1" wp14:editId="090239BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-95250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>64268</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4869180" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="327112572" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4869180" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="03AC2456" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="001A40DF" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>ml šo veterināro zāļu uz</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>Ārstējamo dzīvnieku</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:t>Dzīvnieku</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DFA9AC1" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="001A40DF" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">kg ķermeņa svara </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009342D5">
+                              <w:rPr>
+                                <w:lang w:val="sl-SI"/>
+                              </w:rPr>
+                              <w:t>dienā (kg)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009342D5">
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>vidējais ķermeņa svars</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>skaits</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="120FE211" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63888FD1" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-7.5pt;margin-top:5.05pt;width:383.4pt;height:110.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7WQDmFQIAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N77UySZWnNV2t6kq&#10;bS/Sbj+AYByjAkOBxN5+fQecpFH7VpUHBAxzmHPmsL4dtSJH4bwE09BillMiDIdWmn1Dvz1v3ywp&#10;8YGZlikwoqEvwtPbzetX68HWooQeVCscQRDj68E2tA/B1lnmeS808zOwwmCwA6dZwK3bZ61jA6Jr&#10;lZV5vsgGcK11wIX3ePowBekm4Xed4OFL13kRiGoo1hbS7NK8i3O2WbN675jtJT+Vwf6hCs2kwUcv&#10;UA8sMHJw8i8oLbkDD12YcdAZdJ3kInFANkX+B5unnlmRuKA43l5k8v8Pln8+fnVEtg19W94URTm/&#10;KSkxTGOrnsUYyDsYSRlVGqyv8fKTxethxGPsdmLs7SPw754YuO+Z2Ys752DoBWuxyiJmZlepE46P&#10;ILvhE7T4DDsESEBj53SUEEUhiI7derl0KJbC8bBaLlbFEkMcY0WVV4sy9TBj9TndOh8+CNAkLhrq&#10;0AIJnh0ffYjlsPp8Jb5mYCuVSjZQhgwNXc3LeUq4imgZ0KVK6oYu8zgm30SW702bkgOTalrjA8qc&#10;aEemE+cw7sakc3VWcwftC+rgYDIlfiJc9OB+UjKgIRvqfxyYE5Sojwa1XBVVFR2cNhX2CTfuOrK7&#10;jjDDEaqhgZJpeR+S6yNlb+9Q861MasTmTJWcSkajJZFOnyI6+Xqfbv3+uptfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAt3DqBt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7&#10;qUpRGqeqUFuOQIk4u7GbRMRry3bT8PcsJ3pczWj2vXIz2YGNJsTeoYRsLoAZbJzusZVQf+5nz8Bi&#10;UqjV4NBI+DERNtX9XakK7a74YcZjahmNYCyUhC4lX3Aem85YFefOG6Ts7IJVic7Qch3UlcbtwHMh&#10;nrhVPdKHTnnz0pnm+3ixEnzyh9VreHvf7vajqL8Odd63OykfH6btGlgyU/ovwx8+oUNFTCd3QR3Z&#10;IGGWLcklUSAyYFRYLTNyOUnIF9kCeFXyW4XqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALtZAOYVAgAAAgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALdw6gbeAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="03AC2456" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="001A40DF" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>ml šo veterināro zāļu uz</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>Ārstējamo dzīvnieku</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:t>Dzīvnieku</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="7DFA9AC1" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="001A40DF" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">kg ķermeņa svara </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="009342D5">
+                        <w:rPr>
+                          <w:lang w:val="sl-SI"/>
+                        </w:rPr>
+                        <w:t>dienā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="009342D5">
+                        <w:rPr>
+                          <w:lang w:val="sl-SI"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (kg)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009342D5">
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>vidējais ķermeņa svars</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>skaits</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="120FE211" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5863CFCC" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356DE852" wp14:editId="54765167">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5557520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1147667" cy="723014"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1182904481" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1147667" cy="723014"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="389E75E0" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ml </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">šo veterināro zāļu uz 1 litru </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005158F4">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>dzeramā ūdens</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="356DE852" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:437.6pt;margin-top:.45pt;width:90.35pt;height:56.95pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaavSHEwIAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N77UuVlxVtvdblVp&#10;e5F2+wEE4xgVGAok9vbrO+Akjdq3qn5A4GHOzDlz2NyMWpGjcF6CaWgxyykRhkMrzb6h354f3qwo&#10;8YGZlikwoqEvwtOb7etXm8HWooQeVCscQRDj68E2tA/B1lnmeS808zOwwmCwA6dZwKPbZ61jA6Jr&#10;lZV5vsgGcK11wIX3+Pd+CtJtwu86wcOXrvMiENVQ7C2k1aV1F9dsu2H13jHbS35qg/1DF5pJg0Uv&#10;UPcsMHJw8i8oLbkDD12YcdAZdJ3kInFANkX+B5unnlmRuKA43l5k8v8Pln8+fnVEtji7YlWu86pa&#10;FZQYpnFWz2IM5B2MpIwyDdbXePvJ4v0w4m9MSZS9fQT+3RMDdz0ze3HrHAy9YC22WcTM7Cp1wvER&#10;ZDd8ghbLsEOABDR2TkcNURWC6Diul8uIYis8liyq5WKxpIRjbFm+zYsqlWD1Ods6Hz4I0CRuGurQ&#10;AgmdHR99iN2w+nwlFjPwIJVKNlCGDA1dz8t5SriKaBnQpUrqhq7y+E2+iSTfmzYlBybVtMcCypxY&#10;R6IT5TDuxqTz/CzmDtoXlMHBZEp8RLjpwf2kZEBDNtT/ODAnKFEfDUq5LqoqOjgdqvmyxIO7juyu&#10;I8xwhGpooGTa3oXk+onyLUreyaRGnM3UyallNFoS6fQoopOvz+nW76e7/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIYLvIXdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/QdrK/UGNojQ&#10;kMZBVateW5W2SNxMvCRR43UUG5L+fZcT3GY1o9k3+WZ0rThjHxpPGuYzBQKp9LahSsP319s0BRGi&#10;IWtaT6jhDwNsirtJbjLrB/rE8zZWgksoZEZDHWOXSRnKGp0JM98hsXf0vTORz76StjcDl7tWLpRa&#10;SWca4g+16fClxvJ3e3Iaft6P+91SfVSvLukGPypJbi21frgfn59ARBzjNQwXfEaHgpkO/kQ2iFZD&#10;+pgsOKphDeJiqyRhdWA1X6Ygi1zeLij+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFpq&#10;9IcTAgAAAgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIYLvIXdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="389E75E0" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ml </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>šo</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>veterināro</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>zāļu</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>uz</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1 </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>litru</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>dzeramā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005158F4">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>ūdens</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0827974F" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="009342D5" w:rsidRDefault="00D34EAA" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1DBE6C" wp14:editId="421F258D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4531537</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31912</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="287020" cy="275590"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1571267028" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="287020" cy="275590"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1B11C67B" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                            <w:r>
+                              <w:t>=</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5A1DBE6C" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:356.8pt;margin-top:2.5pt;width:22.6pt;height:21.7pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMsF1lEgIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xYcT6sOFXXrtOk&#10;rpvU7gcQjGM04DIgsbNfvwtOsmh9q8YDAi73cM+5h/XNoBU5COclmJpOJzklwnBopNnV9MfLw4cl&#10;JT4w0zAFRtT0KDy92bx/t+5tJQroQDXCEQQxvuptTbsQbJVlnndCMz8BKwwGW3CaBdy6XdY41iO6&#10;VlmR5/OsB9dYB1x4j6f3Y5BuEn7bCh6+ta0XgaiaYm0hzS7N2zhnmzWrdo7ZTvJTGewNVWgmDT56&#10;gbpngZG9k6+gtOQOPLRhwkFn0LaSi8QB2Uzzf9g8d8yKxAXF8fYik/9/sPzp8N0R2WDvysW0mC/y&#10;AjtmmMZevYghkI8wkCLK1Ftf4e1ni/fDgMeYkih7+wj8pycG7jpmduLWOeg7wRoscxozs6vUEcdH&#10;kG3/FRp8hu0DJKChdTpqiKoQRMd2HS8tiqVwPCyWWCFGOIaKRVmuUgszVp2TrfPhswBN4qKmDh2Q&#10;wNnh0YdYDKvOV+JbBh6kUskFypC+pquyKFPCVUTLgCZVUtd0mccx2iZy/GSalByYVOMaH1DmRDry&#10;HBmHYTskmednLbfQHFEFB6Mn8Q/hogP3m5Ie/VhT/2vPnKBEfTGo5Go6m0UDp82sXEQR3HVkex1h&#10;hiNUTQMl4/IuJNOPlG9R8VYmNWJrxkpOJaPPkkinPxGNfL1Pt/7+3M0fAAAA//8DAFBLAwQUAAYA&#10;CAAAACEArNajsN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhdSNoQ&#10;MqkQiC2o5SGxc5NpEhGPo9htwt8zrGA5uld3zik2s+vVicbQeUZYLgwo4srXHTcIb69PVxmoEC3X&#10;tvdMCN8UYFOenxU2r/3EWzrtYqNkhENuEdoYh1zrULXkbFj4gViygx+djXKOja5HO8m46/W1MSvt&#10;bMfyobUDPbRUfe2ODuH9+fD5kZiX5tGlw+Rno9ndasTLi/n+DlSkOf6V4Rdf0KEUpr0/ch1Uj7Be&#10;3qykipCKkuTrNBOVPUKSJaDLQv8XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADLBd&#10;ZRICAAABBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;rNajsN0AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1B11C67B" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                      <w:r>
+                        <w:t>=</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FF076C7" wp14:editId="070980FF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-42545</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>169545</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4731385" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1647797835" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4731385" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="328A58C9" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Kopējais ūdens patēriņš saimniecībā iepriekšējā dienā (litros)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3FF076C7" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.35pt;margin-top:13.35pt;width:372.55pt;height:110.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHoW+QFwIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7YTJ06sOKvtblNV&#10;2l6k3X4AwThGxQwFEjv9+h1wkkbtW1UeEDDMYc6Zw/pu6BQ5Cusk6Ipmk5QSoTnUUu8r+v1l+25J&#10;ifNM10yBFhU9CUfvNm/frHtTiim0oGphCYJoV/amoq33pkwSx1vRMTcBIzQGG7Ad87i1+6S2rEf0&#10;TiXTNF0kPdjaWODCOTx9HIN0E/GbRnD/tWmc8ERVFGvzcbZx3oU52axZubfMtJKfy2D/UEXHpMZH&#10;r1CPzDNysPIvqE5yCw4aP+HQJdA0kovIAdlk6R9snltmROSC4jhzlcn9P1j+5fjNEllj7xZ5UayK&#10;5WxOiWYd9upFDJ68h4FMg0y9cSXefjZ43w94jCmRsjNPwH84ouGhZXov7q2FvhWsxjKzkJncpI44&#10;LoDs+s9Q4zPs4CECDY3tgoaoCkF0bNfp2qJQCsfDvJhlsyWWyDGW5Wm+mMYmJqy8pBvr/EcBHQmL&#10;ilr0QIRnxyfnQzmsvFwJr2nYSqWiD5QmfUVX8+k8JtxEOunRpkp2FV2mYYzGCSw/6DomeybVuMYH&#10;lD7TDkxHzn7YDVHo4qLmDuoT6mBhdCX+Ily0YH9R0qMjK+p+HpgVlKhPGrVcZXkeLBw3+bxA4sTe&#10;Rna3EaY5QlXUUzIuH3y0faDszD1qvpVRjdCcsZJzyei0KNL5VwQr3+7jrd9/d/MKAAD//wMAUEsD&#10;BBQABgAIAAAAIQBTSLeI3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;tpQyraM0nSa0jSNjVJyzxrQVjRM1WVf+Pd4JTpb9np6/V6wn24sRh9A5UvAwT0Ag1c501CioPnaz&#10;FYgQNRndO0IFPxhgXd7eFDo37kLvOB5jIziEQq4VtDH6XMpQt2h1mDuPxNqXG6yOvA6NNIO+cLjt&#10;ZZokS2l1R/yh1R5fWqy/j2erwEe/z16Ht8NmuxuT6nNfpV2zVer+bto8g4g4xT8zXPEZHUpmOrkz&#10;mSB6BbNlxk4F6XWynj2uFiBOfFhkTyDLQv5vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAB6FvkBcCAAADBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU0i3iN4AAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="328A58C9" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00D34EAA">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Kopējais</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>ūdens</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>patēriņš</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>saimniecībā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>iepriekšējā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>dienā</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>litros</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E46F23" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRDefault="00D34EAA" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12A65BCE" wp14:editId="131CA4E9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4582633" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1147643899" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4582633" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3908720A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,.4pt" to="360.85pt,.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsqcrDmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5KdNggEyz4kaC5B&#10;G+TxAQy1tIjyhSVjyX/fJW3LQVsURZALxcfM7M7uarkerWFbwKi9a/l8VnMGTvpOu03LX56/XVxz&#10;FpNwnTDeQct3EPl6dX62HEIDC9970wEyEnGxGULL+5RCU1VR9mBFnPkAjh6VRysSHXFTdSgGUrem&#10;WtT1VTV47AJ6CTHS7e3+ka+KvlIg0w+lIiRmWk65pbJiWV/zWq2WotmgCL2WhzTEB7KwQjsKOknd&#10;iiTYG+o/pKyW6KNXaSa9rbxSWkLxQG7m9W9unnoRoHih4sQwlSl+nqz8vr1xD0hlGEJsYnjA7GJU&#10;aPOX8mNjKdZuKhaMiUm6/PL1enF1ecmZPL5VJ2LAmO7AW5Y3LTfaZR+iEdv7mCgYQY8QOpxCl13a&#10;Gchg4x5BMd1RsHlhl6mAG4NsK6if3c957h9pFWSmKG3MRKr/TTpgMw3KpPwvcUKXiN6liWi18/i3&#10;qGk8pqr2+KPrvdds+9V3u9KIUg5qd3F2GM08T+/PhX76gVa/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;JUFSaNcAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnObQoxKmqSghx&#10;QTSFuxtvnVB7HcVOGv6e7QmOoxnNvCm3s3diwiF2gRSslhkIpCaYjqyCz+PL4xOImDQZ7QKhgh+M&#10;sK3u70pdmHClA051soJLKBZaQZtSX0gZmxa9jsvQI7F3DoPXieVgpRn0lcu9k3mWraXXHfFCq3vc&#10;t9hc6tErcG/D9GX3dhfH18O6/v445+/HSamHxbx7BpFwTn9huOEzOlTMdAojmSicAj6SFDA9e5t8&#10;tQFxuklZlfI/evULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7KnKw5oBAACIAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJUFSaNcAAAACAQAA&#10;DwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C759D0" w14:textId="77777777" w:rsidR="00D34EAA" w:rsidRPr="00BC328C" w:rsidRDefault="00D34EAA" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5261648D" w14:textId="01E88B6A" w:rsidR="004E0382" w:rsidRDefault="004E0382" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5773F9A1" w14:textId="77777777" w:rsidR="004E0382" w:rsidRPr="00BC328C" w:rsidRDefault="004E0382" w:rsidP="00830339">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AF8A9C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6665388B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54371D56" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616D5B36" w14:textId="79D64796" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00AA6C46" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt pievienot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s tieši dzeramā ūdens traukā vai lietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s izmantojot dzirdināšanas iekārtas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>āles saturošā ūdens padevei ir jābūt nepārtrauktai visa ārstēšanas perioda laikā un tam ir jābūt vienīg</w:t>
+      </w:r>
+      <w:r w:rsidR="008D361B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>am dzīvniekiem pieejam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>am dzeramā ūdens avotam</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="003F0B1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lietot tikai svaigu </w:t>
+      </w:r>
+      <w:r w:rsidR="00884926" w:rsidRPr="003F0B1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="003F0B1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāļu šķīdumu, ko sagatavo katru dienu pirms ārstēšanas sākuma.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iztukšot dzirdināšanas sistēmu un piepild</w:t>
+      </w:r>
+      <w:r w:rsidR="00806019">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00806019">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7" w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāles saturošu ūdeni pirms ārstēšanas sākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34544438" w14:textId="77777777" w:rsidR="00DE3D56" w:rsidRDefault="00806019" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Veterinārās zāles saturošo ūdeni mainīt ik pēc 24 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223FDC88" w14:textId="77777777" w:rsidR="00DE3D56" w:rsidRDefault="00DE3D56" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340A36E6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E8F624" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B19E2D" w14:textId="49427185" w:rsidR="002B7972" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vist</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7972">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32377BBA" w14:textId="1509CBCB" w:rsidR="00FB0A65" w:rsidRDefault="002B7972" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aļai un blakusproduktiem: 7 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B68C08C" w14:textId="77777777" w:rsidR="002B7972" w:rsidRDefault="002B7972" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35825E1B" w14:textId="77777777" w:rsidR="002B7972" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tītari</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7972">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15924E56" w14:textId="33DBE15F" w:rsidR="00FB0A65" w:rsidRDefault="002B7972" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000A44E7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aļai un blakusproduktiem: 13 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D18A21" w14:textId="77777777" w:rsidR="00097C92" w:rsidRDefault="00097C92" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D402D3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, kuru olas izmanto cilvēka uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687D1A5D" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot nomaiņas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dējējputniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 dienu laikā pirms dēšanas uzsākšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22694717" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD90703" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEEC6C6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564C54BF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495C13C7" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6FA4D0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1212B281" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7256CAEA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B35ADD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B4318D" w14:textId="7E95433A" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve"> šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc EXP. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DDAD89" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A574D43" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023C0425" w14:textId="3B9F85EC" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t>Derīguma termiņš pēc atšķaidīšanas saskaņā ar norādījumiem: 24 stundas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5377BC35" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337C2303" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C57E7D5" w14:textId="71E1722B" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve"> norādījumi </w:t>
+      </w:r>
+      <w:r>
+        <w:t>atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1365A3A2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D433BBE" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5757C336" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE8CAA1" w14:textId="70E5C7BD" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve"> vai to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B25E6C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADD5090" w14:textId="3A2CA20F" w:rsidR="00FB0A65" w:rsidRPr="007033E0" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t xml:space="preserve">Jautājiet savam veterinārārstam, kā atbrīvoties no nevajadzīgām </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61DA8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1768A3C5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245F6EFF" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9D25C0" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE3515" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0723B1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F13EED" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A07ED3B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D24AFD2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379FEC1" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2F0881" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/NRP/96/0301</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29662743" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFD0C7B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>100 ml brūna stikla pudele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD4AE09" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1 l plastmasas pudele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662589ED" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49293033" w14:textId="42CDE0BB" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2AEBF8" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AB61F6" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD9DE2E" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532D4CF2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEDCFA3" w14:textId="6F334E75" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23B1C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D434D06" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EEAA7B" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F1F94" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433B4403" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53ACF95C" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC328C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC328C">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE72932" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182436C9" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk73552578"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un par sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="40568BC5" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KRKA, d.d., Novo mesto, Šmarješka cesta 6, 8501 Novo mesto, Slovēnija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533CDABC" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A033CA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk73552585"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="7CEFAFE2" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SIA KRKA Latvija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123B79B3" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel.: +37125187879</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB8809A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572A4CBD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7" w:rsidP="00830339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FB0A65" w:rsidSect="00FE3B4B">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1134" w:header="737" w:footer="737" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1021" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F95A568" w14:textId="77777777" w:rsidR="00456D60" w:rsidRDefault="00456D60">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="41A73CFA" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42841FEE" w14:textId="77777777" w:rsidR="00456D60" w:rsidRDefault="00456D60">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DDE5A6F" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="384EA663" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...1 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TimesNewRoman">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000007" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-[...1 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="610FF500" w14:textId="77777777" w:rsidR="009137F4" w:rsidRDefault="009137F4">
+  <w:p w14:paraId="7C76ED10" w14:textId="663D3FE5" w:rsidR="00FB0A65" w:rsidRPr="00BC328C" w:rsidRDefault="000A44E7" w:rsidP="00D74688">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00BC328C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00BC328C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC328C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23EB6870" w14:textId="77777777" w:rsidR="009137F4" w:rsidRDefault="009137F4">
+  <w:p w14:paraId="2C890825" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRPr="00D74688" w:rsidRDefault="000A44E7" w:rsidP="00BC328C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5911CEEC" w14:textId="77777777" w:rsidR="00456D60" w:rsidRDefault="00456D60">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4634054A" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E316069" w14:textId="77777777" w:rsidR="00456D60" w:rsidRDefault="00456D60">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="44CF67AD" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="000A44E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="39E58EB4" w14:textId="77777777" w:rsidR="00FB0A65" w:rsidRDefault="00FB0A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="64D006B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="4F305590">
+    <w:lvl w:ilvl="0" w:tplc="532EA374">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="003399"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="003399"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="D9982332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13195FBA"/>
+    <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85DA97DE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="22406B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="144B2666"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFA4F8F0"/>
+    <w:lvl w:ilvl="0" w:tplc="644E8E56">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...138 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8F5A8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FA0D8B2"/>
+    <w:lvl w:ilvl="0" w:tplc="A50E79C0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="4288DB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2849256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -30958,3691 +16409,3773 @@
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
       <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1807"/>
         </w:tabs>
         <w:ind w:left="1807" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1951"/>
         </w:tabs>
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="377C2036">
+    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E541609"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E5AABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="B888CF38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36627CEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E648D8F0"/>
+    <w:lvl w:ilvl="0" w:tplc="C06A32D8">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="369"/>
+        </w:tabs>
+        <w:ind w:left="369" w:hanging="540"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36964572"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F4C18AA"/>
+    <w:lvl w:ilvl="0" w:tplc="E2D8FEBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BC5415"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="075A5F7C"/>
+    <w:lvl w:ilvl="0" w:tplc="71B0FED2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ACFA8BC2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1647"/>
+        </w:tabs>
+        <w:ind w:left="1647" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="73F86010">
+    <w:lvl w:ilvl="0" w:tplc="D568B444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:lvl w:ilvl="0" w:tplc="99A4B000">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="F84407CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="73F86010">
+    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541319CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54EC7842"/>
+    <w:lvl w:ilvl="0" w:tplc="E3469F48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="225"/>
+        </w:tabs>
+        <w:ind w:left="225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B56C73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA42128"/>
+    <w:lvl w:ilvl="0" w:tplc="EF94C522">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0C3C1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCC6941C"/>
+    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Style3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="73F86010">
+    <w:lvl w:ilvl="0" w:tplc="7934419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="633A2B20">
+    <w:lvl w:ilvl="0" w:tplc="E67262D4">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7820301E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9FAEFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="D3725978">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="915"/>
+        </w:tabs>
+        <w:ind w:left="915" w:hanging="555"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
-    <w:lvl w:ilvl="0" w:tplc="73F86010">
+    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2091000242">
+  <w:num w:numId="1" w16cid:durableId="1023165833">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="3171950">
+  <w:num w:numId="2" w16cid:durableId="1142040637">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1024861039">
+  <w:num w:numId="3" w16cid:durableId="1797721653">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="100492804">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="388264586">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="161967516">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="259682220">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="688264197">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1070931929">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="626742885">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="11497308">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="333384375">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1538272920">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1001469156">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="932473516">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="962730335">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1130899576">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="476646880">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1119374163">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1263874837">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1184856855">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1852913869">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="570504664">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="378093585">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1486780817">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="939606717">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1498689458">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="372583408">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1212840289">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1840272086">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="415982712">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="490102729">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1784491327">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1891721179">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1425571156">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="830827719">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="242956897">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="126582414">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="857693429">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1237860404">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1488126463">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="927036215">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="629868047">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1833177239">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="608436428">
-[...20 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1489901815">
+  <w:num w:numId="45" w16cid:durableId="1682852595">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1694259270">
-[...59 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1271088762">
+  <w:num w:numId="46" w16cid:durableId="680812197">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="654727653">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="47" w16cid:durableId="2099014969">
+    <w:abstractNumId w:val="45"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="8"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1441728033">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="48" w16cid:durableId="1988313914">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="202836879">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="49" w16cid:durableId="770273009">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2123304406">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="50" w16cid:durableId="916280698">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="15"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C114FF"/>
-[...1192 lines deleted...]
-    <w:rsid w:val="00FF7577"/>
+    <w:rsidRoot w:val="00FB0A65"/>
+    <w:rsid w:val="00021EDA"/>
+    <w:rsid w:val="00066681"/>
+    <w:rsid w:val="00097C92"/>
+    <w:rsid w:val="000A44E7"/>
+    <w:rsid w:val="000C2CDD"/>
+    <w:rsid w:val="000F7102"/>
+    <w:rsid w:val="001720DA"/>
+    <w:rsid w:val="00197962"/>
+    <w:rsid w:val="001A7E5D"/>
+    <w:rsid w:val="001B2521"/>
+    <w:rsid w:val="001B31B2"/>
+    <w:rsid w:val="001B6C73"/>
+    <w:rsid w:val="001C6ED0"/>
+    <w:rsid w:val="001E3981"/>
+    <w:rsid w:val="00220251"/>
+    <w:rsid w:val="0024613F"/>
+    <w:rsid w:val="00295D89"/>
+    <w:rsid w:val="002B5D27"/>
+    <w:rsid w:val="002B7972"/>
+    <w:rsid w:val="002D3B29"/>
+    <w:rsid w:val="002E3F1C"/>
+    <w:rsid w:val="003228C9"/>
+    <w:rsid w:val="003479C2"/>
+    <w:rsid w:val="00354686"/>
+    <w:rsid w:val="00384921"/>
+    <w:rsid w:val="003907B0"/>
+    <w:rsid w:val="003E6642"/>
+    <w:rsid w:val="003F0B1D"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="00444A31"/>
+    <w:rsid w:val="00453E32"/>
+    <w:rsid w:val="004620D7"/>
+    <w:rsid w:val="0046706A"/>
+    <w:rsid w:val="004778F9"/>
+    <w:rsid w:val="00483DF5"/>
+    <w:rsid w:val="00495FD5"/>
+    <w:rsid w:val="004A49AD"/>
+    <w:rsid w:val="004B1D55"/>
+    <w:rsid w:val="004E0382"/>
+    <w:rsid w:val="005158F4"/>
+    <w:rsid w:val="00566926"/>
+    <w:rsid w:val="005D61FB"/>
+    <w:rsid w:val="006344B3"/>
+    <w:rsid w:val="00657644"/>
+    <w:rsid w:val="00667CF8"/>
+    <w:rsid w:val="00676FB5"/>
+    <w:rsid w:val="00687167"/>
+    <w:rsid w:val="00696DB4"/>
+    <w:rsid w:val="006A3F42"/>
+    <w:rsid w:val="00702775"/>
+    <w:rsid w:val="007033E0"/>
+    <w:rsid w:val="00727FAD"/>
+    <w:rsid w:val="00761CF2"/>
+    <w:rsid w:val="00791D2B"/>
+    <w:rsid w:val="007B324A"/>
+    <w:rsid w:val="007C7227"/>
+    <w:rsid w:val="00806019"/>
+    <w:rsid w:val="00830339"/>
+    <w:rsid w:val="008349C3"/>
+    <w:rsid w:val="00852875"/>
+    <w:rsid w:val="00884926"/>
+    <w:rsid w:val="008B431E"/>
+    <w:rsid w:val="008C4511"/>
+    <w:rsid w:val="008D361B"/>
+    <w:rsid w:val="00906F48"/>
+    <w:rsid w:val="0093073F"/>
+    <w:rsid w:val="00933BE3"/>
+    <w:rsid w:val="009C1966"/>
+    <w:rsid w:val="009E4E69"/>
+    <w:rsid w:val="00A0061F"/>
+    <w:rsid w:val="00A14A82"/>
+    <w:rsid w:val="00A23B1C"/>
+    <w:rsid w:val="00A51AE6"/>
+    <w:rsid w:val="00A60BE1"/>
+    <w:rsid w:val="00A7553B"/>
+    <w:rsid w:val="00AA6C46"/>
+    <w:rsid w:val="00AA79AE"/>
+    <w:rsid w:val="00AD0396"/>
+    <w:rsid w:val="00AE7D02"/>
+    <w:rsid w:val="00B01E0C"/>
+    <w:rsid w:val="00B077B7"/>
+    <w:rsid w:val="00B27D4B"/>
+    <w:rsid w:val="00B310F7"/>
+    <w:rsid w:val="00B355FA"/>
+    <w:rsid w:val="00B368E9"/>
+    <w:rsid w:val="00B404FC"/>
+    <w:rsid w:val="00B53054"/>
+    <w:rsid w:val="00B84DB2"/>
+    <w:rsid w:val="00B92CC4"/>
+    <w:rsid w:val="00BC328C"/>
+    <w:rsid w:val="00BC72FB"/>
+    <w:rsid w:val="00C24D2D"/>
+    <w:rsid w:val="00C41EB6"/>
+    <w:rsid w:val="00C470E4"/>
+    <w:rsid w:val="00C5285E"/>
+    <w:rsid w:val="00C61DA8"/>
+    <w:rsid w:val="00C66D24"/>
+    <w:rsid w:val="00C7663B"/>
+    <w:rsid w:val="00C76EAF"/>
+    <w:rsid w:val="00C77DCC"/>
+    <w:rsid w:val="00CA08B2"/>
+    <w:rsid w:val="00D01A6D"/>
+    <w:rsid w:val="00D34EAA"/>
+    <w:rsid w:val="00D42DF5"/>
+    <w:rsid w:val="00D47213"/>
+    <w:rsid w:val="00D52FA4"/>
+    <w:rsid w:val="00D74688"/>
+    <w:rsid w:val="00D76811"/>
+    <w:rsid w:val="00D82F0F"/>
+    <w:rsid w:val="00D851FB"/>
+    <w:rsid w:val="00DB4090"/>
+    <w:rsid w:val="00DE3D56"/>
+    <w:rsid w:val="00E378D6"/>
+    <w:rsid w:val="00E54031"/>
+    <w:rsid w:val="00EA3A1F"/>
+    <w:rsid w:val="00EB3700"/>
+    <w:rsid w:val="00EC617E"/>
+    <w:rsid w:val="00ED2F84"/>
+    <w:rsid w:val="00ED6C56"/>
+    <w:rsid w:val="00ED78F8"/>
+    <w:rsid w:val="00EE43B1"/>
+    <w:rsid w:val="00F05B6D"/>
+    <w:rsid w:val="00F65704"/>
+    <w:rsid w:val="00F75750"/>
+    <w:rsid w:val="00FB0A65"/>
+    <w:rsid w:val="00FB1A43"/>
+    <w:rsid w:val="00FD6678"/>
+    <w:rsid w:val="00FE33CE"/>
+    <w:rsid w:val="00FE3B4B"/>
+    <w:rsid w:val="00FF168A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:attachedSchema w:val="http://schemas.microsoft.com/office/word/2003/wordmlurn:schemas-microsoft-com:office:smarttags"/>
-  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009233E9"/>
+  <w14:docId w14:val="644082DF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0F441F93-EC9F-4250-93CE-9A800C6CBA04}"/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -34880,142 +20413,137 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
@@ -35075,50 +20603,52 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -35174,675 +20704,929 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:i/>
+      <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="CommentTextChar"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 2_1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
     <w:name w:val="AHeader 2"/>
     <w:basedOn w:val="AHeader1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:ind w:left="1440" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
     <w:name w:val="AHeader 3"/>
     <w:basedOn w:val="AHeader2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="2160"/>
       </w:tabs>
       <w:ind w:left="2160" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
     <w:name w:val="AHeader 2 abc"/>
     <w:basedOn w:val="AHeader3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="2880"/>
       </w:tabs>
       <w:ind w:left="2880" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
     <w:name w:val="AHeader 3 abc"/>
     <w:basedOn w:val="AHeader2abc"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
         <w:tab w:val="num" w:pos="3600"/>
       </w:tabs>
-      <w:ind w:left="3600"/>
+      <w:ind w:left="3600" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="BalloonTextChar"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:semiHidden/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
-      <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="it-IT" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
     <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
     <w:semiHidden/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
-    <w:locked/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
-    <w:locked/>
+    <w:link w:val="NormalAgency"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
-    <w:locked/>
+    <w:link w:val="DraftingNotesAgency"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
-      <w:sz w:val="18"/>
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
-    <w:locked/>
+    <w:link w:val="No-numheading3Agency"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
-[...1 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
-[...7 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...93 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00084520"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:snapToGrid/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00084520"/>
     <w:rPr>
-      <w:snapToGrid/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Naslov1">
+    <w:name w:val="Naslov1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EMEAEnBodyText">
+    <w:name w:val="EMEA En Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-855"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005158F4"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB3700"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="65808642">
+    <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="95518485">
+    <w:div w:id="1025256747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="434984550">
+    <w:div w:id="1265259538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1102647378">
-[...12 lines deleted...]
-    <w:div w:id="2033535269">
+    <w:div w:id="1459883239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv@zoovet.eu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36096,276 +21880,371 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B5769D3-C2BF-4652-9D7A-443CDFF4DA52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>11473</Characters>
+  <Pages>18</Pages>
+  <Words>2575</Words>
+  <Characters>19282</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>160</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Pealkiri</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr/>
-[...1 lines deleted...]
-      <vt:lpstr>EN_qrd_veterinary template_v.8_final</vt:lpstr>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31537</CharactersWithSpaces>
+  <CharactersWithSpaces>21814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
-[...17 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
-    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
-    <vt:lpwstr>CURRENT,2.2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
-    <vt:lpwstr>EN_qrd_veterinary template_v.8_final</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
-    <vt:lpwstr>16/10/2012 12:22:14</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
-    <vt:lpwstr>16/10/2012 12:22:14</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
-    <vt:lpwstr>emea_document</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
-    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
-    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
-    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/06 V-template v.8 - for publication June 2012/03 Templates ready for publication</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
-    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
-    <vt:lpwstr>16/10/2012 12:22:14</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="mp_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="ph_inn_name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="ph_pharm_form">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="ph_unit_measure">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="mp_first_effective_date">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="mp_updated_effective_date">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="object_name">
+    <vt:lpwstr>PI_Text072562_1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="ph_strength_custom">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="mp_document_code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="drz1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="drz2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="drz3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="drz4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="drz5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="87" name="drz6">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="88" name="drz7">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="89" name="drz8">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="90" name="drz9">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="91" name="drz10">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>