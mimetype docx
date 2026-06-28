--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -7,14719 +7,15831 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="2F7C10B2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="1CD7C8FA" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4599493E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="1D45EC39" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249B9B6E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="1E841289" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A67E84" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4BC7E4B7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E50403C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4E9E1D3E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BCECB4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="22D4A86B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D18F7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="534DE2FE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="337AABB1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="6E0A071B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041973C1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="11BF990A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F7A6D68" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7E5EBC6B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C414C1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="136F4006" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B5D387B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2DF7D011" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="224CB701" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="16F5E442" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74155F8D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="724287C6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72FF9B48" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7D5FA1ED" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F50B1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="58D3E99F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB888BE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="54B66196" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B62AAC1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="73CA95C0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233D7DC4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="3DDFD3EC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090E7EE8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4ED1D13C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C272E53" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="6254D618" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5628E7CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="6BA634C0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A510EB7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="6242A861" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32426A2E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00705D3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="12AE769F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F0317D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A76CE3" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00705D3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>I PIELIKUMS</w:t>
-[...23 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBCEFCE" w14:textId="76A7325F" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...27 lines deleted...]
-          <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FA25B9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="57489D22" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C0FF64" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Effipro</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...6 lines deleted...]
-    <w:p w14:paraId="24A125B1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 mg šķīdums pilināšanai uz ādas maza auguma suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212513B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="228ED0C2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C31D39" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F44F6EA" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB6430" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="33C1355E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="706F6ABD" w14:textId="456E3834" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16292022" w14:textId="0744587B" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7D5EC4AD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Viena 0,67 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C268AE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="37AC0FF8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3736BB1F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aktīvā viela:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EED5EF4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="49B55AEB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5360A9E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6DCE39" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="0052534A" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="0052534A" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E620484" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="088D4D48" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="51540562" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA7E33" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Palīgvielas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5F5ABE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="6C284976" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
         <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008432D7" w14:paraId="5606889E" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="006602EE" w14:paraId="0A250EF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2828F235" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="60971306" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0A429" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="1EC1C165" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="2AA6ADE6" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="1EE8CEAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B3F96D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="4ABBFA50" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksianizols (E320)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A74B73F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="287EAE13" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>0,268 mg</w:t>
+              <w:t>0,134 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="0D6AC7C2" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="276B30C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="576A2B5E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="644D3FB3" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksitoluols (E321)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0E94AF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="02919E1B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>0,134 mg</w:t>
+              <w:t>0,067 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="649EC64A" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="739F6558" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547E0A35" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="5639FF68" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Benzilspirts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025A7DF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+          <w:p w14:paraId="0A081878" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="33DBC99D" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="20CDFA29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A29FE1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="44FFD22F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dietilēnglikola monoetilēteris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7806B1B1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+          <w:p w14:paraId="252F4099" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11D25EAF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1902C2CD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BCA688" w14:textId="0D3D51BD" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dzidrs, bezkrāsains līdz dzeltens šķīdums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBEAE44" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="3B873F5F" w14:textId="7039BE21" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="7A8CA0A5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFBC6CF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7906F08D" w14:textId="350DD7C7" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E96F035" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="0F8A1326" w14:textId="1ACDE560" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="1A474D15" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C64DBD9" w14:textId="14661B0C" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0D4FE1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="0452D6AC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7CBE319E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790238DB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27827429" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="654C287C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="52AF02D0" w14:textId="1C1F2106" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BA11DC" w14:textId="75FB70FC" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0BCF10" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="3E4C0594" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="23136910" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057EE4BF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) un ērču (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6622EAFD" w14:textId="2341BD59" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="701A2F07" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378B0FDC" w14:textId="3260A537" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Veterinārajām zālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">). Ja veterināro zāļu lietošanas laikā dzīvniekam jau ir pieķērušās </w:t>
       </w:r>
-      <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00CC40B3" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minēto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sugu ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEC4F8C" w14:textId="1365AF52" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00CC40B3" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs v</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">eterinārās zāles var lietot kā daļu no </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">blusu alerģiskā dermatīta </w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ārstēšanas kursa, ja to ir diagnosticējis jūsu ārstējošais veterinārārsts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164A6ACF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...12 lines deleted...]
-    <w:p w14:paraId="3FF04996" w14:textId="48664541" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="40B4ABE4" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E331162" w14:textId="1CACA81E" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0043D6CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="4593A7F3" w14:textId="2D01B543" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="382EC859" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C8DFF6" w14:textId="2E680762" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tā kā nav pieejami atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00B00303" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="0070202C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pētījumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B00303" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="0070202C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterinārās </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>zāles nelietot kucēniem līdz 2 mēnešus vecumam un/vai ar ķermeņa svaru mazāku par 2 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9EE155" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="3644D435" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot slimiem dzīvniekiem (piem., sistēmiskas slimības, drudzis u.c.) vai dzīvniekiem atveseļošanās periodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063749C2" w14:textId="3593A029" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="098DC834" w14:textId="67F003A8" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāves iestāšanās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12153CB8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1F46294A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs veterinārās zāles ir paredzētas suņiem. Nelietot kaķiem, jo iespējama pārdozēšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C71CE2" w14:textId="1D3D1CF7" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...45 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61AAD0C6" w14:textId="04088B50" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71183469" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489FA358" w14:textId="4D483EE3" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...18 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FED3CB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="2F4A42E8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="680FE0AB" w14:textId="1EDF00FB" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF59340" w14:textId="67A17563" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterināro zāļu efektivitāti pret blusām neietekmē dzīvnieka mazgāšana ar šampūnu stundu pirms apstrādes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442AFCBA" w14:textId="2B0C6811" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="3E1ED757" w14:textId="3032BC77" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Divas dienas pēc veterināro zāļu lietošanas jāizvairās no dzīvnieka </w:t>
       </w:r>
-      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00D118FC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mazgāšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai iegremdēšanas ūdenī. Reizi nedēļā iegremdējot dzīvnieku ūdenī uz vienu minūti, noturīgas insekticīdās iedarbības ilgums pret blusām samazinās par vienu nedēļu, tādēļ ieteicams izvairīties no biežas </w:t>
       </w:r>
-      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00D118FC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">peldēšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00D118FC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazgāšanas ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šampūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00D118FC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402E4808" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4037FD52" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A8E3A4A" w14:textId="6C356F3A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFE0F07" w14:textId="38213886" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinārās zāles nenovērš ērču pieķeršanos dzīvniekiem. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja dzīvnieks ārstēts pirms ērču pieķeršanās, tās tiks nogalinātas pirmo 24–48 stundu laikā pēc pieķeršanās. Parasti tas notiks pirms asiņu iesūkšanas, samazinot, bet ne izslēdzot slimību pārnešanas risku. Pēc bojāejas ērces visbiežāk nokrīt no dzīvnieka, bet no atlikušajām var atbrīvoties, viegli tās pavelkot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5F0B7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="33934A06" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="524895BF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348B90C9" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā vai regulārās uzturēšanās vietās, piemēram, paklājos un mīkstajās mēbelēs, kas masveida invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļusūcēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A5AA56" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="693E493B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158C50F3" w14:textId="103BBC78" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja zāles lieto kā daļu no blusu alerģiskā dermatīta ārstēšanas stratēģijas, ieteicama ikmēneša alerģisko</w:t>
       </w:r>
-      <w:r w:rsidR="005816F9" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00425322" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pārējo mājsaimniecībā esošo suņu apstrāde. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182064E9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="430A3F10" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00D66AD8" w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2218E8" w14:textId="5EBA04E2" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai kontrolētu blusu izplatību mājsaimniecībā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE602C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā ir vairāki </w:t>
+      </w:r>
+      <w:r w:rsidR="008E569E" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>māj</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dzīvnieki, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>visi</w:t>
       </w:r>
-      <w:r w:rsidR="00D66AD8" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008E569E" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mājsaimniecības</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> suņi un kaķi jāapstrādā ar piemērotu insekticīdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E96E63" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="66228326" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550E4735" w14:textId="6D82332F" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDD991F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1FCEA681" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1C480BA3" w14:textId="19D33A01" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D66C11" w14:textId="4986AFE2" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F329BC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1DFCB3C6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1594C9A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0289867B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pirms ārstēšanas dzīvnieki precīzi jānosver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08088933" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="70F8BE19" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvairīties no zāļu iekļūšanas dzīvnieka acīs. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A841D3A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="11A1C5BD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496220A6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="062BA96C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot veterinārās zāles uz brūcēm vai bojātas ādas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548B4D54" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="540F4BD5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DCFBAD" w14:textId="4B075362" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ievada </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterinārās zāles dzīvniekiem: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5DE99E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="2FD853CD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="5DAFF8C2" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E70D4F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs veterinārās zāles var izraisīt gļotādu un acu kairinājumu. Tāpēc jāizvairās no veterināro zāļu iekļūšanas mutē vai acīs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1913AD8D" w14:textId="4E664898" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="34F65994" w14:textId="49BCBBBB" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54898" w:rsidRPr="008B19A2">
+        <w:t xml:space="preserve">Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00637A5E" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lielu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+        <w:t>lielu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1F85" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ūden</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54898" w:rsidRPr="008B19A2">
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00637A5E" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>s daudzumu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+        <w:t xml:space="preserve"> daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F5B80A" w14:textId="44FBC323" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="69D76059" w14:textId="687AD98F" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja acu kairinājums nepāriet, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai marķējumu</w:t>
       </w:r>
-      <w:r w:rsidR="0023721A" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00BC18E6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstam</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A22BDA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="06983185" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietošanas laikā nesmēķēt, nedzert vai neēst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20720019" w14:textId="77777777" w:rsidR="00665B8C" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="00522BF1" w14:textId="77777777" w:rsidR="009159F6" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvairieties no satura saskares ar ādu. Ja tā notiek, mazgājiet rokas ar ziepēm un ūdeni. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33792A54" w14:textId="4C98E40F" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="17B0601C" w14:textId="4D852693" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pēc lietošanas mazgāt rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A59B414" w14:textId="286BCF4A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="6463CCC4" w14:textId="343EA497" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Personām ar zināmu </w:t>
       </w:r>
-      <w:r w:rsidR="00665B8C" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008C1710" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pastiprinātu </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>jutīb</w:t>
       </w:r>
-      <w:r w:rsidR="00665B8C" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008C1710" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pret fipronilu vai palīgvielām, jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5E3BC1" w14:textId="69298E82" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="63B356B0" w14:textId="185C2FD3" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Dzīvniekus nedrīkst glaudīt </w:t>
       </w:r>
-      <w:r w:rsidR="00F34067" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008C1710" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kamēr </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apstrādātā vieta </w:t>
       </w:r>
-      <w:r w:rsidR="00F34067" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008C1710" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...21 lines deleted...]
-    <w:p w14:paraId="302748CF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izžuvusi un neļaut </w:t>
+      </w:r>
+      <w:r w:rsidR="009768A7" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bērniem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rotaļāties ar tikko apstrādātiem dzīvniekiem. Tādēļ ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721195D2" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E21040A" w14:textId="4399D488" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AD8B1B" w14:textId="7316BB27" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A4E17B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="47BE615A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="676AEA3F" w14:textId="11814F72" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA98BAA" w14:textId="1C4F86CA" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fipronils var negatīvi ietekmēt ūdenī dzīvojošus organismus.</w:t>
+      </w:r>
+      <w:r w:rsidR="000800E0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk163824239"/>
+      <w:r w:rsidR="000800E0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neļaut suņiem peldēt ūdenstilpēs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">2 dienas pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00F65F66" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="000800E0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>zāļu lietošanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA9666E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1C5FEE06" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCB40E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="273B19FF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Citi piesardzības pasākumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C84FD6A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="21611FDC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="34FA80C8" w14:textId="7F7B4B01" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260FF4B2" w14:textId="4A16BE3B" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterinārās zāles var negatīvi ietekmēt krāsotas, lakotas vai citādas mājsaimniecības iekārtu virsmas vai mēbeles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092B581E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4D2B05DD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5B221B63" w14:textId="38AFC91B" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D8E49F" w14:textId="2529F972" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Blakusparādības </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46818F4A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="58C7A4F7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7362DA0E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E108592" w14:textId="565340BC" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="32543290" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE13D2E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="5AB058B8" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="78168BDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6324924E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="0DF4F364" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0DABEE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="092A0977" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60898B06" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="2CB9CE4F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reakcija lietošanas vietā</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A73C8D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="6F2C6963" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vispārēja nieze vai alopēcija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CA98C3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="15D4001E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pastiprināta siekalošanās</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48531268" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="011529D6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Neiroloģiski traucējumi</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(piemēram, hiperestēzija, centrālās nervu sistēmas nomākums un neiroloģiski simptomi)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F60802" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="23F2AD4B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9E019B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="2FEED2B7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Elpošanas traucējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A487AA3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="14006329" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pārejošas ādas reakcijas lietošanas vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0995995B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="6DE8CADF" w14:textId="31F2B53F" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notiek laizīšana, var novērot īsu pastiprinātas siekalošanās periodu galvenokārt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>šķīdinātāja īpašību dēļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B28FF3D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="16BBC8F2" w14:textId="471FFEC3" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7ED4B66D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atgriezeniski simptomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D18B02D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590F2DE6" w14:textId="52E76096" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77956D6B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="59244BD0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A93926A" w14:textId="52A504BF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607D42C0" w14:textId="39314830" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A64BFC1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4076B7EF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257B3327" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Grūsnība</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">un </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3A1180" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="23AC15AC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC82C6C" w14:textId="6BEF4711" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoriskajos pētījumos suņiem netika konstatēta teratogēna vai embriotoksiska iedarbība. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A7F1A2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...36 lines deleted...]
-    <w:p w14:paraId="2D8C3837" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="695CF9E8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEC2ED8" w14:textId="7498A046" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pētījumi ar šīm veterinārajām zālēm grūsnām un laktējošām kucēm nav veikti. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CDEE15" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7755701E" w14:textId="609620EF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38337EC3" w14:textId="1E498D4D" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BB1C72" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2A92BE3B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A98AA89" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79817B40" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="77624866" w14:textId="4201FDA0" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="2DD32017" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1782CF6D" w14:textId="1493FD74" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošanas veids un devas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10805E87" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="105C3D80" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="27B7230E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB0141E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietošanas veids un deva:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C8AAE6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="27009AB7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tikai ārīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28511917" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="5D3C33D3" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietot lokāli, uzklājot uz ādas, atkarībā no svara:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0710C7DE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="699CFB38" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="29D053FC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465E7DD1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>viena 0,67 ml pipete paredzēta sunim, kura svars ir lielāks par 2 kg un mazāks par 10 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D9909" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3832B733" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="6A140108" w14:textId="77777777" w:rsidR="00E916E2" w:rsidRPr="00484EEC" w:rsidRDefault="00E916E2" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB4CD81" w14:textId="21C051EF" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lietošanas metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAAF267" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="093CA289" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="152208DA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76341EFC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Termoformētas pipetes</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="55BA45D9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:r w:rsidR="0052534A" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489592BF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Turiet pipeti vertikāli. Uzsitiet pa pipetes šaurāko daļu, lai nodrošinātu, ka saturs atrodas pipetes galvenajā daļā. Nolauziet </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pilināmās</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pipetes uzgali, sekojot iegrieztajai līnijai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66166794" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="2D2B8420" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="04907921" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79789830" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35838ABB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="22735E1A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEDDE3E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7120CC4F" wp14:editId="124ADF0D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D36DAA5" wp14:editId="3C6EE88C">
             <wp:extent cx="4867275" cy="1114425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4867275" cy="1114425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F38D245" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4673BF59" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61809677" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5BB2F0" wp14:editId="21EC8A64">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05DC1F66" wp14:editId="68AD4C0B">
             <wp:extent cx="4857750" cy="1323975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4857750" cy="1323975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065A9F5D" w14:textId="77777777" w:rsidR="003A073C" w:rsidRPr="008B19A2" w:rsidRDefault="003A073C" w:rsidP="00C25A86">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="1D194AF8" w14:textId="77777777" w:rsidR="00E002BD" w:rsidRPr="00484EEC" w:rsidRDefault="00E002BD" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5DC99B" w14:textId="77777777" w:rsidR="00E002BD" w:rsidRPr="00484EEC" w:rsidRDefault="00E002BD" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A85D2B5" wp14:editId="4AF11BF5">
-            <wp:extent cx="4401820" cy="1456690"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B4B207B" wp14:editId="6C29EA65">
+            <wp:extent cx="4408805" cy="1456755"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="24" name="Image 24"/>
+            <wp:docPr id="27" name="Image 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4401820" cy="1456690"/>
+                      <a:ext cx="4408805" cy="1456755"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404DCFDF" w14:textId="6B77EA8B" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="003A073C" w:rsidP="00BE5688">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="1F0C4462" w14:textId="77777777" w:rsidR="00E002BD" w:rsidRPr="00484EEC" w:rsidRDefault="00E002BD" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ECA544E" wp14:editId="5311070E">
-[...2 lines deleted...]
-            <wp:docPr id="23" name="Image 23"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F120B1F" wp14:editId="1241636E">
+            <wp:extent cx="5431790" cy="2734310"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="26" name="Image 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5433060" cy="2732405"/>
+                      <a:ext cx="5431790" cy="2734310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042C6CB1" w14:textId="77777777" w:rsidR="00C93074" w:rsidRPr="008B19A2" w:rsidRDefault="00C93074" w:rsidP="00C25A86">
+    <w:p w14:paraId="34A82DDB" w14:textId="77777777" w:rsidR="00E7632F" w:rsidRPr="00484EEC" w:rsidRDefault="00E7632F" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A57F233" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="37526B23" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+        <w:t>(Piezīme: tirdzniecībā pieejamo pipešu forma kā arī attēli uz kārbiņām/lietošanas instrukcijām var atšķirties.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF37614" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...13 lines deleted...]
-          <w:tab w:val="clear" w:pos="567"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7905B827" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Polipropilēna pipetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697D83C4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="6B7696AB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izņemiet pipeti no blistera. Turiet pipeti vertikāli un atskrūvējiet un noņemiet vāciņu. Apgrieziet vāciņu otrādi un uzlieciet otru galu atpakaļ uz pipetes. Pagrieziet vāciņu, lai saplēstu blīvējumu un pēc tam noņemiet vāciņu no pipetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F34F0A4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="3F7F0A8B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D006F68" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C44A0B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BEF2F4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="10594FC8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059DAC40" w14:textId="32D30279" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C324C8D" wp14:editId="30AFAC0B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C562A45" wp14:editId="40A09200">
             <wp:extent cx="3838575" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3838575" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724653A3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="0CE5D3EB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F038C41" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="67FF887B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="16284CCB" w14:textId="14B66D68" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="004C7B13" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5123B3AB" w14:textId="03F43164" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00E916E2" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzmanīties </w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>no pārmērīg</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmatojuma samitrināšan</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s ar veterinārajām zālēm, jo ārstēšanas vietā apmatojumam būs lipīgs izskats.</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja tā tomēr notiek, tas izzudīs 24 stundu laikā pēc lietošanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2316BD8C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61B090EB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB4737E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ārstēšanas shēma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F4743D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...7 lines deleted...]
-    <w:p w14:paraId="2A1C2200" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="1EBF86BC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A0AB98" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Optimālai blusu un/vai ērču invāzijas kontrolei lietošanas grafikam jāpamatojas uz vietējo epidemioloģisko situāciju. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FDECAF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRDefault="000E0E1A" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="12E3C322" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00484EEC" w:rsidRDefault="0052534A" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C1ABD2" w14:textId="4A1772B0" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tā kā nav veikti </w:t>
       </w:r>
-      <w:r w:rsidR="00F90A86" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00E916E2" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">drošuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pētījumi, minimālais intervāls starp ārstēšanas reizēm ir 4 nedēļas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09053EE1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="0EE9612C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2949E59A" w14:textId="00BEF731" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A418C35" w14:textId="2094795A" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FA10B3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="2FACA213" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E5F6F02" w14:textId="6DC1F4CC" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD27E0F" w14:textId="2EF808FA" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Mērķa sugas dzīvnieku droš</w:t>
       </w:r>
-      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="007F0723" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pētījumos ar 2 mēnešus veciem kucēniem, augošiem suņiem un suņiem, kuru svars bija aptuveni 2 kg, </w:t>
       </w:r>
-      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="007F0723" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>blakusparādības</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nenovēroja. </w:t>
       </w:r>
-      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk163824387"/>
+      <w:r w:rsidR="00A043D3" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumos var palielināties blakusparādību </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>risks (sk</w:t>
+      </w:r>
+      <w:r w:rsidR="007E07DE" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. 3.6</w:t>
       </w:r>
-      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00A043D3" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. apakšpunktu</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E325A3F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="023AC00C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="786C266C" w14:textId="35DAE3FE" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766B0391" w14:textId="13779DD5" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680AEEC0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="0274DA80" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EF07B0" w14:textId="6EEEA4DB" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B071C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...12 lines deleted...]
-    <w:p w14:paraId="7F8CB0EF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="0806C4B5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B50F1A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>3.12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536CB317" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="6B110686" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C1F5359" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073437B9" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CD3694" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="794A5D31" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="63B39CE9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E6085A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C978BFB" w14:textId="4AC24714" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB3FBB" w14:textId="54375367" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE20741" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="2294323F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="3128DD60" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B5C53B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2A5862AB" w14:textId="78851D5C" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5C44BF" w14:textId="3C0A5AE6" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ATĶvet kods: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>QP53AX15.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCE146A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="6AC624D5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4BF1D543" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7FEA3A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmakodinamiskās īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178F525E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="7057B09E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="1C498DD0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD216C4" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fipronils ir insekticīds un akaricīds līdzeklis, kas pieder fenilpirazolu grupai. Tas darbojas inhibējot gamma-aminosviestskābes (GASS) kompleksu, saistoties pie hlorīda kanāliem un tādējādi bloķējot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hlorīda jonu pre- un postsinaptisko pārvietošanos caur šūnu membrānām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tas izraisa nekontrolētu centrālās nervu sistēmas darbību un insektu vai ērču bojājeju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1FA0BF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="32C02B81" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Fipronilam piemīt insekticīda un akaricīda iedarbība pret blusām (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp), ērcēm (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp, tostarp </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B66A943" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="1151C696" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Blusas tiek nogalinātas 24 stundu laikā. Ērces parasti tiek nogalinātas 48 stundu laikā pēc saskares ar fipronilu, taču, ja veterināro zāļu lietošanas laikā dzīvniekam jau ir ērces (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pirmo 48 stundu laikā visas ērces var netikt nogalinātas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C783C25" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+    <w:p w14:paraId="093C305A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6517A796" w14:textId="178BB5B4" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmakokinētiskās īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C2FF05" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="18BE1638" w14:textId="531A3B26" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="57851CDA" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B0BE99" w14:textId="7C057D01" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
-      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00745E95" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> galvenokārt</w:t>
       </w:r>
-      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00745E95" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek metabolizēts līdz tā sulfona</w:t>
       </w:r>
-      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00745E95" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tvasinājumam (RM1602), kam arī piemīt insekticīdas un akaricīdas īpašības. Fipronila koncentrācija apspalvojumā laika gaitā samazinās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F672D0C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1F8CC089" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="33D2F2DD" w14:textId="41B33576" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C31026" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574F6D7A" w14:textId="65C67941" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBBD78F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1D27BBE9" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="47496988" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1860A447" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>5.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Būtiska nesaderība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6662656A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4E8AE7F9" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67D979A2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F20D6E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1C2BCC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7DFA03DB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC8F2D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="7B72F306" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>5.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Derīguma termiņš</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24184798" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="03E220CC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527F5BDF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="1510F014" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF4690D" w14:textId="44D917BE" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+    <w:p w14:paraId="45D6EB0F" w14:textId="7C7D1D02" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00745E95" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ermoformētas pipetes: 3 gadi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6F1F45" w14:textId="5770A193" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+    <w:p w14:paraId="61047657" w14:textId="66CECCC9" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00745E95" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>olipropilēna pipetes: 2 gadi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0F642B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="033CC3EC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1882B81D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="4D34DFD1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>5.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDF8FD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="007B3FC8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A5F48E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="134A8086" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30 °C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A39B9E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="2C31563F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F95C06E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="7BC66B63" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F043977" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="0612BBE1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="401D6DA9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BE48D5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Neizņemt no blistera līdz lietošanas laikam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5375C3E8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="68F26365" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67E982AE" w14:textId="12BD8F0F" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DC0823" w14:textId="39572E22" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Tiešā iepakojuma veids un saturs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138F843C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="03D09D09" w14:textId="25C43AA6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="411EBB01" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F8E16A" w14:textId="77777777" w:rsidR="001F577E" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Termoformētas pipetes:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F577E" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F577E" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">baltas vai caurspīdīgas vairākslāņu plastmasas </w:t>
       </w:r>
-      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00C7422C" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pipete ar vienu devu, kas satur 0,67 ml izspiežama šķīduma</w:t>
+      </w:r>
+      <w:r w:rsidR="001F577E" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75250E53" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="7D11A4D1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Iekšējie slāņi, kas ir saskarē ar veterinārajām zālēm, ir izgatavoti no poliakrilonitrila-metakrilāta vai polietilēna-etilēnvinilspirta-polietilēna. Baltais vai caurspīdīgais ārējais komplekss ir izgatavots no polipropilēna/ cikliska olefīna kopolimēra/ polipropilēna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A37EDD" w14:textId="11706254" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="28ECE24F" w14:textId="466B8A67" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kast</w:t>
       </w:r>
-      <w:r w:rsidR="00C80846" w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="00745E95" w:rsidRPr="00442739">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ītes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C80846" w:rsidRPr="000E0E1A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745E95" w:rsidRPr="00442739">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">satur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="32D0BC21" w14:textId="7C5C329B" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pipetes, kuras vai nu ir vai nav iepakotas katra atsevišķā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D53815C" w14:textId="4B9E9EFE" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00745E95" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kastītes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479687E7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E88ED1" w14:textId="01C92011" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Polipropilēna pipetes: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">baltas polipropilēna pipetes ar vienu devu, kas satur </w:t>
       </w:r>
-      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00C7422C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,67 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izspiežamu šķīdumu. Pipete iepakota bezkrāsa</w:t>
       </w:r>
-      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00BE5DC4" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>inā</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plastmasas blister</w:t>
       </w:r>
-      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00BE5DC4" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas izgatavots no polipropilēna/cikliska olefīna kopolimēra/ polipropilēna, ar termoblīvēšanas metodi noslēgta ar lakotu alumīnija termofoliju un ievietota kartona </w:t>
       </w:r>
-      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00BE5DC4" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kastītē </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai blistera mapītē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1AC726" w14:textId="58C45B7D" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="18BBE954" w14:textId="7A4FCEDD" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blisteru mapīt</w:t>
       </w:r>
-      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00B75AF7" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s vai </w:t>
       </w:r>
-      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00D73898" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kastītes ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5456B599" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7BF309AA" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C6A9E8" w14:textId="1E27ECD3" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11497BA5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="2170F988" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B192B67" w14:textId="374B6B7E" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06219E7E" w14:textId="208073C4" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2ECAE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="52C9F135" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="485E9605" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28376941" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAE0A3E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="70CDA4C6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...19 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3728AF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk110241862"/>
-      <w:r w:rsidRPr="008B19A2">
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nacionālajām </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="008B19A2">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk110241871"/>
-      <w:r w:rsidRPr="008B19A2">
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atkritumu </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="60181D6D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2072A8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DCA20B3" w14:textId="7FF6B04F" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00B20672" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A0D094" w14:textId="62BFE19B" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00707F7E" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs v</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">eterinārās </w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
-[...13 lines deleted...]
-    <w:p w14:paraId="3E553BC8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles nedrīkst nonākt ūdenstilpēs, jo tās var būt bīstamas zivīm un citiem ūdens organismiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156EA672" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66E34FCE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="50F40D60" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nepiesārņot dīķus, ūdensceļus vai grāvjus ar veterinārajām zālēm vai tukšu iepakojumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39797E1C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="3DB1EAED" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496591CF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="07E4044E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4976C6B5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186444D7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FCC224" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="0D8BF115" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="12E5D31D" w14:textId="1642159A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6956048C" w14:textId="40735A3E" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIRBAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E0BA6F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="23F96613" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="695CDEF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CD9A01" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2AE24468" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3799ED8F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456716BC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="273B4E95" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106DC286" w14:textId="740ABF41" w:rsidR="00F45B33" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
-[...37 lines deleted...]
-    <w:p w14:paraId="002CA90B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2942767C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/09/0008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C82A0B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5DBF4C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="1B01CE47" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+    </w:p>
+    <w:p w14:paraId="2F532B06" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43809835" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="24A6459F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE52DED" w14:textId="35D6C81A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1085B2B2" w14:textId="763ED1BE" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirmās </w:t>
       </w:r>
-      <w:r w:rsidR="00B20672" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="00D87CDF" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tirdzniecības atļaujas piešķiršanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> datums: </w:t>
       </w:r>
-      <w:r w:rsidR="00A52BD6" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="008A7BCF" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6F1FBA9B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/02/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7424FF59" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F46C086" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="4A64EB5F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72258817" w14:textId="2A29C151" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="3B9730D9" w14:textId="2F851311" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2DB9C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="3239C0BC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAB051F" w14:textId="511EFD30" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00955352" w:rsidP="00C25A86">
+    <w:p w14:paraId="7D165F51" w14:textId="76F02B78" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="0052534A" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>04/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F05DD0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="1B625548" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="5E53A25B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498867AE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FE6A43" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047BC3AC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6BA7970C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175A8DCA" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11024AFF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...7 lines deleted...]
-    <w:p w14:paraId="2003D914" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="07FE3D8D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8C026B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk73467306"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="000E0E1A">
+        <w:r w:rsidRPr="00442739">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAB8FD5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7945A58C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B9C7BB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7FECF486" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4030133F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="406DC4DF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5F2837" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4E267328" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50966EAA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="341C9EB2" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362061CD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4900F259" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1354BA7C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="445E1873" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3482E5B0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="68DCBEA1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB26516" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="778A11EF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DCAFCC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="06DEE9CD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6750DE6D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="30BC0735" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2471FA15" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="386D5CC3" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4393B31F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="568C7CE1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144B8EA5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="669FADFC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31AC1660" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="16E28C1E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31E330D3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="0C262023" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D4E138" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2DAB8BE6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D127FD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2922BE56" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF7FE7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="34ECC388" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36EAB244" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7A160D86" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64C59EA9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="3B11B4B5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C64AFEF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="314E544E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBE24F1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2504F1EE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="529BDF1B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="003951F3">
+    <w:p w14:paraId="49C1F6C6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00705D3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CAF96F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="3124F66D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45CFDD02" w14:textId="22B0C4B8" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="003951F3">
+    <w:p w14:paraId="720E8E09" w14:textId="51C2BC44" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00705D3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525E6CB8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="336BD253" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="5E381D1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="608FFFB1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C212E4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="0F511533" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="155B8C7F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="34A70E95" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7429AB8A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="07E747CB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA6D14E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4EB9EC2B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03B88710" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4DA61B04" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59222FAD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="786749C8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F8BE8E7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2D867BFD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05728C5C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="1B4F55FB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167F5FDE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="4DA23315" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F8D9533" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="628E8F9B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A19F4A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="12282B7E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0468CAF4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2A192FC1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433EA9CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2349D4AF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5604783B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="627101AF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04856513" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="245A74B0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C834420" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="3D3B3CCF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D93846" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="2498A5DF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02509533" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="0F20193B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687868BE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="5D74AF45" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E572919" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="6074C4CE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D0A064" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="7AAEEB66" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA5DCFD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+    <w:p w14:paraId="23899CB8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1BCCBF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00DB1188">
+    <w:p w14:paraId="714E11A3" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00705D3D">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118A9887" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="5B078F67" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9394" w:type="dxa"/>
         <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="0F491A8A" w14:textId="77777777">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="32F05DF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="858"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9394" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C025BA1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+          <w:p w14:paraId="4CFF19AC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591EF9F9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:p w14:paraId="24A102D4" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1468B088" w14:textId="16340340" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="009C2190" w:rsidP="00C25A86">
+          <w:p w14:paraId="4FF63231" w14:textId="7D8742B4" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00961A01" w:rsidP="00CD65D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B19A2">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Kastītes </w:t>
             </w:r>
-            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+            <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ar 1, </w:t>
             </w:r>
-            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+            <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 </w:t>
             </w:r>
-            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+            <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pipetēm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="028BDE67" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A51903E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34BB71D9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="5F683007" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160B727E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="3B0755EF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2378800D" w14:textId="00FCE2A5" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Effipro </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...30 lines deleted...]
-    <w:p w14:paraId="40459B99" w14:textId="3C76EB18" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67 mg šķīdums pilināšanai uz ādas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCA9A4C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8E367E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCD545E" w14:textId="04198CCA" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496F0423" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="42FE9E76" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="7C2A76C2" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041ADDCD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3D11F659" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Viena 0,67 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BBB58D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fipronils </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="0052534A" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...7 lines deleted...]
-    <w:p w14:paraId="183DCAD6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4D55CB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5F38F9BA" w14:textId="657B0EEF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C302977" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB39B69" w14:textId="72DE629B" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">IEPAKOJUMA </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D1487C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B5DFB89" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7169E3E5" w14:textId="6A89415D" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CD3237" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="0658C16E" w14:textId="5FA207FE" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E67EE59" wp14:editId="542FA9B1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B0DEA6E" wp14:editId="0FE77566">
             <wp:extent cx="571500" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="571500" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280C35D5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="1DB81641" w14:textId="10C58DD2" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="1601488B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A48BD15" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638ABE7F" w14:textId="6AD812DE" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3A7456" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...72 lines deleted...]
-    <w:p w14:paraId="1319052E" w14:textId="39728C5D" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="5CBAEF3E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7906F3" w14:textId="2E0789E9" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Maza auguma suņi &gt;2-10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600C618E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56077726" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7772E297" w14:textId="19F906D0" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>INDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E866A4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="0BB66C83" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="0D6BA961" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764D9EB7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Zālēm, kurām nav nepieciešama veterināro zāļu recepte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706D8347" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="1ACEC054" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="345222A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B51516" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) un ērču (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E07E47D" w14:textId="0F354EF6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="25F693CF" w14:textId="34769108" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1FD5735E" w14:textId="0F8755D5" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F91231E" w14:textId="3E1B6269" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00093E53" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="0072600D" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterinārajām z</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>). Ja</w:t>
       </w:r>
-      <w:r w:rsidR="00093E53" w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidR="0072600D" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterināro</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> zāļu lietošanas laikā dzīvniekam jau ir pieķērušās </w:t>
       </w:r>
-      <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
+      <w:r w:rsidR="004A2A7B" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>minēto</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sugu ērces (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFD3B91" w14:textId="7504B569" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="0072600D" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs veterinārās z</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">āles var lietot kā daļu no </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">blusu alerģiskā dermatīta </w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ārstēšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kursa</w:t>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ir diagnosticējis jūsu ārstējošais </w:t>
+      </w:r>
+      <w:r w:rsidR="00B334F6" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārārsts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E32BAC" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040F6B63" w14:textId="59B923A1" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="438DD194" wp14:editId="32ADF248">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D8F9236" wp14:editId="47E8F862">
             <wp:extent cx="2105025" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2105025" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B98EC3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="5E9758DB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blusas un ērces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A6ADA1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="4730C046" w14:textId="5D495CC4" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="6F38A39F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE9F156" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDC63B5" w14:textId="4DBB082F" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LIETOŠANAS VEIDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344D2462" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...35 lines deleted...]
-    <w:p w14:paraId="682725EA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="40E9ED26" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693B8ED6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzpilināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE3A540" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tikai ārīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A6B570" w14:textId="137DF4FA" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00955352" w:rsidP="00C25A86">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="50520951" w14:textId="71FD5559" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563493FD" wp14:editId="3A1E36F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F8DAE7A" wp14:editId="096B6739">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>127591</wp:posOffset>
+                  <wp:posOffset>122612</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>767922</wp:posOffset>
+                  <wp:posOffset>783546</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1001864" cy="499414"/>
-                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:extent cx="1004878" cy="499414"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rectangle 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1001864" cy="499414"/>
+                          <a:ext cx="1004878" cy="499414"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E6906B3" w14:textId="77777777" w:rsidR="007C044E" w:rsidRPr="00900E01" w:rsidRDefault="007C044E" w:rsidP="000E0E1A">
+                          <w:p w14:paraId="02749DBF" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRPr="003674B5" w:rsidRDefault="004A2A7B" w:rsidP="00A71023">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="002060"/>
                                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003674B5">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="002060"/>
                                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
                               </w:rPr>
-                              <w:t>P</w:t>
-[...7 lines deleted...]
-                              <w:t>retpilēšanas sistēma</w:t>
+                              <w:t>Pretpilēšanas sistēma</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="563493FD" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:10.05pt;margin-top:60.45pt;width:78.9pt;height:39.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDil7qmAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSBQYVKapATJMQ&#10;Q8DEs+vYTSTH59luk+6v39lOUsbQHqb1wT37vvvuR+7u8mroFNkL61rQFS1OckqE5lC3elvR78+3&#10;n84pcZ7pminQoqIH4ejV6uOHy94sxQIaULWwBEm0W/amoo33ZplljjeiY+4EjNColGA75vFqt1lt&#10;WY/sncoWeX6W9WBrY4EL5/D1JinpKvJLKbj/JqUTnqiKYmw+njaem3Bmq0u23FpmmpaPYbB/iKJj&#10;rUanM9UN84zsbPsHVddyCw6kP+HQZSBly0XMAbMp8jfZPDXMiJgLFseZuUzu/9Hy+/2DJW1d0QWW&#10;R7MOv9EjVo3prRIE37BAvXFLxD2ZBzveHIoh20HaLvxjHmSIRT3MRRWDJxwfizwvzs9KSjjqyouL&#10;sigDaXa0Ntb5LwI6EoSKWnQfa8n2d84n6AQJzhyotr5tlYqX0CjiWlmyZ/iJN9vFSP4bSumA1RCs&#10;EmF4yUJiKZUo+YMSAaf0o5BYEwx+EQOJ3Xh0wjgX2hdJ1bBaJN+nOf4m71NYMdFIGJgl+p+5R4IJ&#10;mUgm7hTliA+mIjbzbJz/LbBkPFtEz6D9bNy1Gux7BAqzGj0n/FSkVJpQJT9sBoQEcQP1AZvHQpoq&#10;Z/hti1/wjjn/wCyOEXYUrgb/DQ+poK8ojBIlDdif770HPHY3ainpcSwr6n7smBWUqK8a+/6iKMsw&#10;x/FSnn4OXWtfazavNXrXXQO2RYFLyPAoBrxXkygtdC+4QdbBK6qY5ui7otzb6XLt07rAHcTFeh1h&#10;OLuG+Tv9ZHggDwUOHfo8vDBrxjb2OAD3MI0wW77p5oQNlhrWOw+yja1+rOtYepz72EPjjgqL5fU9&#10;oo6bdPULAAD//wMAUEsDBBQABgAIAAAAIQCi8/s04AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqJOItiSNU1WIliv9EerRjZckIl5HsdukPD3bE9xmd0az3+bL0bbigr1v&#10;HCmIJxEIpNKZhioFh/366QWED5qMbh2hgit6WBb3d7nOjBtoi5ddqASXkM+0gjqELpPSlzVa7Seu&#10;Q2Lvy/VWBx77SppeD1xuW5lE0Uxa3RBfqHWHrzWW37uzVVBdD6tNPN3O0p/N+3Hd7D+e3z4HpR4f&#10;xtUCRMAx/IXhhs/oUDDTyZ3JeNEqSKKYk7xPohTELTCfszixSNMpyCKX/18ofgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBDil7qmAIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCi8/s04AAAAAoBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="4F8DAE7A" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:9.65pt;margin-top:61.7pt;width:79.1pt;height:39.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCm4ejmAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hShQEVKapATJMQ&#10;Q8DEs+vYTSTH59luk+6v39lOUsbQHqb1wT377r77ke/u8mroFNkL61rQFS1OckqE5lC3elvR78+3&#10;n84pcZ7pminQoqIH4ejV6uOHy94sxQIaULWwBEG0W/amoo33ZplljjeiY+4EjNColGA75vFqt1lt&#10;WY/oncoWef4568HWxgIXzuHrTVLSVcSXUnD/TUonPFEVxdx8PG08N+HMVpdsubXMNC0f02D/kEXH&#10;Wo1BZ6gb5hnZ2fYPqK7lFhxIf8Khy0DKlotYA1ZT5G+qeWqYEbEWbI4zc5vc/4Pl9/sHS9q6ogts&#10;j2YdfqNH7BrTWyUIvmGDeuOWaPdkHux4cyiGagdpu/CPdZAhNvUwN1UMnnB8LPK8PD9DGnDUlRcX&#10;ZVEG0OzobazzXwR0JAgVtRg+9pLt75xPppNJCOZAtfVtq1S8BKKIa2XJnuEn3mwXI/hvVkoHWw3B&#10;KwGGlywUlkqJkj8oEeyUfhQSe4LJL2IikY3HIIxzoX2RVA2rRYp9muNvij6lFQuNgAFZYvwZewSY&#10;LBPIhJ2yHO2Dq4hknp3zvyWWnGePGBm0n527VoN9D0BhVWPkZD81KbUmdMkPmwFNgriB+oDksZCm&#10;yhl+2+IXvGPOPzCLY4SMwtXgv+EhFfQVhVGipAH78733YI/sRi0lPY5lRd2PHbOCEvVVI+8virIM&#10;cxwv5elZYK19rdm81uhddw1IiwKXkOFRDPZeTaK00L3gBlmHqKhimmPsinJvp8u1T+sCdxAX63U0&#10;w9k1zN/pJ8MDeGhwYOjz8MKsGWnscQDuYRphtnzD5mQbPDWsdx5kG6l+7OvYepz7yKFxR4XF8voe&#10;rY6bdPULAAD//wMAUEsDBBQABgAIAAAAIQBgbNTi4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUjsqN30RdM4VYVo2fYl1KWbDElEPI5it0n5eqYrWI2u5ujOmWTZ21pcsfWV&#10;Iw3DgQKBlLm8okLD8bB+eQXhg6Hc1I5Qww09LNPHh8TEuetoh9d9KASXkI+NhjKEJpbSZyVa4weu&#10;QeLdl2utCRzbQuat6bjc1jJSaiqtqYgvlKbBtxKz7/3Faihux9VmONlN5z+bj9O6OmzH75+d1s9P&#10;/WoBImAf/mC467M6pOx0dhfKvag5z0dM8oxGYxB3YDabgDhriFSkQKaJ/P9C+gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBCm4ejmAIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBgbNTi4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E6906B3" w14:textId="77777777" w:rsidR="007C044E" w:rsidRPr="00900E01" w:rsidRDefault="007C044E" w:rsidP="000E0E1A">
+                    <w:p w14:paraId="02749DBF" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRPr="003674B5" w:rsidRDefault="004A2A7B" w:rsidP="00A71023">
                       <w:pPr>
                         <w:spacing w:line="220" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="002060"/>
                           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="003674B5">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="002060"/>
                           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
                         </w:rPr>
-                        <w:t>P</w:t>
+                        <w:t>Pretpilēšanas</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00FC3F8A">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="003674B5">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="002060"/>
                           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
                         </w:rPr>
-                        <w:t>retpilēšanas sistēma</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="003674B5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="002060"/>
+                          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                        </w:rPr>
+                        <w:t>sistēma</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342F6458" wp14:editId="192949CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7863B492" wp14:editId="24132E17">
             <wp:extent cx="1257300" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1257300" cy="1333500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6FED07" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="4EBEC78A" w14:textId="060D0069" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="02FD42E7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BC00CD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F778307" w14:textId="43A4C020" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>IEROBEŽOJUMU PERIODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F9D8D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="55D002D5" w14:textId="509E0926" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="46EA731E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F1ADCD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7A29FB" w14:textId="6D343BF3" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28098F67" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4CA954D4" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17283045" w14:textId="07ECC88D" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Exp. {mēnesis/gads}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5667203A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="7CFA6B1E" w14:textId="61ED73B9" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="7BD08614" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B4A441" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720E162C" w14:textId="21D672A9" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEC4FA4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="130B6FD6" w14:textId="77777777" w:rsidR="005B28D3" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="2175778B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526182DE" w14:textId="77777777" w:rsidR="00961A01" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30 °C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442F835B" w14:textId="6D7D6AC1" w:rsidR="005B28D3" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="66051D09" w14:textId="3AF98208" w:rsidR="00961A01" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB8163A" w14:textId="202EF310" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="3277D628" w14:textId="5065A203" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A398C21" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="7FBFDA2F" w14:textId="530559FD" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="3A5F7B06" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFF5B62" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E61C660" w14:textId="026087EE" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2248BD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="58040972" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEB3993" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADBB4E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="4EDF632E" w14:textId="4F771D6F" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="601AEF25" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569BD9F6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34059F8A" w14:textId="0EC199B2" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AECB95E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="56C63D8F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E347B48" w14:textId="3431EC86" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F24A15" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="19119386" w14:textId="1ED15221" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="0E6A34F4" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7E262C" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518B1BEF" w14:textId="240F1E23" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525538F8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="60BB7145" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F54EEB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43674AF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="3B271BB1" w14:textId="6AA11A10" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="0AE1419A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9E5535" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B37CF29" w14:textId="23DB877B" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665E39ED" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="471329F1" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="260CB466" w14:textId="381A1FC6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4760DB" w14:textId="0B2AE4E4" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIRBAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29296C3A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="5B59938A" w14:textId="61595417" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5F076C49" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB250AE" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3AD20CF4" w14:textId="27B52779" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CE2C09" w14:textId="1E4325F4" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA518D" w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="003674B5" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidR="003674B5" w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
           <w:caps/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2747BDB7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...53 lines deleted...]
-    <w:p w14:paraId="202667F2" w14:textId="0D48D040" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="3A7BFC75" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4190EE45" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/09/0008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7011AEC5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716AB65F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E34FA0" w14:textId="3CECC800" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">SĒRIJAS NUMURS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6E74D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1C72835F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7026899B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lot {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B69627E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="117A050F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325C5D83" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0E1A">
-        <w:rPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167369E2" w14:textId="6221D3DC" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="007C044E" w:rsidP="00C25A86">
+    <w:p w14:paraId="62662F27" w14:textId="4B9000DB" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B1B095" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+    <w:p w14:paraId="052BE3BB" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0FD027C9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCC3A5F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0E1A">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>blisteris</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9313D3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="39EE1058" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+    <w:p w14:paraId="58E84C9D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BCF4F8" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF5C9B2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+    <w:p w14:paraId="590EBE69" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ABA6B3" w14:textId="7C0F44D6" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Effipro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F874FB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000E0E1A">
+    <w:p w14:paraId="4526F1BA" w14:textId="0AD05D20" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E12EC5B" wp14:editId="2702353A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="488C1D32" wp14:editId="4248D829">
+            <wp:extent cx="895350" cy="666750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="11914"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="895350" cy="666750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0214381A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB8F484" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E895934" w14:textId="79ACD017" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362FE3ED" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6647D23D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C595183" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>&gt; 2-10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39990940" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576FE06A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A012D81" w14:textId="5B2DACC6" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3B9664" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B053CC9" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F9EFA5" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196B53E7" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457E78EB" w14:textId="6BC29948" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF1AB76" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154B8A6A" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp. {mm/gggg}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248B1FBD" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084D6ADB" w14:textId="3335795C" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D091B31" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0164F328" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 pipete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D0FC88" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2474AD53" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00442739">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2A05CF" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00442739" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14145396" w14:textId="062442C0" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Effipro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD763D7" w14:textId="0385441C" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EE291DC" wp14:editId="55028F52">
             <wp:extent cx="895350" cy="666750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="11914"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="895350" cy="666750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DACB8FE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="564D26D9" w14:textId="58B43170" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="641E1618" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71427700" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDC2480" w14:textId="221C8D44" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D843E6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...11 lines deleted...]
-    <w:p w14:paraId="4BB1AC11" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="217112C0" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E917D6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7A22D606" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E44162D" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B19A2">
-[...7 lines deleted...]
-    <w:p w14:paraId="257999D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>&gt; 2-10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2513A759" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6E60DB23" w14:textId="29687057" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E07C37E" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE3A187" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B19A2">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C3B0FF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="59B8691F" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A5A321" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lot {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C3EF76" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
-[...23 lines deleted...]
-    <w:p w14:paraId="1BB08C54" w14:textId="7397AB41" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+    <w:p w14:paraId="776FECCC" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDC36B6" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2BAD78" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...110 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AACE21" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB2934B" w14:textId="77777777" w:rsidR="00582026" w:rsidRPr="00484EEC" w:rsidRDefault="00B334F6" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44AE0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC96CC7" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665EE189" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FF3D67" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE38331" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452CC26C" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612B77FB" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA6D4B7" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3B45FA" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF844F6" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557A7399" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B19371" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18722E3E" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F64D258" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E6614C" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662F66AA" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43828197" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B26509" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DAC251" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215D722C" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F1D1A3" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100410EA" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0709AB6A" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1901C326" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A840C6" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C9E012" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A5DAFF" w14:textId="77777777" w:rsidR="002E6BA1" w:rsidRPr="00484EEC" w:rsidRDefault="002E6BA1" w:rsidP="00705D3D">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCF34EA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142DCB67" w14:textId="5119D423" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00705D3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442739">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE0F274" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215F0456" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...158 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553609BE" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
-[...86 lines deleted...]
-        </w:pBdr>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1520A833" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E16EC4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effiporo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>100 mg/ml šķīdums pilināšanai uz ādas maza, vidēja, liela un ļoti liela auguma suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03631E90" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C982720" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44219B91" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5859D235" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635316C5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B19A2">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...699 lines deleted...]
-          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aktīvā viela:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61ABA21C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="059D6E58" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Katrs ml satur 100 mg fipronila.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076FD8B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="039ED33B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE96A27" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7F1A26D1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ar katru pipeti dzīvnieks saņem šādu daudzumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789A3DE5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="29501C75" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="3074"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="19E172D2" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="061B4395" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50457154" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="01608A27" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1319762A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="6FA09EE1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vienības deva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D6EA25" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="7FFC1E17" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fipronils</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="3BAC072D" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="2209E554" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FEB2E9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="5EFC5BE8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Maza auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E227F91" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="125EB6A4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,67 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C84BF4E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="56915F82" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>67 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="7ADA98F4" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="182733A2" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="519C1C4B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="70AF9EF4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidēja auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CF64601" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="1C71F5DF" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1,34 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EE88F9F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="5AF22FF8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>134 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0F9992CA" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="3A7A6738" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2AD2CF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="32F48EF7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Liela auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18E626F1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="6B1D6DA6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2,68 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5070B9ED" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="630463ED" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>268 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="6F92260B" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="005134E8" w:rsidRPr="00484EEC" w14:paraId="7DAD7CAB" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11A1131F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="04D6AD4F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ļoti liela auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B674787" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="3AC35AA2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4,02 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742FF9E1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="7378D5C3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>402 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54CA7732" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="03949C71" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764B9519" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="77425950" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Palīgvielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA3DB6A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="47695017" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00442739" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9222" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="3074"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="7EBDBAB6" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="5A2B2868" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45254ABF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="600A192D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B1680A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="7E74B4D3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksianizols E320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF11BA1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="5E4A0EEB" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksitoluols E321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0B88D537" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="162381B1" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB0E668" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="44BA1238" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Maza auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5083FB39" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="3159D286" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,134 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72499292" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="5DEE32E6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,067 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="5F174808" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="3DDB3A06" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B68614B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="6B33187F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidēja auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E694A93" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="223FBEFE" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,268 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785E9216" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="028EDDAF" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,134 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="57296B2F" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="70E83D4C" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B33466E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="1E4DBB8C" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Liela auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1921B68A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="2720994A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,536 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D649809" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="28A584E6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,268 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0B639BAC" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="29B29116" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B01C2B6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+          <w:p w14:paraId="18849355" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ļoti liela auguma suņiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D97BBC0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="3114EE22" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,804 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="010A8381" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="0B00686B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5688">
+            <w:r w:rsidRPr="00442739">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0,402 mg pipetē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0757C49F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="4274C605" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DD7D2B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Dzidrs, bezkrāsains līdz dzeltens šķīdums. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6E3284" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...25 lines deleted...]
-    <w:p w14:paraId="546D1531" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="10179BD0" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C12F16" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3238457F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D2D842" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="33CEDF32" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EBF458C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="225554A3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC0984" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="3E9CB207" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2665D7F5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...12 lines deleted...]
-    <w:p w14:paraId="2C1AA507" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="1C6694F5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266D2963" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1539BAEA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...12 lines deleted...]
-    <w:p w14:paraId="62C44D6A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="44D97F26" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EFB9E2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) un ērču (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDAD45F" w14:textId="5F4890E1" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="15BAEE38" w14:textId="4C477FD0" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>Veterinārajām zālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dermacentor reticulatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ja veterināro zāļu lietošanas laikā dzīvniekam jau ir pieķērušās </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A7B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minēto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sugu ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rhipicephalus sanguineus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ricinus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">), tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2911F377" w14:textId="7DEB0038" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="3F518906" w14:textId="6DFF28A0" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="00FD088E" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="30B5E37D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eterinārās zāles var lietot kā daļu no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blusu alerģiskā dermatīta</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kursa</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ir </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A7B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>diagnosticējis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jūsu ārstējošais </w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārārsts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA477C2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE50249" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="329303BA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08957620" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4D02BD87" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E167AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="7D2DBE67" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A52CDE2" w14:textId="1BF12670" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7D7962A0" w14:textId="620161C9" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="45B12ADF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav pieejami atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00106115" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pētījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00106115" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles nelietot kucēniem līdz 2 mēnešus vecumam un/vai ar ķermeņa svaru mazāku par 2 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C9924E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot slimiem dzīvniekiem (piem., sistēmiskas slimības, drudzis u.c.) vai dzīvniekiem atveseļošanās periodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C689B3" w14:textId="0D5C546F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="33FE8FAE" w14:textId="6A11406C" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāves iestāšanās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339D65F4" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="47DADBC7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs veterinārās zāles ir paredzētas suņiem. Nelietot kaķiem, jo iespējama pārdozēšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D17E2" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="322E4BC4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no palīgvielām. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A1590" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...25 lines deleted...]
-    <w:p w14:paraId="7988D344" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="351D7C50" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4736E84C" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207A8048" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111DD968" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="16980760" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="412A2E71" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="615FB0B6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A447FB8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="2F0B10DB" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E46115" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="56927A1F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterināro zāļu efektivitāti pret blusām neietekmē dzīvnieka mazgāšana ar šampūnu stundu pirms apstrādes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546D0EB0" w14:textId="00D7028B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="4C63EBED" w14:textId="15236A57" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="76D94848" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Divas dienas pēc veterināro zāļu lietošanas jāizvairās no dzīvnieka </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6C06" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mazgāšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai iegremdēšanas ūdenī. Reizi nedēļā iegremdējot dzīvnieku ūdenī uz vienu minūti, noturīgas insekticīdās iedarbības ilgums pret blusām samazinās par vienu nedēļu, tādēļ ieteicams izvairīties no biežas </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6C06" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peldēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6C06" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazgāšanas ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šampūn</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6C06" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305EB5D2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B6EF5D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="3C720125" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinārās zāles nenovērš ērču pieķeršanos dzīvniekiem. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja dzīvnieks ārstēts pirms ērču pieķeršanās, tās tiks nogalinātas pirmo 24–48 stundu laikā pēc pieķeršanās. Parasti tas notiks pirms asiņu iesūkšanas, samazinot, bet ne izslēdzot slimību pārnešanas risku. Pēc bojāejas ērces visbiežāk nokrīt no dzīvnieka, bet no atlikušajām var atbrīvoties, viegli tās pavelkot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D098A57" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7CA2C9B2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="220D175B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="0C20A907" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā vai regulārās uzturēšanās vietās, piemēram, paklājos un mīkstajās mēbelēs, kas masveida invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļusūcēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B45B953" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="5C0132A7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE398FD" w14:textId="1DB19F5B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...16 lines deleted...]
-    <w:p w14:paraId="72711B37" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="35012AF4" w14:textId="70F5D546" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja zāles lieto kā daļu no blusu alerģiskā dermatīta ārstēšanas stratēģijas, ieteicama ikmēneša alerģisko</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7E7B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārējo mājsaimniecībā esošo suņu apstrāde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D996E7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="782E102D" w14:textId="423B3196" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="1E7EE19B" w14:textId="2203E022" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lai kontrolētu blusu izplatību mājsaimniecībā</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004A2A7B" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā ir vairāki </w:t>
+      </w:r>
+      <w:r w:rsidR="00641576" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>māj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzīvnieki, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>visi mājsaimniecības suņi un kaķi jāapstrādā ar piemērotu insekticīdu.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="2DCD055A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+        <w:t>visi</w:t>
+      </w:r>
+      <w:r w:rsidR="00641576" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mājsaimniecības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņi un kaķi jāapstrādā ar piemērotu insekticīdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A1A7F1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5D51D8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D530764" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6D19B1D2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654F5BEC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="0DC7A3C7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pirms ārstēšanas dzīvnieki precīzi jānosver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30864959" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...12 lines deleted...]
-    <w:p w14:paraId="2AB8A24A" w14:textId="3B74678B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="3EE2BEB8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBB5FE1" w14:textId="70C668B3" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvairīties no zāļu iekļūšanas dzīvnieka acīs. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidR="00961868" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0836CB40" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7E59F5B4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39200BF9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="5C33F8B8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D78325D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="50D98E46" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4533EEB1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot veterinārās zāles uz brūcēm vai bojātas ādas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA62252" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7458DF47" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727F529E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="107AA4FA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19916565" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...12 lines deleted...]
-    <w:p w14:paraId="79EBA00A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="4C17B9CD" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453FC30A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šīs veterinārās zāles var izraisīt gļotādu un acu kairinājumu. Tāpēc jāizvairās no veterināro zāļu iekļūšanas mutē vai acīs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F67A35B" w14:textId="172E13D0" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="3A2A411B" w14:textId="4DF1D2B6" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25F2C07D" w14:textId="5DBACD74" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+        <w:t>Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12AD0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12AD0" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>s daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021086EC" w14:textId="512D628A" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Ja acu kairinājums nepāriet, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai marķējumu ārstam.</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:t>Ja acu kairinājums nepāriet, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai marķējumu</w:t>
+      </w:r>
+      <w:r w:rsidR="001649E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+        <w:t xml:space="preserve"> ārstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Lietošanas laikā nesmēķēt, nedzert vai neēst.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65041817" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F14C49B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izvairieties no satura saskares ar ādu. Ja tā notiek, mazgājiet rokas ar ziepēm un ūdeni. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="691D113B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+        <w:t>Lietošanas laikā nesmēķēt, nedzert vai neēst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3626BA50" w14:textId="77777777" w:rsidR="000A5C8C" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">Izvairieties no satura saskares ar ādu. Ja tā notiek, mazgājiet rokas ar ziepēm un ūdeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC742FA" w14:textId="261CB3B4" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Pēc lietošanas mazgāt rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2AED56" w14:textId="6268D280" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="79616B66" w14:textId="552A1A7A" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>Personām ar zināmu pastiprinātu jutību pret fipronilu vai palīgvielām, jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Personām ar zināmu </w:t>
+      </w:r>
+      <w:r w:rsidR="0054135D" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+        <w:t xml:space="preserve">pastiprinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
+        <w:t>jutību pret fipronilu vai palīgvielām, jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29622E8D" w14:textId="2E9C21E2" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dzīvniekus nedrīkst glaudīt kamēr apstrādātā vieta nav izžuvusi un neļaut bērniem rotaļāties ar tikko apstrādātiem dzīvniekiem. Tādēļ ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā um nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši bērniem.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A19E3DC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+        <w:t xml:space="preserve">Dzīvniekus nedrīkst glaudīt </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5C8C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kamēr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apstrādātā vieta </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5C8C" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>izžuvusi u</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6198" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neļaut</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7DFC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotaļāties ar tikko apstrādātiem dzīvniekiem. Tādēļ ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā um nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A0B2DC" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E473BB9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="4DFA8161" w14:textId="44DE2869" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCB0904" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="1E424FD1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3125AC01" w14:textId="268CDD78" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="70FCB5C7" w14:textId="5B92A35A" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Fipronils var negatīvi ietekmēt ūdenī dzīvojošus organismus. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk163825192"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkStart w:id="6" w:name="_Hlk163825192"/>
+      <w:r w:rsidR="00CF7DFC" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Neļaut suņiem peldēt ūdenstilpēs </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0D447C21" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 dienas pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7DFC" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D67D9E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="175AC8B2" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="249DE6A6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Citi piesardzības pasākumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D20BD1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="58A63662" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651BF869" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7B8143C3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterinārās zāles var negatīvi ietekmēt krāsotas, lakotas vai citādas mājsaimniecības iekārtu virsmas vai mēbeles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D15C9C7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="29117AD7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47EADE3D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="1EA24C45" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Grūsnība un laktācija</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185CA93F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...12 lines deleted...]
-    <w:p w14:paraId="35D59C9F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="5354B574" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C1FA6E" w14:textId="2DB1C864" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoriskajos pētījumos suņiem netika konstatēta teratogēna vai </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk161128807"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkStart w:id="7" w:name="_Hlk161128807"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>embriotoks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iska iedarbība. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk161129272"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkStart w:id="8" w:name="_Hlk161129272"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pētījumi ar šīm veterinārajām zālēm</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> grūsnām un laktējošām kucēm </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk161129287"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkStart w:id="9" w:name="_Hlk161129287"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nav veikti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE64538" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...9 lines deleted...]
-    <w:p w14:paraId="42FA5DCB" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="73B13F40" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D46CAA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pārdozēšana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ED1688" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="7D599DAE" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37861475" w14:textId="1FE837B7" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="72031A03" w14:textId="2197C0B2" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mērķa sugas dzīvnieku droš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902EF" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pētījumos ar 2 mēnešus veciem kucēniem, augošiem suņiem un suņiem, kuru svars bija aptuveni 2 kg, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F902EF" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenovēroja. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk163825261"/>
+      <w:r w:rsidR="00F902EF" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pārdozēšanas gadījumā var palielināties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2DCB970F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00F902EF" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blakusparādību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risks (sk</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32879" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. apakšpunktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902EF" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Blakusparādības”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C09E464" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="766EEA05" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="668CDD04" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1814BE46" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4507D565" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED45207" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="58924F98" w14:textId="3CCB99B5" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="625BC523" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="00045423" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Suņi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A6AD72" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7BC1098A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4561" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="008432D7" w14:paraId="6E1D05D4" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="006602EE" w14:paraId="5BC39789" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1658F789" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="3797F5F5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="1656D765" w14:textId="77777777" w:rsidTr="00A621AE">
+      <w:tr w:rsidR="00A71023" w:rsidRPr="00484EEC" w14:paraId="0E44F9A7" w14:textId="77777777" w:rsidTr="00B334F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7585A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="7999534F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reakcija lietošanas vietā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(apsārtums))</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="399570BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="0A1DF729" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vispārēja nieze vai alopēcija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35132CC0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="3A9FA44E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Hipersalivācija (pastiprināta siekalošanās</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA881AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="196F17F5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Neiroloģiski traucējumi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(piemēram, hiperestēzija (paaugstināta jutība pret stimuliem), centrālās nervu sistēmas nomākums un neiroloģiski simptomi)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A832E46" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="55F6E0C1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25931344" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+          <w:p w14:paraId="7B192247" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71023">
+            <w:r w:rsidRPr="00484EEC">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elpošanas traucējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C92004E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="072A38E3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pārejošas ādas reakcijas lietošanas vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2822762C" w14:textId="2AAE1BC8" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="79D51F4C" w14:textId="55C83D96" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja notiek laizīšana, var novērot īsu pastiprinātas siekalošanās periodu galvenokārt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>šķīdinātāja īpašību dēļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1C348D" w14:textId="746C9940" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="001EA7B7" w14:textId="7DEF83EC" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Atgriezeniski simptomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18D266" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="3314C9C2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="294C7058" w14:textId="08D99C9F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="1C633860" w14:textId="68A4EC2B" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk163825325"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk163825325"/>
+      <w:r w:rsidR="00961A01" w:rsidRPr="00442739">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00A71023">
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747E98E9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="25767E50" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pārtikas un veterinārais dienests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BD24A5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4DD888D2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Peldu iela 30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E33AD79" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="0705BE41" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīga, LV-1055 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F92EB80" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="02606E8D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tīmekļa vietne:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526160BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="00211D99" w:rsidP="00BE5688">
+    <w:p w14:paraId="487DCDC5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="000C78B4" w:rsidP="00442739">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
+        <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
           <w:rPr>
+            <w:szCs w:val="22"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CC951A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="1D4BE167" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="524E84CE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...12 lines deleted...]
-    <w:p w14:paraId="2949A688" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="47A10E08" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A42D3D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:keepNext/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09868521" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="425DC088" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08ADEEAD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="21AFFDB8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietošanas veids un deva:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AA125B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="77A54D4A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tikai ārīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8EE6AD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="1B92FABC" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietot vietēji, uzklājot uz ādas, atkarībā no svara:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B346ED6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="70A9B2AB" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358CE87A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="3938490D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>* viena 0,67 ml pipete paredzēta sunim, kura svars ir lielāks par 2 kg un mazāks par 10 kg;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BF56E6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="3F57462C" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>* viena 1,34 ml pipete paredzēta sunim, kura svars ir lielāks par 10 kg un mazāks par 20 kg;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C75B9CE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="122BE6A5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>* viena 2,68 ml pipete paredzēta sunim, kura svars ir lielāks par 20 kg un mazāks par 40 kg;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B65DE3E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="393C078E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>* viena 4,02 ml pipete paredzēta sunim, kura svars ir lielāks par 40 kg un mazāks par 60 kg;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0BB229" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4EFAB497" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Suņiem, kuri sver vairāk par 60 kg, lietojiet divas 2,68 ml pipetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BEAD3C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="02EEF52D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B087E36" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="24407D8A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietošanas metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDEA5EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="591CE7D5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B904A6E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="44F6B8E9" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Termoformētas pipetes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69844A9B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="48209703" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Turiet pipeti vertikāli. Uzsitiet pa pipetes šauro daļu, lai nodrošinātu, ka saturs atrodas pipetes galvenajā daļā. Nolauziet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pilināmās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pipetes uzgali, sekojot iegrieztajai līnijai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132F04D6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="254E3C29" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD94822" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="4566C437" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B0F147" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="12824B39" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16252216" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="2B8C89FF" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="et-EE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B6B303C" wp14:editId="5A26592B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E4113EE" wp14:editId="01A674D2">
             <wp:extent cx="4867275" cy="1114425"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="11" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4867275" cy="1114425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2999720C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="4996CFA2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C37ABB4" wp14:editId="4EC2CD24">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DC4A38" wp14:editId="43182D72">
             <wp:extent cx="4857750" cy="1333500"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4857750" cy="1333500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB8F7D8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="39A84515" w14:textId="77777777" w:rsidR="001732F6" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2244B320" wp14:editId="40988C52">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11945153" wp14:editId="020087A4">
             <wp:extent cx="4295775" cy="1409700"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="22" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4295775" cy="1409700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909103C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...71 lines deleted...]
-    <w:p w14:paraId="0B674341" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="076EF832" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4734472B" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9B0E85" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4688CC3F" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0910751E" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5769A669" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48164E11" w14:textId="132AAC01" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="001732F6" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2A7B">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="374BFA62" wp14:editId="78D15E36">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="061B556B" wp14:editId="61A8AD28">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-643024</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5432400" cy="2736000"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="28" name="Image 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
@@ -14738,1876 +15850,1971 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5432400" cy="2736000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138BBA75" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="1ABDB1E7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(Piezīme: tirdzniecībā pieejamo pipešu forma kā arī attēli uz kārbiņām/lietošanas instrukcijām var atšķirties.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727CC390" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7A5EA895" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376759D5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="1C7648C7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Polipropilēna pipetes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EE1739" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="00D2BC75" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izņemiet pipeti no blistera. Turiet pipeti vertikāli un atskrūvējiet un noņemiet vāciņu. Apgrieziet vāciņu otrādi un uzlieciet otru galu atpakaļ uz pipetes. Pagrieziet vāciņu, lai saplēstu blīvējumu un pēc tam noņemiet vāciņu no pipetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FDAD30" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="2F9496E4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E9EF37" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6DD8FBB0" w14:textId="67156C8A" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718AF695" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="383C900A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="et-EE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13182AF1" wp14:editId="213413A1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F07B5B8" wp14:editId="05D313B0">
             <wp:extent cx="3838575" cy="1143000"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
-            <wp:docPr id="13" name="Picture 4"/>
+            <wp:docPr id="23" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3838575" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2297A7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="5E3A5AB2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7920E6AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="7FB653A0" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E3DF17A" w14:textId="42735048" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="10B30FB9" w14:textId="439811E0" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="00D84BEA" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Uzmanīties no pārmērīgas apmatojuma samitrināšanas ar veterinārajām zālēm, jo ārstēšanas vietā apmatojumam būs lipīgs izskats.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+        <w:t xml:space="preserve">Uzmanīties </w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no pārmērīg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmatojuma samitrināšan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s ar veterinārajām zālēm, jo ārstēšanas vietā apmatojumam būs lipīgs izskats.</w:t>
+      </w:r>
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja tā tomēr notiek, tas izzudīs 24 stundu laikā pēc lietošanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2965E0EA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="406EE394" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791D8785" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(Piezīme: būs 2 pievienotas lietošanas instrukcijas — viena katram pipetes veidam. Tomēr praktisku iemeslu dēļ abas ir aprakstītas 1 lietošanas instrukcijā.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C38E055" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...25 lines deleted...]
-    <w:p w14:paraId="5BECBB76" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="7CE4E296" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D59CA2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B466EFE" w14:textId="0507CD09" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E07B14" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="281CB255" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75DE869A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6FF23939" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ārstēšanas shēma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DEC810" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="3A8A3173" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Optimālai blusu un/vai ērču invāzijas kontrolei lietošanas grafikam jāpamatojas uz vietējo epidemioloģisko situāciju. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AE1369" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...28 lines deleted...]
-    <w:p w14:paraId="54A32A03" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="6297D86D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7656AAA8" w14:textId="3BF2A76D" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84BEA" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pētījumi, minimālais intervāls starp ārstēšanas reizēm ir 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DDDFCC" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128F9A2C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="5BDF7D2F" w14:textId="036B4918" w:rsidR="009D535E" w:rsidRPr="00442739" w:rsidRDefault="009D535E" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE58757" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="27D25974" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F85F4AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="676B2EC3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1107F25B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="15EDD066" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E9434E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...25 lines deleted...]
-    <w:p w14:paraId="3D01AB78" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="5F609F90" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D62E3B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB85BE2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041BFDA7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...12 lines deleted...]
-    <w:p w14:paraId="40DEA817" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="7F47719A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DE10E3" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt bērniem nepieejamā un neredzamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E34B94" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4C3ABCB1" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D742B6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="04659F42" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30°C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172700B5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="499B48FE" w14:textId="1024EAB5" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E52E943" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="654C23F2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCB8116" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="350BD56E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63240959" w14:textId="7BB51B6E" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="2207A0A0" w14:textId="06AB8E7F" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kurš norādīts uz kastītes un pipetes pēc “E</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A71023" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>xp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="78878BCC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7746" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2260FD32" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="030B039B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="7DDE3995" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Neizņemt no blistera līdz lietošanas laikam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5895F366" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="515401D6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CD24C8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="65A1E7DF" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6108E49F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="0F494F66" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D378B0B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...12 lines deleted...]
-    <w:p w14:paraId="46DDF252" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="0A77B96D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E113502" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA61F03" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="652B6038" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F008D28" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="4C174405" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133413EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="33996170" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FECF6C9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="1E3BD590" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Šīs veterinārās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">zāles nedrīkst nonākt ūdenstilpēs, jo tās var būt bīstamas zivīm un citiem ūdens organismiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C463BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="787CC0E9" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1933715A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6501B569" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nepiesārņot dīķus, ūdensceļus vai grāvjus ar veterinārajām zālēm vai tukšu iepakojumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659050CD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="0D996646" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C78B0C5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="50F538D6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D226FC6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6A92466D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D26E2A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="08A4B7E4" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D23E3E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="322F55B5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AAA9FE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="5CF7DD37" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0948241B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="2BEE665E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DE771" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="73D9E063" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57C4A667" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="088237AB" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E309AC8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="069E5EC9" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AEAA93" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...24 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="04A6F953" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B79064" w14:textId="3D666225" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="00394A7B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">67 mg : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V/DCP/09/0008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4796C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="612AF862" w14:textId="1BCFF205" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="00394A7B" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">134 mg: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE5688">
+      <w:r w:rsidR="005134E8" w:rsidRPr="00442739">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V/DCP/22/0031</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A2E3EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4887C050" w14:textId="138475B9" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="00394A7B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">268 mg: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V/DCP/22/0032</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0EBDB6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1AE98871" w14:textId="5BA4EDC2" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="00394A7B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">402 mg: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidR="005134E8" w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V/DCP/22/0033</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F90B4F3" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...12 lines deleted...]
-    <w:p w14:paraId="1D7AB335" w14:textId="07C7618F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="0C24268E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127E2EFB" w14:textId="1DE6BF37" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Termoformētās pipetes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="0739C582" w14:textId="452F0C59" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00645D0B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kastītes ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDD1413" w14:textId="20B7B907" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Polipropilēna pipetes: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
-[...7 lines deleted...]
-    <w:p w14:paraId="4E5ACA1E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blisteru mapīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00645D0B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00645D0B" w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kastītes ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7557DBEA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C08BC17" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="469C96FE" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46247401" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="00597933" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F83264C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="038B54BA" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65612CF0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="133E03B8" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C05F2CA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4D2168C5" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B401608" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="15BD26B2" w14:textId="5E586946" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>04/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149A2B44" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="148243A6" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6469E7A2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00BE5688">
+        <w:r w:rsidRPr="00442739">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F996441" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="4DE811C2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA80B38" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="5AFE2C7F" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC35C0E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="63FDE8FD" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:tab/>
         <w:t>Kontaktinformācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AF5077" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="1EE01E7C" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:pStyle w:val="Notedefin"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00AEB4BC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="16FE3618" w14:textId="20D80DED" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un par sērijas izlaidi atbildīgais ražotājs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4958390F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...8 lines deleted...]
-    <w:p w14:paraId="5891C718" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="316DEF4A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6181C90A" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIRBAC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8FD66E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="4B0A78B2" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> avenue 2065m LID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08223DB0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="6BC52C5D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>06516 Carros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A54901" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="0643D49D" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Francija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EE6A73" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+    <w:p w14:paraId="73404301" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="1C76BBBC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="03577182" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A71023">
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120CDBD0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="4CAA2A52" w14:textId="77777777" w:rsidR="00D1055B" w:rsidRPr="00484EEC" w:rsidRDefault="00D1055B" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37265811" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">OÜ ZOOVETVARU </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E210D50" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="550D5A91" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uusaru 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250878C0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="7C585712" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">EE-76505 Saue/Harjumaa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510D2A8D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="64114B0B" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Igaunija </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01264409" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="0678C86E" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tel: + 372 56480207 pv@zoovet.eu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340CB475" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+    <w:p w14:paraId="62ADD8DC" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6673C644" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A71023">
+    <w:p w14:paraId="426552E7" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EEC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028A1B47" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
-[...34 lines deleted...]
-    <w:sectPr w:rsidR="00F13147" w:rsidRPr="00BE5688">
+    <w:p w14:paraId="442A3FBC" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00442739" w:rsidRDefault="005134E8" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE16B01" w14:textId="77777777" w:rsidR="005134E8" w:rsidRPr="00484EEC" w:rsidRDefault="005134E8" w:rsidP="00442739">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D2E20C" w14:textId="204A78D6" w:rsidR="00582026" w:rsidRPr="006602EE" w:rsidRDefault="00582026" w:rsidP="00CD65D4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00582026" w:rsidRPr="006602EE">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB21EB1" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
+    <w:p w14:paraId="4C39B9D7" w14:textId="77777777" w:rsidR="000C78B4" w:rsidRDefault="000C78B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="584F7F64" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
+    <w:p w14:paraId="2AF76CD3" w14:textId="77777777" w:rsidR="000C78B4" w:rsidRDefault="000C78B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -16658,145 +17865,145 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1D342496" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00A67FDF">
+  <w:p w14:paraId="39002376" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRDefault="004A2A7B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008432D7">
+    <w:r w:rsidR="006602EE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="746C5EF6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00F13147">
+  <w:p w14:paraId="555D45ED" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRDefault="004A2A7B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7002845A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00A67FDF">
+  <w:p w14:paraId="05F387EB" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRDefault="004A2A7B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008432D7">
+    <w:r w:rsidR="006602EE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B9C63DD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00F13147">
+  <w:p w14:paraId="6AB1E2F6" w14:textId="77777777" w:rsidR="004A2A7B" w:rsidRDefault="004A2A7B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24338ACA" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
+    <w:p w14:paraId="6472BCA2" w14:textId="77777777" w:rsidR="000C78B4" w:rsidRDefault="000C78B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B8B693B" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
+    <w:p w14:paraId="5613DC9F" w14:textId="77777777" w:rsidR="000C78B4" w:rsidRDefault="000C78B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
@@ -20612,154 +21819,180 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00F13147"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00FF4D5B"/>
+    <w:rsidRoot w:val="00582026"/>
+    <w:rsid w:val="000800E0"/>
+    <w:rsid w:val="000A5C8C"/>
+    <w:rsid w:val="000C78B4"/>
+    <w:rsid w:val="000F0E9A"/>
+    <w:rsid w:val="000F685E"/>
+    <w:rsid w:val="00106115"/>
+    <w:rsid w:val="0013221D"/>
+    <w:rsid w:val="00142FED"/>
+    <w:rsid w:val="001649E8"/>
+    <w:rsid w:val="001732F6"/>
+    <w:rsid w:val="0017685E"/>
+    <w:rsid w:val="001B545E"/>
+    <w:rsid w:val="001F577E"/>
+    <w:rsid w:val="002B4B6F"/>
+    <w:rsid w:val="002B5A40"/>
+    <w:rsid w:val="002E6BA1"/>
+    <w:rsid w:val="0036538A"/>
+    <w:rsid w:val="003674B5"/>
+    <w:rsid w:val="00394A7B"/>
+    <w:rsid w:val="003B6C06"/>
+    <w:rsid w:val="003D7746"/>
+    <w:rsid w:val="00425322"/>
+    <w:rsid w:val="00442739"/>
+    <w:rsid w:val="00484EEC"/>
+    <w:rsid w:val="004A2A7B"/>
+    <w:rsid w:val="004A3EA6"/>
+    <w:rsid w:val="004F3C36"/>
+    <w:rsid w:val="00513309"/>
+    <w:rsid w:val="005134E8"/>
+    <w:rsid w:val="0052534A"/>
+    <w:rsid w:val="0054135D"/>
+    <w:rsid w:val="00582026"/>
+    <w:rsid w:val="005D0882"/>
+    <w:rsid w:val="005F7E7B"/>
+    <w:rsid w:val="00637A5E"/>
+    <w:rsid w:val="00641576"/>
+    <w:rsid w:val="00645D0B"/>
+    <w:rsid w:val="006565C7"/>
+    <w:rsid w:val="006602EE"/>
+    <w:rsid w:val="006B4A6E"/>
+    <w:rsid w:val="006C6198"/>
+    <w:rsid w:val="006D6931"/>
+    <w:rsid w:val="0070202C"/>
+    <w:rsid w:val="00705D3D"/>
+    <w:rsid w:val="00707F7E"/>
+    <w:rsid w:val="0072600D"/>
+    <w:rsid w:val="00745E95"/>
+    <w:rsid w:val="007E07DE"/>
+    <w:rsid w:val="007F0723"/>
+    <w:rsid w:val="00890068"/>
+    <w:rsid w:val="00891CF4"/>
+    <w:rsid w:val="008A7BCF"/>
+    <w:rsid w:val="008C1710"/>
+    <w:rsid w:val="008C70FF"/>
+    <w:rsid w:val="008E4EC1"/>
+    <w:rsid w:val="008E569E"/>
+    <w:rsid w:val="009159F6"/>
+    <w:rsid w:val="00954AC6"/>
+    <w:rsid w:val="00961868"/>
+    <w:rsid w:val="00961A01"/>
+    <w:rsid w:val="009768A7"/>
+    <w:rsid w:val="009D535E"/>
+    <w:rsid w:val="00A043D3"/>
+    <w:rsid w:val="00A12AD0"/>
+    <w:rsid w:val="00A15701"/>
+    <w:rsid w:val="00A71023"/>
+    <w:rsid w:val="00AE20A5"/>
+    <w:rsid w:val="00B316BA"/>
+    <w:rsid w:val="00B32879"/>
+    <w:rsid w:val="00B334F6"/>
+    <w:rsid w:val="00B75AF7"/>
+    <w:rsid w:val="00B948BB"/>
+    <w:rsid w:val="00BA5DD4"/>
+    <w:rsid w:val="00BB1F85"/>
+    <w:rsid w:val="00BC18E6"/>
+    <w:rsid w:val="00BC286C"/>
+    <w:rsid w:val="00BE5DC4"/>
+    <w:rsid w:val="00C17287"/>
+    <w:rsid w:val="00C40850"/>
+    <w:rsid w:val="00C666DB"/>
+    <w:rsid w:val="00C7422C"/>
+    <w:rsid w:val="00C76FFC"/>
+    <w:rsid w:val="00C8437E"/>
+    <w:rsid w:val="00CC40B3"/>
+    <w:rsid w:val="00CD65D4"/>
+    <w:rsid w:val="00CE602C"/>
+    <w:rsid w:val="00CF7DFC"/>
+    <w:rsid w:val="00D05E4A"/>
+    <w:rsid w:val="00D1055B"/>
+    <w:rsid w:val="00D118FC"/>
+    <w:rsid w:val="00D73898"/>
+    <w:rsid w:val="00D84BEA"/>
+    <w:rsid w:val="00D87CDF"/>
+    <w:rsid w:val="00E002BD"/>
+    <w:rsid w:val="00E53447"/>
+    <w:rsid w:val="00E67BC3"/>
+    <w:rsid w:val="00E7632F"/>
+    <w:rsid w:val="00E8530D"/>
+    <w:rsid w:val="00E916E2"/>
+    <w:rsid w:val="00F43C6F"/>
+    <w:rsid w:val="00F44AE0"/>
+    <w:rsid w:val="00F902EF"/>
+    <w:rsid w:val="00FD088E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4519EAB4"/>
+  <w14:docId w14:val="507E170A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DAAEDC51-15BA-4728-8570-4F5476FE146D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
@@ -21721,50 +22954,76 @@
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="29307081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="127750877">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="470876232">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="495003523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -22045,57 +23304,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134597409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22353,97 +23610,97 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>23002</Characters>
+  <Pages>23</Pages>
+  <Words>4179</Words>
+  <Characters>22990</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>191</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pealkiri</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tiitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
       <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
       <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
       <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27130</CharactersWithSpaces>
+  <CharactersWithSpaces>27115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
     <vt:lpwstr/>
   </property>